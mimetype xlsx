--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2273">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -2486,50 +2486,53 @@
   <si>
     <t>ESMA-80357</t>
   </si>
   <si>
     <t>smpcl.shivam@outlook.com</t>
   </si>
   <si>
     <t>'Thaura Pindoriya Amethi</t>
   </si>
   <si>
     <t>NICPS8233J</t>
   </si>
   <si>
     <t>ESMA-80342</t>
   </si>
   <si>
     <t>Vishal</t>
   </si>
   <si>
     <t>Savita</t>
   </si>
   <si>
     <t>vishalsavitashikohabad231999@gmail.com</t>
   </si>
   <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
     <t>'33 Shikohabad Firozabad Uttar pradesh</t>
   </si>
   <si>
     <t>UNION BANK OF INDIA</t>
   </si>
   <si>
     <t>'520101259020679</t>
   </si>
   <si>
     <t>UBIN0915670</t>
   </si>
   <si>
     <t>IWSPS0888G</t>
   </si>
   <si>
     <t>ESMA-80359</t>
   </si>
   <si>
     <t>Gaurav</t>
   </si>
   <si>
     <t>gauravkumar955795@gmail.com</t>
   </si>
   <si>
     <t>Khaga</t>
@@ -3194,170 +3197,170 @@
   <si>
     <t>akashdeepyadav2003@gmail.com</t>
   </si>
   <si>
     <t>Bingwan, Kasigaon, Kasigawan, PO:Kasigaon, Dist: Kanpur Nagar, U.P.-208021</t>
   </si>
   <si>
     <t>Bank Of Baroda</t>
   </si>
   <si>
     <t>BARB0MANKAN</t>
   </si>
   <si>
     <t>AVBPY8278N</t>
   </si>
   <si>
     <t>ESMA-81205</t>
   </si>
   <si>
     <t>Siddhartha</t>
   </si>
   <si>
     <t>devpursingh@gmail.com</t>
   </si>
   <si>
+    <t>12 ghar, post dhankuli, dist: unnao-229501</t>
+  </si>
+  <si>
+    <t>SBIN0017747</t>
+  </si>
+  <si>
+    <t>PITPS4916K</t>
+  </si>
+  <si>
+    <t>ESMA-81092</t>
+  </si>
+  <si>
+    <t>Saurabh</t>
+  </si>
+  <si>
+    <t>saurasingh30@gmail.com</t>
+  </si>
+  <si>
+    <t>Sargadi, Sakpur, Kannauj, U.P.-209726</t>
+  </si>
+  <si>
+    <t>BKID0007633</t>
+  </si>
+  <si>
+    <t>QGUPS7358H</t>
+  </si>
+  <si>
+    <t>ESMA-89558</t>
+  </si>
+  <si>
+    <t>Sushil</t>
+  </si>
+  <si>
+    <t>sushilpal7275@gmail.com</t>
+  </si>
+  <si>
+    <t>Balli Kripalpur, Sonaurapur, Faizabad, U.P.224195</t>
+  </si>
+  <si>
+    <t>Central Bank Of India</t>
+  </si>
+  <si>
+    <t>CBIN0282027</t>
+  </si>
+  <si>
+    <t>HWTPP3459J</t>
+  </si>
+  <si>
+    <t>ESMA-89559</t>
+  </si>
+  <si>
+    <t>Pravesh</t>
+  </si>
+  <si>
+    <t>ravanpraveshkumar@gmail.com</t>
+  </si>
+  <si>
+    <t>Pandela, Sultanpur, U.P.-228145</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Bank</t>
+  </si>
+  <si>
+    <t>QBMPK7184N</t>
+  </si>
+  <si>
+    <t>ESMA-95650</t>
+  </si>
+  <si>
+    <t>Ankush Kumar</t>
+  </si>
+  <si>
+    <t>Jha</t>
+  </si>
+  <si>
+    <t>84098ankushjha@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>Vill:Batrauliya, pOSTPakari, Basantpur, Simarhi, Bihar-843327</t>
+  </si>
+  <si>
+    <t>SBI - KIOSK BANKING</t>
+  </si>
+  <si>
+    <t>SBIN0012564</t>
+  </si>
+  <si>
+    <t>ESMA-89557</t>
+  </si>
+  <si>
+    <t>Pankaj</t>
+  </si>
+  <si>
+    <t>pntaken99@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Ratanpura, PO: Motipur, PS: Motipur, Dist: Mujaffarpur, State: Bihar-843111</t>
+  </si>
+  <si>
+    <t>CBIN0280024</t>
+  </si>
+  <si>
+    <t>HOTPK3774M</t>
+  </si>
+  <si>
+    <t>ESMA-81203</t>
+  </si>
+  <si>
+    <t>Rai</t>
+  </si>
+  <si>
+    <t>mayank28888rai@gmail.com</t>
+  </si>
+  <si>
     <t>unchahar</t>
   </si>
   <si>
-    <t>12 ghar, post dhankuli, dist: unnao-229501</t>
-[...115 lines deleted...]
-  <si>
     <t>street/road/ Lane: Khemapur, Village/Town/City: Khemapur, Dist: Ambedkar Nagar, P.O: Khemapur, State: U.P.-224157</t>
   </si>
   <si>
     <t>UNION BANK</t>
   </si>
   <si>
     <t>UBIN0567981</t>
   </si>
   <si>
     <t>EYWPR1331D</t>
   </si>
   <si>
     <t>ESMA-89555</t>
   </si>
   <si>
     <t>Deepesh</t>
   </si>
   <si>
     <t>deepeshverma305@gmail.com</t>
   </si>
   <si>
     <t>Gram Dhema, post dhiyara, thana muddipur, tahsil kadipur, dist; sultanpu-228132</t>
   </si>
   <si>
     <t>BARB0MOTIGR</t>
@@ -3392,50 +3395,53 @@
   <si>
     <t>RamuvaPur, Dubai, Devgaon, Lalganj, Deogaon, Raebreli-229211</t>
   </si>
   <si>
     <t>00570100036601</t>
   </si>
   <si>
     <t>BARB0SEMARI</t>
   </si>
   <si>
     <t>CLYPK3609J</t>
   </si>
   <si>
     <t>ESMA-89561</t>
   </si>
   <si>
     <t>Kartik</t>
   </si>
   <si>
     <t>Vishwakarma</t>
   </si>
   <si>
     <t>kartikvishwakarm86986@gmail.com</t>
   </si>
   <si>
+    <t>diyara maharajganj daudpur</t>
+  </si>
+  <si>
     <t>Anupur, Gosaisinghpur, Sultanpur, U.P-228131</t>
   </si>
   <si>
     <t>SBIN0014504</t>
   </si>
   <si>
     <t>sbi</t>
   </si>
   <si>
     <t>CFUPV2488C</t>
   </si>
   <si>
     <t>0089</t>
   </si>
   <si>
     <t>Shailendra Kumar</t>
   </si>
   <si>
     <t>shailendrapandey5889@gmail.com</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>'125901508637</t>
@@ -4631,51 +4637,51 @@
   <si>
     <t>Vaishali Dwivedi</t>
   </si>
   <si>
     <t>ESMA-91363</t>
   </si>
   <si>
     <t>Shashikant</t>
   </si>
   <si>
     <t>Awasthi</t>
   </si>
   <si>
     <t>gavraw0123@gmail.com</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>MNHJBHJ</t>
   </si>
   <si>
     <t>07800455656</t>
   </si>
   <si>
-    <t>ESMA-91364</t>
+    <t>ESMA-96886</t>
   </si>
   <si>
     <t>Manish</t>
   </si>
   <si>
     <t>manishjhamanish2002@gmail.com</t>
   </si>
   <si>
     <t>0088</t>
   </si>
   <si>
     <t>Dr. Manoj</t>
   </si>
   <si>
     <t>mdrmanojkumar@gmail.com</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>UBIN0557056</t>
   </si>
   <si>
     <t>BXRPM3901K</t>
   </si>
@@ -4802,803 +4808,809 @@
   <si>
     <t>BARB0JAGSUL</t>
   </si>
   <si>
     <t>CQDPT2138P</t>
   </si>
   <si>
     <t>SMPCL I3</t>
   </si>
   <si>
     <t>Tripathi</t>
   </si>
   <si>
     <t>luckytiwari9936436683@gmail.com</t>
   </si>
   <si>
     <t>Musahar, Nachana, PO: Kurebhar, Sultanpur-</t>
   </si>
   <si>
     <t>CROPT3700M</t>
   </si>
   <si>
     <t>99364 36683</t>
   </si>
   <si>
-    <t>SMPCL I4</t>
+    <t>ESMA-96346</t>
   </si>
   <si>
     <t>aadrshverma17@gmail.com</t>
   </si>
   <si>
     <t>Ahibabanpur, Parsadandwa Sultanpur UP-228142</t>
   </si>
   <si>
     <t>BARB0SISOUD</t>
   </si>
   <si>
     <t>COHPV0840J</t>
   </si>
   <si>
     <t>SMPCL I5</t>
   </si>
   <si>
     <t>anuragtiwari993588@gmail.com</t>
   </si>
   <si>
     <t>Mangauli Jagdshpur, Amethi-</t>
   </si>
   <si>
     <t>BARB0SHALAM</t>
   </si>
   <si>
     <t>6019 3977 6491</t>
   </si>
   <si>
     <t>CQGPT7010P</t>
   </si>
   <si>
     <t>Na</t>
   </si>
   <si>
-    <t>SMPCL I6</t>
+    <t>ESMA-96344</t>
   </si>
   <si>
     <t>Apal45998@gmail.com</t>
   </si>
   <si>
     <t>Bahauddinpur Sultanpur -</t>
   </si>
   <si>
     <t>NSDL Payment Ba</t>
   </si>
   <si>
     <t>NSPB0000002</t>
   </si>
   <si>
     <t>IAPPP9824L</t>
   </si>
   <si>
+    <t>UP4420260011496</t>
+  </si>
+  <si>
+    <t>ESMA-96345</t>
+  </si>
+  <si>
+    <t>Prajapati</t>
+  </si>
+  <si>
+    <t>rahulprajapati7268@gmail.com</t>
+  </si>
+  <si>
+    <t>Dubauli, Narendrapur, Sultanpur,</t>
+  </si>
+  <si>
+    <t>FZPPP8300D</t>
+  </si>
+  <si>
     <t>yes</t>
   </si>
   <si>
-    <t>SMPCL I7</t>
-[...14 lines deleted...]
-    <t>SMPCL I8</t>
+    <t>ESMA-96341</t>
   </si>
   <si>
     <t>Raj veer</t>
   </si>
   <si>
     <t>rajveers19109@gmail.com</t>
   </si>
   <si>
     <t>2026-02-21</t>
   </si>
   <si>
     <t>Unchahar - MCC</t>
   </si>
   <si>
     <t>Parwatpur, Kalyanpur, Parbatpur, Amethi-</t>
   </si>
   <si>
     <t>TPMPS0726H</t>
   </si>
   <si>
-    <t>SMPCL I9</t>
+    <t>ESMA-96342</t>
   </si>
   <si>
     <t>shiv kumar</t>
   </si>
   <si>
     <t>mishra</t>
   </si>
   <si>
     <t>mishrashivkumar4273@gmail.com</t>
   </si>
   <si>
     <t>MCC- Unchahar</t>
   </si>
   <si>
     <t>Vill. Pakadi Kalan, Kothra Khurd, Sherpur, Pars Rampur,  sultanpur- 222302</t>
   </si>
   <si>
     <t>6.72485E+11x</t>
   </si>
   <si>
     <t>JLAPM5387N</t>
   </si>
   <si>
-    <t>SMPCL I10</t>
+    <t>ESMA-96339</t>
   </si>
   <si>
     <t>Raunak</t>
   </si>
   <si>
     <t>mauryaraunak44@gmail.com</t>
   </si>
   <si>
     <t>MCC - Unchahar</t>
   </si>
   <si>
     <t>Madanpur, Paniyar, Sultanpur, U.P.-</t>
   </si>
   <si>
     <t>IEWPM4056N</t>
   </si>
   <si>
-    <t>SMPCL I11</t>
+    <t>ESMA-96340</t>
   </si>
   <si>
     <t>Arvind</t>
   </si>
   <si>
     <t>arvindpandey16486@gmail.com</t>
   </si>
   <si>
     <t>Po: Sipah, Maheri, Sivgarh, Kharhar, Pratapgarh, U.P.-</t>
   </si>
   <si>
     <t>Pratapgarh</t>
   </si>
   <si>
     <t>GPJPP1109H</t>
   </si>
   <si>
-    <t>SMPCL I12</t>
-[...2 lines deleted...]
-    <t>krisha dev</t>
+    <t>ESMA-96343</t>
+  </si>
+  <si>
+    <t>krishna dev</t>
   </si>
   <si>
     <t>krishnadevt489@gmail.com</t>
   </si>
   <si>
     <t>Dharameatipur, Dhammaur, Sultanpur, U.P-</t>
   </si>
   <si>
     <t>SBIN0016459</t>
   </si>
   <si>
     <t>BWYPT8822J</t>
   </si>
   <si>
+    <t>ESMA-94756</t>
+  </si>
+  <si>
+    <t>singhnaman5277@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>MCC- Lalganj</t>
+  </si>
+  <si>
+    <t>Umramau, Raebareli</t>
+  </si>
+  <si>
+    <t>IDIB000A541</t>
+  </si>
+  <si>
+    <t>SGJPS2037A</t>
+  </si>
+  <si>
+    <t>SMPCL I15</t>
+  </si>
+  <si>
+    <t>Harshit</t>
+  </si>
+  <si>
+    <t>Jaiswal</t>
+  </si>
+  <si>
+    <t>jsharshitjaiswal8127@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>Sagarpatti, Harringtonganj, Faizabad,</t>
+  </si>
+  <si>
+    <t>BARB0KNISUL</t>
+  </si>
+  <si>
+    <t>DIXPJ2869E</t>
+  </si>
+  <si>
+    <t>ESMA-92651</t>
+  </si>
+  <si>
+    <t>rajpandit8808034045@gmail.com</t>
+  </si>
+  <si>
+    <t>CQLPT5262N</t>
+  </si>
+  <si>
+    <t>ESMA-91782</t>
+  </si>
+  <si>
+    <t>Deva</t>
+  </si>
+  <si>
+    <t>devaarya0000@gmail.com</t>
+  </si>
+  <si>
+    <t>00520100044081</t>
+  </si>
+  <si>
+    <t>BARB0VJRAEB</t>
+  </si>
+  <si>
+    <t>KBGPD9086Q</t>
+  </si>
+  <si>
+    <t>ESMA-91785</t>
+  </si>
+  <si>
+    <t>ay0427751@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>PSIB0021023</t>
+  </si>
+  <si>
+    <t>SXYPS2305R</t>
+  </si>
+  <si>
+    <t>ESMA-91784</t>
+  </si>
+  <si>
+    <t>rickysrivastava744@gmail.com</t>
+  </si>
+  <si>
+    <t>BARB0UJRAEB</t>
+  </si>
+  <si>
+    <t>FPKPS6364P</t>
+  </si>
+  <si>
+    <t>ESMA-91783</t>
+  </si>
+  <si>
+    <t>Vivek</t>
+  </si>
+  <si>
+    <t>rajksingh7008@gmail.com</t>
+  </si>
+  <si>
+    <t>Punjab Sind Bank</t>
+  </si>
+  <si>
+    <t>BARB0DBBASA</t>
+  </si>
+  <si>
+    <t>NHDPK0230B</t>
+  </si>
+  <si>
+    <t>ESMA-92812</t>
+  </si>
+  <si>
+    <t>Manshu</t>
+  </si>
+  <si>
+    <t>hj6552672@gmail.com</t>
+  </si>
+  <si>
+    <t>KKHPM4355P</t>
+  </si>
+  <si>
+    <t>ESMA-92813</t>
+  </si>
+  <si>
+    <t>Shiva</t>
+  </si>
+  <si>
+    <t>shivaji4850@gmail.com</t>
+  </si>
+  <si>
+    <t>BARB0FGIETX</t>
+  </si>
+  <si>
+    <t>UGKPS9850Q</t>
+  </si>
+  <si>
+    <t>ESMA-93550</t>
+  </si>
+  <si>
+    <t>Krishna</t>
+  </si>
+  <si>
+    <t>Kumar Singh</t>
+  </si>
+  <si>
+    <t>krishnak1512001@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>HDFC0003691</t>
+  </si>
+  <si>
+    <t>SASNI GATE ALIG</t>
+  </si>
+  <si>
+    <t>ECNPK9736A</t>
+  </si>
+  <si>
+    <t>ESMA-93549</t>
+  </si>
+  <si>
+    <t>Shivedra</t>
+  </si>
+  <si>
+    <t>Pratap Tripathi</t>
+  </si>
+  <si>
+    <t>pratapshivendra35@gmail.com</t>
+  </si>
+  <si>
+    <t>Newra, Khadar, Basantpur, PO: Khadar, Basantpur, Sultanpur,- 228155</t>
+  </si>
+  <si>
+    <t>BARB0KARAUN</t>
+  </si>
+  <si>
+    <t>CJZPP5657G</t>
+  </si>
+  <si>
+    <t>ESMA-93551</t>
+  </si>
+  <si>
+    <t>Praveen</t>
+  </si>
+  <si>
+    <t>praveenkmar8810@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>BasantPatti, Near  road, Darava, paksera, Vijaipur, Mirzapur U.P.-</t>
+  </si>
+  <si>
+    <t>Mirzapur</t>
+  </si>
+  <si>
+    <t>PUNB0673800</t>
+  </si>
+  <si>
+    <t>LXHPK5597F</t>
+  </si>
+  <si>
+    <t>ESMA-93552</t>
+  </si>
+  <si>
+    <t>Gautam</t>
+  </si>
+  <si>
+    <t>anshika.pandey2806@gmail.com</t>
+  </si>
+  <si>
+    <t>U.P.Gramin Bank</t>
+  </si>
+  <si>
+    <t>ESMA-93913</t>
+  </si>
+  <si>
+    <t>saurabh.mishra20111@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>MCC Lalganj</t>
+  </si>
+  <si>
+    <t>Mohaddinpur, Aderwa Khas, Unnao, U.P.-</t>
+  </si>
+  <si>
+    <t>Unnao</t>
+  </si>
+  <si>
+    <t>Central Bank Of</t>
+  </si>
+  <si>
+    <t>CBIN0280155</t>
+  </si>
+  <si>
+    <t>CIYPM3524K</t>
+  </si>
+  <si>
+    <t>ESMA-94755</t>
+  </si>
+  <si>
+    <t>thakurhimanshu9198@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Joniha</t>
+  </si>
+  <si>
+    <t>Gayaspur, Faizabad, U.P.-</t>
+  </si>
+  <si>
+    <t>U,P.</t>
+  </si>
+  <si>
+    <t>BARB0PAYAGI</t>
+  </si>
+  <si>
+    <t>NWWPS5625E</t>
+  </si>
+  <si>
+    <t>SMPCL I17</t>
+  </si>
+  <si>
+    <t>Updhayay</t>
+  </si>
+  <si>
+    <t>09amanupadhyay@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>SBIN0001112</t>
+  </si>
+  <si>
+    <t>AOZPU2247L</t>
+  </si>
+  <si>
+    <t>SMPCL I18</t>
+  </si>
+  <si>
+    <t>Ankush</t>
+  </si>
+  <si>
+    <t>ankushsynth@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Khaga</t>
+  </si>
+  <si>
+    <t>Ward No- 13, Bardela, Dhamdaha, Bardela, Purna, Bihar -</t>
+  </si>
+  <si>
+    <t>Bardela</t>
+  </si>
+  <si>
+    <t>Bihar</t>
+  </si>
+  <si>
+    <t>SBIN0001849</t>
+  </si>
+  <si>
+    <t>JOMPK2622M</t>
+  </si>
+  <si>
+    <t>SMPCL I19</t>
+  </si>
+  <si>
+    <t>mauryaajeet9918021@gmail.com</t>
+  </si>
+  <si>
+    <t>Paraspatti, Dist:</t>
+  </si>
+  <si>
+    <t>u.p.-</t>
+  </si>
+  <si>
+    <t>HVXPM3462D</t>
+  </si>
+  <si>
+    <t>SMPCL I20</t>
+  </si>
+  <si>
+    <t>Nitish</t>
+  </si>
+  <si>
+    <t>nitishkumar960840@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Ward No:3, Kalyanpur, uttar pradesh, gadh, kalyanpur, bamola, po:samastipur-</t>
+  </si>
+  <si>
+    <t>Samastipur</t>
+  </si>
+  <si>
+    <t>SBI- Kishok Banking</t>
+  </si>
+  <si>
+    <t>SBIN0002921</t>
+  </si>
+  <si>
+    <t>MFDPK8103C</t>
+  </si>
+  <si>
+    <t>ESMA-94304</t>
+  </si>
+  <si>
+    <t>Ravish</t>
+  </si>
+  <si>
+    <t>ravishpal004@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>Rukunpur, Dheka, Pakhanpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur -</t>
+  </si>
+  <si>
+    <t>HDFC0000078</t>
+  </si>
+  <si>
+    <t>DEYPP6572R</t>
+  </si>
+  <si>
+    <t>ESMA-94305</t>
+  </si>
+  <si>
+    <t>Hariom</t>
+  </si>
+  <si>
+    <t>hariomshukla22345@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>Amtahi, Pure Jamadar ka purwa, bhadar,</t>
+  </si>
+  <si>
+    <t>Amethi,</t>
+  </si>
+  <si>
+    <t>U.p.</t>
+  </si>
+  <si>
+    <t>PYSPS4151M</t>
+  </si>
+  <si>
+    <t>ESMA-94306</t>
+  </si>
+  <si>
+    <t>Deepak</t>
+  </si>
+  <si>
+    <t>deepakyadav7054144957@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>gram Ishwaripurawa, Post: Dhair, Maholiya,</t>
+  </si>
+  <si>
+    <t>Hardoi,</t>
+  </si>
+  <si>
+    <t>BKID0007400</t>
+  </si>
+  <si>
+    <t>BDSPY5046C</t>
+  </si>
+  <si>
+    <t>ESMA-94309</t>
+  </si>
+  <si>
+    <t>Shivanshu</t>
+  </si>
+  <si>
+    <t>Tomar</t>
+  </si>
+  <si>
+    <t>shivanshut324@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>75B, Digner, shamsabad, road,</t>
+  </si>
+  <si>
+    <t>Agra,</t>
+  </si>
+  <si>
+    <t>BARB0SHAMSH</t>
+  </si>
+  <si>
+    <t>CCPPT2558F</t>
+  </si>
+  <si>
+    <t>ESMA-94310</t>
+  </si>
+  <si>
+    <t>girishyadav438@gmail.com</t>
+  </si>
+  <si>
+    <t>Pedariya, Pure Barhai, Post - Rajapur, Atheha, Pedariya,</t>
+  </si>
+  <si>
+    <t>Pratapgarh,</t>
+  </si>
+  <si>
+    <t>BKID0006927</t>
+  </si>
+  <si>
+    <t>AXSPY8924A</t>
+  </si>
+  <si>
+    <t>ESMA-94308</t>
+  </si>
+  <si>
+    <t>arpittiwari995669@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>01, Udaipur, Bhunna,</t>
+  </si>
+  <si>
+    <t>Kannauj,</t>
+  </si>
+  <si>
+    <t>BARB0BILHAU</t>
+  </si>
+  <si>
+    <t>BLQPT1438M</t>
+  </si>
+  <si>
+    <t>ESMA-94307</t>
+  </si>
+  <si>
+    <t>Randheer</t>
+  </si>
+  <si>
+    <t>randheersingh567@gmail.com</t>
+  </si>
+  <si>
+    <t>Kherwa, Reabareli -229306</t>
+  </si>
+  <si>
+    <t>Reabareli</t>
+  </si>
+  <si>
+    <t>HDFC0004786</t>
+  </si>
+  <si>
+    <t>HDHPS6969F</t>
+  </si>
+  <si>
+    <t>90298 18900</t>
+  </si>
+  <si>
+    <t>ESMA-94752</t>
+  </si>
+  <si>
+    <t>Adesh</t>
+  </si>
+  <si>
+    <t>yadavadeshraj04@gmail.com</t>
+  </si>
+  <si>
+    <t>Lukharapur, Post- Rasidabad Tiwariyan, Block- Kaimganj, Farrukhabad- 209502</t>
+  </si>
+  <si>
+    <t>Kaimganj</t>
+  </si>
+  <si>
+    <t>SBIN0016271</t>
+  </si>
+  <si>
+    <t>JUDPK4946P</t>
+  </si>
+  <si>
+    <t>ESMA-94753</t>
+  </si>
+  <si>
+    <t>pk2675014@gmail.com</t>
+  </si>
+  <si>
+    <t>Saraiya, Gosaisinghpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur, -</t>
+  </si>
+  <si>
+    <t>U.P</t>
+  </si>
+  <si>
+    <t>IQQPK6407M</t>
+  </si>
+  <si>
+    <t>ESMA-94754</t>
+  </si>
+  <si>
+    <t>atulyadav885846@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill. Bajhana, Post: Bhikhupur, Thana - Jaisinghpur, Dist. Sultanpur. - 228142</t>
+  </si>
+  <si>
+    <t>Sultanpur. -</t>
+  </si>
+  <si>
+    <t>BXKPY7483H</t>
+  </si>
+  <si>
     <t>ESMA-94870</t>
   </si>
   <si>
-    <t>singhnaman5277@gmail.com</t>
-[...577 lines deleted...]
-  <si>
     <t>py5920800@gmail.com</t>
   </si>
   <si>
     <t>2026-05-02</t>
   </si>
   <si>
     <t>Mahanipur, Sarh, Kanpur Nagar, Sarh - U.P.- 209401</t>
   </si>
   <si>
     <t>Sarh</t>
   </si>
   <si>
     <t>Baroda U.P. Gra</t>
   </si>
   <si>
     <t>ATRPY6636L</t>
   </si>
   <si>
     <t>ESMA-95657</t>
   </si>
   <si>
     <t>Dilip</t>
   </si>
   <si>
     <t>dilipsavita2595@gmail.com</t>
@@ -5750,86 +5762,89 @@
   <si>
     <t>vinodkumar0704199@gmail.com</t>
   </si>
   <si>
     <t>Bhawanipur, Gosaisinghpur, PO: Gosaisinghpur, Sultanpur, U.P.-</t>
   </si>
   <si>
     <t>Baroda U.P Bank</t>
   </si>
   <si>
     <t>LOOPK4153H</t>
   </si>
   <si>
     <t>ESMA-95655</t>
   </si>
   <si>
     <t>Nitin</t>
   </si>
   <si>
     <t>nitinkumarkmj12@gmail.com</t>
   </si>
   <si>
     <t>S/O Rajveer Singh, Village- Nasirpur, Amroha, Hasanpur, U.P.- 244241</t>
   </si>
   <si>
+    <t>Indian Post Pay</t>
+  </si>
+  <si>
+    <t>054710157379</t>
+  </si>
+  <si>
+    <t>IPOS0000001</t>
+  </si>
+  <si>
+    <t>FSDPK6621M</t>
+  </si>
+  <si>
+    <t>ESMA-95656</t>
+  </si>
+  <si>
+    <t>shantimaurya472@gmail.com</t>
+  </si>
+  <si>
+    <t>IDIB0001068</t>
+  </si>
+  <si>
+    <t>BPJPK4303K</t>
+  </si>
+  <si>
+    <t>ESMA-95659</t>
+  </si>
+  <si>
+    <t>mohitsonim734@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>S/O Lalta Prasad, Khanuwa, PO: Munshiganj, Reabareli - 229405</t>
+  </si>
+  <si>
     <t>Indian Post Payment Bank</t>
   </si>
   <si>
-    <t>054710157379</t>
-[...31 lines deleted...]
-  <si>
     <t>060410174603</t>
   </si>
   <si>
     <t>PNGPM7173E</t>
   </si>
   <si>
     <t>ESMA-95658</t>
   </si>
   <si>
     <t>Satyam</t>
   </si>
   <si>
     <t>Satyamsatyam50798@gmail.com</t>
   </si>
   <si>
     <t>09005735375</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>S/O Manoj Kumar Khnuwa, Reabareli Munsiganj U.P.- 229405</t>
   </si>
   <si>
     <t>BARB0MADHUP</t>
@@ -5861,114 +5876,1006 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>Spn</t>
   </si>
   <si>
     <t>Bakhorepur, Gagepur, Tilhar, Shahjahanpur, U.P.</t>
   </si>
   <si>
     <t>Shahjahanpur</t>
   </si>
   <si>
     <t>PUNJAB NATIONAL</t>
   </si>
   <si>
     <t>03092221000836</t>
   </si>
   <si>
     <t>PUNB0030910</t>
   </si>
   <si>
     <t>MYQPS9204J</t>
   </si>
   <si>
+    <t>ESMA-96336</t>
+  </si>
+  <si>
+    <t>Vivek Singh</t>
+  </si>
+  <si>
+    <t>yadavvivek752408@gmail.com</t>
+  </si>
+  <si>
+    <t>Atriya, Kirotpur, Atariya Sitapur, Dhouremau, U.P.-</t>
+  </si>
+  <si>
+    <t>061010536814</t>
+  </si>
+  <si>
+    <t>ESMA-96347</t>
+  </si>
+  <si>
+    <t>Shivesh</t>
+  </si>
+  <si>
+    <t>shiveshsharma566@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>569/85, Snehnagar, Alambagh,  Lucknow- 226005</t>
+  </si>
+  <si>
+    <t>UBIN0553395</t>
+  </si>
+  <si>
+    <t>Alambagh</t>
+  </si>
+  <si>
+    <t>QYQPS6019K</t>
+  </si>
+  <si>
+    <t>Shilpa Sharma</t>
+  </si>
+  <si>
+    <t>0103</t>
+  </si>
+  <si>
+    <t>mishran203@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>9/5, PWD Colony, DoorNoorm, Nagar, Reabareli -2209001</t>
+  </si>
+  <si>
+    <t>016701616051</t>
+  </si>
+  <si>
+    <t>ICIC000167</t>
+  </si>
+  <si>
+    <t>CNPPM4923E</t>
+  </si>
+  <si>
+    <t>Veethika Mishra</t>
+  </si>
+  <si>
+    <t>ESMA-96388</t>
+  </si>
+  <si>
+    <t>Mukul</t>
+  </si>
+  <si>
+    <t>Kaushik</t>
+  </si>
+  <si>
+    <t>mukul75kaushik@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Vill, Garhi Jaini Post- Gangchauli, Hathras - 204101</t>
+  </si>
+  <si>
+    <t>Hathras</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>CNRB0000246</t>
+  </si>
+  <si>
+    <t>HDFPK3373B</t>
+  </si>
+  <si>
+    <t>ESMA-96390</t>
+  </si>
+  <si>
+    <t>yadavamit8054@gmail.com</t>
+  </si>
+  <si>
+    <t>Pure Bhawan, Musafirkhana, Amethi, U.P.- 227813</t>
+  </si>
+  <si>
+    <t>U.P.-</t>
+  </si>
+  <si>
+    <t>Mushafrikhana</t>
+  </si>
+  <si>
+    <t>RCWPK0644F</t>
+  </si>
+  <si>
+    <t>nan mjfl</t>
+  </si>
+  <si>
+    <t>ESMA-96348</t>
+  </si>
+  <si>
+    <t>Gopal</t>
+  </si>
+  <si>
+    <t>gopalqumar197@gmail.com</t>
+  </si>
+  <si>
+    <t>Agorana, Jiroli, Aligarh,</t>
+  </si>
+  <si>
+    <t>Iglas,</t>
+  </si>
+  <si>
+    <t>PUNB0459700</t>
+  </si>
+  <si>
+    <t>IXHPS9702R</t>
+  </si>
+  <si>
+    <t>ESMA-96885</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>shivamsahu2342@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Ayodhya -</t>
+  </si>
+  <si>
+    <t>SS-460/61, Sector - H, LDA colony Kanpur Road, Lucknow.</t>
+  </si>
+  <si>
+    <t>SBIN0051291</t>
+  </si>
+  <si>
+    <t>KYUPS0421R</t>
+  </si>
+  <si>
+    <t>Sushama Sahu</t>
+  </si>
+  <si>
+    <t>ESMA-96337</t>
+  </si>
+  <si>
+    <t>ankit</t>
+  </si>
+  <si>
+    <t>ankityadav893289@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Vijay Bahadur, Fatehpur, Aboonagar, Dist : Fatehpur</t>
+  </si>
+  <si>
+    <t>Fatehpur</t>
+  </si>
+  <si>
+    <t>Hasnapur</t>
+  </si>
+  <si>
+    <t>KMBPK6798G</t>
+  </si>
+  <si>
+    <t>Familu</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>ESMA-96887</t>
+  </si>
+  <si>
+    <t>Vicky</t>
+  </si>
+  <si>
+    <t>bmvsharma06@gmail.com</t>
+  </si>
+  <si>
+    <t>House No:141, Twayafan Awagarh, PO: Awagadh, Etah- 207301</t>
+  </si>
+  <si>
+    <t>Etah</t>
+  </si>
+  <si>
+    <t>PUNB0363900</t>
+  </si>
+  <si>
+    <t>DCCPS9203Q</t>
+  </si>
+  <si>
+    <t>NCBSJVBJ</t>
+  </si>
+  <si>
+    <t>BNVHV</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Mr. Deepak</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>agrawaldeepakaca01@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>A-113/1-C, Ayodhyapuri, Colony, Jhansi Khas, U.P.- 284001</t>
+  </si>
+  <si>
+    <t>ICIC0004279</t>
+  </si>
+  <si>
+    <t>AZNPA9891R</t>
+  </si>
+  <si>
+    <t>NBV S JVK</t>
+  </si>
+  <si>
+    <t>ESMA-97238</t>
+  </si>
+  <si>
+    <t>Rohit</t>
+  </si>
+  <si>
+    <t>rohitkumar1989.rk40@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC HARRINGTONGANJ</t>
+  </si>
+  <si>
+    <t>Vill &amp; Post: Rurukhas, Tahsil, Bikapur, Ayodhya.224204</t>
+  </si>
+  <si>
+    <t>BARB0RAMBAG</t>
+  </si>
+  <si>
+    <t>BZKPM5417M</t>
+  </si>
+  <si>
+    <t>nd  jsn</t>
+  </si>
+  <si>
+    <t>ESMA-97692</t>
+  </si>
+  <si>
+    <t>Rakesh</t>
+  </si>
+  <si>
+    <t>rakesh225120bbk@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>Deviganj</t>
+  </si>
+  <si>
+    <t>Villand PosT: Usmanpur,</t>
+  </si>
+  <si>
+    <t>Barabanki,</t>
+  </si>
+  <si>
+    <t>PUNB0286600</t>
+  </si>
+  <si>
+    <t>HVKPK6570B</t>
+  </si>
+  <si>
+    <t>ESMA-97693</t>
+  </si>
+  <si>
+    <t>Himashu</t>
+  </si>
+  <si>
+    <t>rajsingh98385@gmail.com</t>
+  </si>
+  <si>
+    <t>Shahbuddinpur, Sultanpur - 228161</t>
+  </si>
+  <si>
+    <t>UBIN0542890</t>
+  </si>
+  <si>
+    <t>OGTPS5883N</t>
+  </si>
+  <si>
+    <t>UP4420260000914</t>
+  </si>
+  <si>
+    <t>ESMA-97694</t>
+  </si>
+  <si>
+    <t>Sushant</t>
+  </si>
+  <si>
+    <t>Kumar Pathak</t>
+  </si>
+  <si>
+    <t>pathaksushant247@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Pure Pathak, GAURA Bura Maw, Pst: Loharia, Sultanpur, 227806</t>
+  </si>
+  <si>
+    <t>CNRB0001846</t>
+  </si>
+  <si>
+    <t>HNAPP6255G</t>
+  </si>
+  <si>
+    <t>ESMA-97695</t>
+  </si>
+  <si>
+    <t>saurabhverma3737@gmail.com</t>
+  </si>
+  <si>
+    <t>45, Barua, Amiliyasikara, Jaisinghpur,</t>
+  </si>
+  <si>
+    <t>SBIN0017382</t>
+  </si>
+  <si>
+    <t>BKDPV8096D</t>
+  </si>
+  <si>
+    <t>UP4420240015603</t>
+  </si>
+  <si>
+    <t>ESMA-97696</t>
+  </si>
+  <si>
+    <t>adarshsingh070707@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>MCC  Gauriganj</t>
+  </si>
+  <si>
+    <t>Gram - Hilapur, Siddhauna, Azamgarh, U.P.- 276203</t>
+  </si>
+  <si>
+    <t>Azamgarh</t>
+  </si>
+  <si>
+    <t>IDIB000M696</t>
+  </si>
+  <si>
+    <t>QYXPS7137D</t>
+  </si>
+  <si>
+    <t>ESMA-97697</t>
+  </si>
+  <si>
+    <t>Singhamansingh2020@gmail.com</t>
+  </si>
+  <si>
+    <t>BMCC Fusatganj</t>
+  </si>
+  <si>
+    <t>130, Shahbuddinpur, PO: Shahbuddinpur, Sultanpur, U.P.</t>
+  </si>
+  <si>
+    <t>NCSAVHQV JM</t>
+  </si>
+  <si>
+    <t>CJHNB</t>
+  </si>
+  <si>
+    <t>iwbv</t>
+  </si>
+  <si>
+    <t>OQAPS3671D</t>
+  </si>
+  <si>
+    <t>Pradeep singh</t>
+  </si>
+  <si>
+    <t>ESMA-97698</t>
+  </si>
+  <si>
+    <t>Sandeep</t>
+  </si>
+  <si>
+    <t>sandeeprupayu@gmail.com</t>
+  </si>
+  <si>
+    <t>L329, Indira Nagar Colony, Raebareli U.P.-229001</t>
+  </si>
+  <si>
+    <t>u.p.</t>
+  </si>
+  <si>
+    <t>mnsbdaj</t>
+  </si>
+  <si>
+    <t>v nkNWK</t>
+  </si>
+  <si>
+    <t>VMnjw</t>
+  </si>
+  <si>
+    <t>cmnQ JAW</t>
+  </si>
+  <si>
+    <t>AKCPJ7232M</t>
+  </si>
+  <si>
+    <t>njvbjkl</t>
+  </si>
+  <si>
+    <t>ewnbv</t>
+  </si>
+  <si>
+    <t>ESMA-97699</t>
+  </si>
+  <si>
+    <t>Anup Kumar</t>
+  </si>
+  <si>
+    <t>trivedianup1986@gmail.com</t>
+  </si>
+  <si>
+    <t>Dhobari, Lalupur, Khas, Raebareli Chauhaniya, Reabareli 229303</t>
+  </si>
+  <si>
+    <t>ICIC0004917</t>
+  </si>
+  <si>
+    <t>AJKPT9111G</t>
+  </si>
+  <si>
+    <t>vhkBLWKLS</t>
+  </si>
+  <si>
+    <t>NBVBQLA</t>
+  </si>
+  <si>
+    <t>VNJ</t>
+  </si>
+  <si>
+    <t>ESMA-98121</t>
+  </si>
+  <si>
+    <t>Nirnay</t>
+  </si>
+  <si>
+    <t>NIRNAY.SHARMA2018@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Chanda Pur, Sultanpur, U.P.-228125</t>
+  </si>
+  <si>
+    <t>BARB0KUREBH</t>
+  </si>
+  <si>
+    <t>GBBPS0293B</t>
+  </si>
+  <si>
+    <t>single</t>
+  </si>
+  <si>
+    <t>Ambuj</t>
+  </si>
+  <si>
+    <t>ambuj7458@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Kindhauli, Bhawaniganj Kota, PO: Babaganj, Dist: Pratapgarh, U.P.-</t>
+  </si>
+  <si>
+    <t>BARBOBUPGBX</t>
+  </si>
+  <si>
+    <t>PDHPS9185P</t>
+  </si>
+  <si>
+    <t>ESMA-98123</t>
+  </si>
+  <si>
+    <t>Parvej</t>
+  </si>
+  <si>
+    <t>Alam</t>
+  </si>
+  <si>
+    <t>parvejalam433@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>Darsauna Nai Basti, Cholapur, Dist: Varanshi, U.P.-</t>
+  </si>
+  <si>
+    <t>Varanshi</t>
+  </si>
+  <si>
+    <t>SBIN0011862</t>
+  </si>
+  <si>
+    <t>BNMPA4663D</t>
+  </si>
+  <si>
+    <t>ESMA-98124</t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>sandeepyadav88910@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>HN 417, Meeran Pura, Tanda, Ambedkarnagar,U.P.-224190</t>
+  </si>
+  <si>
+    <t>06770100029654</t>
+  </si>
+  <si>
+    <t>BARB0TANFAI</t>
+  </si>
+  <si>
+    <t>BCWPY7538L</t>
+  </si>
+  <si>
+    <t>ESMA-98125</t>
+  </si>
+  <si>
+    <t>Ayush</t>
+  </si>
+  <si>
+    <t>ayushpandey870761@gmail.com</t>
+  </si>
+  <si>
+    <t>Haripur, Banwa, Loharamau, Sultanpur, U.P.-228001</t>
+  </si>
+  <si>
+    <t>SULTANPUR</t>
+  </si>
+  <si>
+    <t>BKID0007831</t>
+  </si>
+  <si>
+    <t>JIZPP6343B</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>ESMA-98407</t>
+  </si>
+  <si>
+    <t>Ravindra</t>
+  </si>
+  <si>
+    <t>sharmaravindrakumar30@gmail.com</t>
+  </si>
+  <si>
+    <t>LUCKNOW</t>
+  </si>
+  <si>
+    <t>68/202, Chitwapur, Paajawa, Lalkuwan Road, Near Ghanshyam, General Store, Lucknow, U.P.- 226001</t>
+  </si>
+  <si>
+    <t>SBIN0011214</t>
+  </si>
+  <si>
+    <t>A. P sen road</t>
+  </si>
+  <si>
+    <t>HAOPS7539M</t>
+  </si>
+  <si>
+    <t>ESMA-98408</t>
+  </si>
+  <si>
+    <t>Ashish Kumar</t>
+  </si>
+  <si>
+    <t>devir6628@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill,Jaffarpur, Surhurpur, Ambedkarnagar- 224159</t>
+  </si>
+  <si>
+    <t>SBIN0013162</t>
+  </si>
+  <si>
+    <t>JZEPS2005B</t>
+  </si>
+  <si>
+    <t>ESMA-98409</t>
+  </si>
+  <si>
+    <t>Devansh</t>
+  </si>
+  <si>
+    <t>shivasinghtomer143@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Vill Devagawan, KUTUBNAGAR, Sitapur, UP- 261401</t>
+  </si>
+  <si>
+    <t>Kotak Bank</t>
+  </si>
+  <si>
+    <t>KKBK0005197</t>
+  </si>
+  <si>
+    <t>QVOPS1826P</t>
+  </si>
+  <si>
+    <t>ESMA-98410</t>
+  </si>
+  <si>
+    <t>saurgupt377@gmail.com</t>
+  </si>
+  <si>
+    <t>Ward No . 10, Mukhtar Anish Nagar, Shivrajpur, Kanpur Nagar -209205</t>
+  </si>
+  <si>
+    <t>SBIN0011203</t>
+  </si>
+  <si>
+    <t>ATIPG8560A</t>
+  </si>
+  <si>
+    <t>ESMA-98411</t>
+  </si>
+  <si>
+    <t>Pramod</t>
+  </si>
+  <si>
+    <t>panpramodjo@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Raypur, Mauthar, Ashokpur, Tehsil Patiyali, Kasganj- 207243</t>
+  </si>
+  <si>
+    <t>Kasganj</t>
+  </si>
+  <si>
+    <t>SBIN0011596</t>
+  </si>
+  <si>
+    <t>HUCPK1438M</t>
+  </si>
+  <si>
+    <t>ESMA-98412</t>
+  </si>
+  <si>
+    <t>Prajjwal</t>
+  </si>
+  <si>
+    <t>prajjwalshukla411@gmail.com</t>
+  </si>
+  <si>
+    <t>156, Kha, Mirjapur, Birahim, Bajgarh,U.P.-227816</t>
+  </si>
+  <si>
+    <t>Baijgarh</t>
+  </si>
+  <si>
+    <t>SGFPS6245N</t>
+  </si>
+  <si>
+    <t>ESMA-98413</t>
+  </si>
+  <si>
+    <t>Mudit</t>
+  </si>
+  <si>
+    <t>mishramuditrbl@gmail.com</t>
+  </si>
+  <si>
+    <t>748/13,Shakti Nagar, Lucknow road, Raebareli 229001</t>
+  </si>
+  <si>
+    <t>GBSPM8739R</t>
+  </si>
+  <si>
     <t>ESMA-01</t>
   </si>
   <si>
-    <t>Vivek Singh</t>
-[...59 lines deleted...]
-    <t>Veethika Mishra</t>
+    <t>satyampal7518@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Pure Motiram, PO: Karaudikala, Amethi, U.P.-227413</t>
+  </si>
+  <si>
+    <t>UBIN0913464</t>
+  </si>
+  <si>
+    <t>FNOPP5871C</t>
+  </si>
+  <si>
+    <t>ESMA-02</t>
+  </si>
+  <si>
+    <t>Krishan Chandra</t>
+  </si>
+  <si>
+    <t>krishnamaurya1@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Shri Vishnu Vihar, Rampur Road, Dahariya, Manpur, Paschim Haldwani, Nainital Uttarakhand - 263139</t>
+  </si>
+  <si>
+    <t>Nainital</t>
+  </si>
+  <si>
+    <t>Uttrakhand</t>
+  </si>
+  <si>
+    <t>BARB0RAMHAL</t>
+  </si>
+  <si>
+    <t>Rampur road Hal</t>
+  </si>
+  <si>
+    <t>AOTPM8425J</t>
+  </si>
+  <si>
+    <t>ESMA-03</t>
+  </si>
+  <si>
+    <t>ayusht212az@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Near Rana Nagar 229001</t>
+  </si>
+  <si>
+    <t>Rashidabad Tiwariyan, Farukkhabad, U.P.- 209502</t>
+  </si>
+  <si>
+    <t>Farrukhabad</t>
+  </si>
+  <si>
+    <t>SBIN0000661</t>
+  </si>
+  <si>
+    <t>CAFPT3481F</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>Aditya Prakash</t>
+  </si>
+  <si>
+    <t>dwivediaditya512@gmail.com</t>
+  </si>
+  <si>
+    <t>AB-44, Sanchar Vihar Colony, ITI, Township, 
+Mau, Gonda, Mankapur, U.P.- 271308</t>
+  </si>
+  <si>
+    <t>Gonda</t>
+  </si>
+  <si>
+    <t>HDFC0000296</t>
+  </si>
+  <si>
+    <t>BBVPD1195A</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
+  </si>
+  <si>
+    <t>ESMA-07</t>
+  </si>
+  <si>
+    <t>Amit kumar</t>
+  </si>
+  <si>
+    <t>panditamitkumartiwari@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>Jayas , Amethi</t>
+  </si>
+  <si>
+    <t>HDFC0000945</t>
+  </si>
+  <si>
+    <t>FKXPX1967A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -6184,93 +7091,93 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -6537,72 +7444,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X270"/>
+  <dimension ref="A1:X307"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K270"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="122.113" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.853" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -13650,2641 +14557,2641 @@
       <c r="A97" s="14" t="s">
         <v>820</v>
       </c>
       <c r="B97" s="17">
         <v>136</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>821</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>822</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>823</v>
       </c>
       <c r="F97" s="17">
         <v>9193181191</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="4" t="s">
-        <v>630</v>
+        <v>824</v>
       </c>
       <c r="J97" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K97" s="20" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="L97" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M97" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N97" s="17">
         <v>229001</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="P97" s="4" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="Q97" s="4" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="R97" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S97" s="4">
         <v>900075627829</v>
       </c>
       <c r="T97" s="4" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="U97" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V97" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W97" s="17">
         <v>9219162620</v>
       </c>
       <c r="X97" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="98" spans="1:24" customHeight="1" ht="20">
       <c r="A98" s="13" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B98" s="16">
         <v>137</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F98" s="16">
         <v>7668403788</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>630</v>
       </c>
       <c r="J98" s="19" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K98" s="19" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N98" s="16">
         <v>229001</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="R98" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S98" s="3">
         <v>773421644395</v>
       </c>
       <c r="T98" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="U98" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V98" s="3" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="W98" s="16">
         <v>9837822925</v>
       </c>
       <c r="X98" s="10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:24" customHeight="1" ht="20">
       <c r="A99" s="14" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B99" s="17">
         <v>138</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="F99" s="17">
         <v>9027599116</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I99" s="4" t="s">
         <v>630</v>
       </c>
       <c r="J99" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K99" s="20" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="L99" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M99" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N99" s="17">
         <v>229001</v>
       </c>
       <c r="O99" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P99" s="4">
         <v>35976213624</v>
       </c>
       <c r="Q99" s="4" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="R99" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S99" s="4">
         <v>820635446380</v>
       </c>
       <c r="T99" s="4" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="U99" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V99" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W99" s="17">
         <v>9761413381</v>
       </c>
       <c r="X99" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="100" spans="1:24" customHeight="1" ht="20">
       <c r="A100" s="13" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B100" s="16">
         <v>139</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="F100" s="16">
         <v>6388246883</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>630</v>
       </c>
       <c r="J100" s="19" t="s">
         <v>717</v>
       </c>
       <c r="K100" s="19" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M100" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N100" s="16">
         <v>229001</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>473</v>
       </c>
       <c r="P100" s="3">
         <v>28830110020777</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="R100" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S100" s="3">
         <v>226955679808</v>
       </c>
       <c r="T100" s="3" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="U100" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V100" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W100" s="16">
         <v>9918891146</v>
       </c>
       <c r="X100" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:24" customHeight="1" ht="20">
       <c r="A101" s="14" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B101" s="17">
         <v>140</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F101" s="17">
         <v>9548427998</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I101" s="4" t="s">
         <v>630</v>
       </c>
       <c r="J101" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K101" s="20" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="L101" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M101" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N101" s="17">
         <v>229001</v>
       </c>
       <c r="O101" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P101" s="4">
         <v>22390100020917</v>
       </c>
       <c r="Q101" s="4" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="R101" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S101" s="4">
         <v>690041987083</v>
       </c>
       <c r="T101" s="4" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="U101" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V101" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W101" s="17">
         <v>9761687113</v>
       </c>
       <c r="X101" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="102" spans="1:24" customHeight="1" ht="20">
       <c r="A102" s="13" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B102" s="16">
         <v>141</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F102" s="16">
         <v>7800857590</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>630</v>
       </c>
       <c r="J102" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K102" s="19" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N102" s="16">
         <v>229001</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>641</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="Q102" s="3" t="s">
         <v>548</v>
       </c>
       <c r="R102" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S102" s="3">
         <v>995418542813</v>
       </c>
       <c r="T102" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="U102" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V102" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W102" s="16">
         <v>9918898411</v>
       </c>
       <c r="X102" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:24" customHeight="1" ht="20">
       <c r="A103" s="14" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B103" s="17">
         <v>142</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>273</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F103" s="17">
         <v>9455508578</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>630</v>
       </c>
       <c r="J103" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K103" s="20" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="L103" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M103" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N103" s="17">
         <v>229001</v>
       </c>
       <c r="O103" s="4" t="s">
         <v>399</v>
       </c>
       <c r="P103" s="4">
         <v>39649383747</v>
       </c>
       <c r="Q103" s="4" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="R103" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S103" s="4">
         <v>540327742385</v>
       </c>
       <c r="T103" s="4" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="U103" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V103" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W103" s="17">
         <v>9455508579</v>
       </c>
       <c r="X103" s="11" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="104" spans="1:24" customHeight="1" ht="20">
       <c r="A104" s="13" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B104" s="16">
         <v>143</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F104" s="16">
         <v>8400793124</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>630</v>
       </c>
       <c r="J104" s="19" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="K104" s="19" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N104" s="16">
         <v>229001</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>641</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="Q104" s="3" t="s">
         <v>548</v>
       </c>
       <c r="R104" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S104" s="3">
         <v>437643114925</v>
       </c>
       <c r="T104" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="U104" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V104" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W104" s="16">
         <v>8005407037</v>
       </c>
       <c r="X104" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="105" spans="1:24" customHeight="1" ht="20">
       <c r="A105" s="14" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B105" s="17">
         <v>144</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F105" s="17">
         <v>9643401322</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="4" t="s">
         <v>630</v>
       </c>
       <c r="J105" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K105" s="20" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="L105" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M105" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N105" s="17">
         <v>229001</v>
       </c>
       <c r="O105" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P105" s="4" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="Q105" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R105" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S105" s="4">
         <v>253308372456</v>
       </c>
       <c r="T105" s="4" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="U105" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V105" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W105" s="17">
         <v>9452313202</v>
       </c>
       <c r="X105" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:24" customHeight="1" ht="20">
       <c r="A106" s="13" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B106" s="16">
         <v>145</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F106" s="16">
         <v>7800455656</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>630</v>
       </c>
       <c r="J106" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K106" s="19" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N106" s="16">
         <v>229001</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>641</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="Q106" s="3" t="s">
         <v>548</v>
       </c>
       <c r="R106" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S106" s="3">
         <v>979408634507</v>
       </c>
       <c r="T106" s="3" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="U106" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V106" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W106" s="16">
         <v>9151602356</v>
       </c>
       <c r="X106" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:24" customHeight="1" ht="20">
       <c r="A107" s="14" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B107" s="17">
         <v>146</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>775</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F107" s="17">
         <v>9891819482</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="4" t="s">
         <v>630</v>
       </c>
       <c r="J107" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K107" s="20" t="s">
         <v>116</v>
       </c>
       <c r="L107" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M107" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N107" s="17">
         <v>229001</v>
       </c>
       <c r="O107" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P107" s="4" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="Q107" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R107" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S107" s="4">
         <v>584111753380</v>
       </c>
       <c r="T107" s="4" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="U107" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V107" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W107" s="17">
         <v>9456910703</v>
       </c>
       <c r="X107" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:24" customHeight="1" ht="20">
       <c r="A108" s="13" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B108" s="16">
         <v>147</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="F108" s="16">
         <v>7052159542</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>630</v>
       </c>
       <c r="J108" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K108" s="19" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M108" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N108" s="16">
         <v>229001</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="R108" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S108" s="3">
         <v>284147719464</v>
       </c>
       <c r="T108" s="3" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="U108" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V108" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W108" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X108" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="109" spans="1:24" customHeight="1" ht="20">
       <c r="A109" s="14" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B109" s="17">
         <v>148</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F109" s="17">
         <v>9005972647</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="4" t="s">
         <v>630</v>
       </c>
       <c r="J109" s="20" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K109" s="20" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="L109" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M109" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N109" s="17">
         <v>229001</v>
       </c>
       <c r="O109" s="4" t="s">
         <v>444</v>
       </c>
       <c r="P109" s="4" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="Q109" s="4" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="R109" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S109" s="4">
         <v>713229523659</v>
       </c>
       <c r="T109" s="4" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="U109" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V109" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W109" s="17">
         <v>8957465542</v>
       </c>
       <c r="X109" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:24" customHeight="1" ht="20">
       <c r="A110" s="13" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B110" s="16">
         <v>149</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F110" s="16">
         <v>9305680638</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J110" s="19" t="s">
         <v>717</v>
       </c>
       <c r="K110" s="19" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M110" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N110" s="16">
         <v>229001</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="P110" s="3">
         <v>50510100019533</v>
       </c>
       <c r="Q110" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R110" s="16" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="S110" s="3">
         <v>715553329137</v>
       </c>
       <c r="T110" s="3" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="U110" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W110" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X110" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="111" spans="1:24" customHeight="1" ht="20">
       <c r="A111" s="14" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B111" s="17">
         <v>150</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F111" s="17">
         <v>9125127748</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J111" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K111" s="20" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="L111" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M111" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N111" s="17">
         <v>229001</v>
       </c>
       <c r="O111" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P111" s="4" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="Q111" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R111" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S111" s="4">
         <v>796005318880</v>
       </c>
       <c r="T111" s="4" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="U111" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V111" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W111" s="17">
         <v>9696287471</v>
       </c>
       <c r="X111" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="112" spans="1:24" customHeight="1" ht="20">
       <c r="A112" s="13" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B112" s="16">
         <v>151</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F112" s="16">
         <v>9369187503</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J112" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K112" s="19" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M112" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N112" s="16">
         <v>229001</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>399</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="R112" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S112" s="3">
         <v>847998923745</v>
       </c>
       <c r="T112" s="3" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V112" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W112" s="16">
         <v>9369187503</v>
       </c>
       <c r="X112" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="113" spans="1:24" customHeight="1" ht="20">
       <c r="A113" s="14" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B113" s="17">
         <v>152</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F113" s="17">
         <v>8006435465</v>
       </c>
       <c r="G113" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J113" s="20" t="s">
         <v>356</v>
       </c>
       <c r="K113" s="20" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="L113" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N113" s="17">
         <v>229001</v>
       </c>
       <c r="O113" s="4" t="s">
         <v>806</v>
       </c>
       <c r="P113" s="4" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="Q113" s="4" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="R113" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S113" s="4">
         <v>836308865152</v>
       </c>
       <c r="T113" s="4" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="U113" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V113" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W113" s="17">
         <v>9027022793</v>
       </c>
       <c r="X113" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="114" spans="1:24" customHeight="1" ht="20">
       <c r="A114" s="13" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B114" s="16">
         <v>153</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="F114" s="16">
         <v>6388876523</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J114" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K114" s="19" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M114" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N114" s="16">
         <v>229001</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="R114" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S114" s="3">
         <v>705514433723</v>
       </c>
       <c r="T114" s="3" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="U114" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V114" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W114" s="16">
         <v>8957915279</v>
       </c>
       <c r="X114" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="115" spans="1:24" customHeight="1" ht="20">
       <c r="A115" s="14" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B115" s="17">
         <v>154</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>92</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F115" s="17">
         <v>8874048401</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J115" s="20" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K115" s="20" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="L115" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N115" s="17">
         <v>229001</v>
       </c>
       <c r="O115" s="4" t="s">
         <v>399</v>
       </c>
       <c r="P115" s="4" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="Q115" s="4" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="R115" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S115" s="4">
         <v>593153206280</v>
       </c>
       <c r="T115" s="4" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="U115" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V115" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W115" s="17">
         <v>8601423045</v>
       </c>
       <c r="X115" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="116" spans="1:24" customHeight="1" ht="20">
       <c r="A116" s="13" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B116" s="16">
         <v>155</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="F116" s="16">
         <v>8899281628</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>777</v>
       </c>
       <c r="J116" s="19" t="s">
         <v>731</v>
       </c>
       <c r="K116" s="19" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N116" s="16">
         <v>229001</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="P116" s="3">
         <v>18252193000236</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="R116" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S116" s="3">
         <v>218299122820</v>
       </c>
       <c r="T116" s="3" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V116" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W116" s="16">
         <v>9761703988</v>
       </c>
       <c r="X116" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:24" customHeight="1" ht="20">
       <c r="A117" s="14" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B117" s="17">
         <v>156</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F117" s="17">
         <v>8127835505</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I117" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J117" s="20" t="s">
         <v>731</v>
       </c>
       <c r="K117" s="20" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="L117" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N117" s="17">
         <v>229001</v>
       </c>
       <c r="O117" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P117" s="4" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="Q117" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R117" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S117" s="4">
         <v>649966822552</v>
       </c>
       <c r="T117" s="4" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="U117" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V117" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W117" s="17" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="X117" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="118" spans="1:24" customHeight="1" ht="20">
       <c r="A118" s="13" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B118" s="16">
         <v>157</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F118" s="16">
         <v>8349442038</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>777</v>
       </c>
       <c r="J118" s="19" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K118" s="19" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N118" s="16">
         <v>229001</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>399</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="R118" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S118" s="3">
         <v>754434519507</v>
       </c>
       <c r="T118" s="3" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="U118" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V118" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W118" s="16" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="X118" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="119" spans="1:24" customHeight="1" ht="20">
       <c r="A119" s="14" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B119" s="17">
         <v>158</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F119" s="17">
         <v>8052860264</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J119" s="20" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="K119" s="20" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="L119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N119" s="17">
         <v>229001</v>
       </c>
       <c r="O119" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P119" s="4" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="Q119" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R119" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S119" s="4">
         <v>985575437212</v>
       </c>
       <c r="T119" s="4" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="U119" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V119" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W119" s="17" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="X119" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="120" spans="1:24" customHeight="1" ht="20">
       <c r="A120" s="13" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B120" s="16">
         <v>159</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F120" s="16">
         <v>8318050214</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J120" s="19" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K120" s="19" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N120" s="16">
         <v>229001</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="R120" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S120" s="3">
         <v>977943311425</v>
       </c>
       <c r="T120" s="3" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="U120" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V120" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W120" s="16">
         <v>9695813143</v>
       </c>
       <c r="X120" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:24" customHeight="1" ht="20">
       <c r="A121" s="14" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B121" s="17">
         <v>160</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>775</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="F121" s="17">
         <v>9598104902</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I121" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J121" s="20" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="K121" s="20" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="N121" s="17">
         <v>228141</v>
       </c>
       <c r="O121" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P121" s="4" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="Q121" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R121" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S121" s="4">
         <v>820381841500</v>
       </c>
       <c r="T121" s="4" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="U121" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V121" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W121" s="17" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="X121" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="122" spans="1:24" customHeight="1" ht="20">
       <c r="A122" s="13" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B122" s="16">
         <v>161</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="F122" s="16">
         <v>6390345478</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J122" s="19" t="s">
         <v>666</v>
       </c>
       <c r="K122" s="19" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N122" s="16">
         <v>229001</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>676</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="Q122" s="3" t="s">
         <v>548</v>
       </c>
       <c r="R122" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S122" s="3">
         <v>787715976029</v>
       </c>
       <c r="T122" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="U122" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V122" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W122" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X122" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="123" spans="1:24" customHeight="1" ht="20">
       <c r="A123" s="14" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B123" s="17">
         <v>162</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="F123" s="17">
         <v>8795158726</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I123" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J123" s="20" t="s">
         <v>666</v>
       </c>
       <c r="K123" s="20" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="L123" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M123" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N123" s="17">
         <v>229001</v>
       </c>
       <c r="O123" s="4" t="s">
         <v>668</v>
       </c>
       <c r="P123" s="4" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="Q123" s="4" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="R123" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S123" s="4">
         <v>279571895828</v>
       </c>
       <c r="T123" s="4" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="U123" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V123" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W123" s="17" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="X123" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="124" spans="1:24" customHeight="1" ht="20">
       <c r="A124" s="13" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B124" s="16">
         <v>163</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="F124" s="16">
         <v>9369784955</v>
       </c>
       <c r="G124" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J124" s="19" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="K124" s="19" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N124" s="16">
         <v>229001</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>444</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="Q124" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R124" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S124" s="3">
         <v>983431247652</v>
       </c>
       <c r="T124" s="3" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="U124" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V124" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W124" s="16">
         <v>9559415997</v>
       </c>
       <c r="X124" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="125" spans="1:24" customHeight="1" ht="20">
       <c r="A125" s="14" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B125" s="17">
         <v>164</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F125" s="17">
         <v>8299458993</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I125" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J125" s="20" t="s">
         <v>356</v>
       </c>
       <c r="K125" s="20" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="L125" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M125" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N125" s="17">
         <v>229001</v>
       </c>
       <c r="O125" s="4" t="s">
         <v>641</v>
       </c>
       <c r="P125" s="4" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="Q125" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R125" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S125" s="4">
         <v>594128604843</v>
       </c>
       <c r="T125" s="4" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="U125" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V125" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W125" s="17" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="X125" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="126" spans="1:24" customHeight="1" ht="20">
       <c r="A126" s="13" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B126" s="16">
         <v>165</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F126" s="16">
         <v>9129739394</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J126" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K126" s="19" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N126" s="16">
         <v>229001</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>399</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="R126" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S126" s="3">
         <v>310751364900</v>
       </c>
       <c r="T126" s="3" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="U126" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V126" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W126" s="16" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="X126" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="127" spans="1:24" customHeight="1" ht="20">
       <c r="A127" s="14" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B127" s="17">
         <v>166</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="F127" s="17">
         <v>8948576676</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I127" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J127" s="20" t="s">
         <v>356</v>
       </c>
       <c r="K127" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L127" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M127" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N127" s="17">
         <v>229001</v>
       </c>
       <c r="O127" s="4" t="s">
         <v>399</v>
       </c>
       <c r="P127" s="4" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="Q127" s="4" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="R127" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S127" s="4">
         <v>458449176821</v>
       </c>
       <c r="T127" s="4" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="U127" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V127" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W127" s="17">
         <v>9161758564</v>
       </c>
       <c r="X127" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="128" spans="1:24" customHeight="1" ht="20">
       <c r="A128" s="13" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B128" s="16">
         <v>167</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F128" s="16">
         <v>8896104332</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J128" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K128" s="19" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N128" s="16">
         <v>229001</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P128" s="3">
         <v>110006339208</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="R128" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S128" s="3">
         <v>940209733653</v>
       </c>
       <c r="T128" s="3" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="U128" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V128" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W128" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X128" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="129" spans="1:24" customHeight="1" ht="20">
       <c r="A129" s="14" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B129" s="17">
         <v>168</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F129" s="17">
         <v>7275468268</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I129" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J129" s="20" t="s">
         <v>659</v>
       </c>
       <c r="K129" s="20" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="L129" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M129" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N129" s="17">
         <v>229001</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="P129" s="4">
         <v>20830100029733</v>
       </c>
       <c r="Q129" s="4" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="R129" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S129" s="4">
         <v>839966165592</v>
       </c>
       <c r="T129" s="4" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="U129" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V129" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W129" s="17">
         <v>8756484112</v>
       </c>
       <c r="X129" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="130" spans="1:24" customHeight="1" ht="20">
       <c r="A130" s="13" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B130" s="16">
         <v>169</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="F130" s="16">
         <v>9335603139</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J130" s="19" t="s">
-        <v>1060</v>
+        <v>1020</v>
       </c>
       <c r="K130" s="19" t="s">
         <v>1061</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M130" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N130" s="16">
         <v>229001</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P130" s="3">
         <v>35489893757</v>
       </c>
       <c r="Q130" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="R130" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S130" s="3">
         <v>530309088540</v>
       </c>
       <c r="T130" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="U130" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V130" s="3" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>9125315750</v>
+        <v>37</v>
+      </c>
+      <c r="W130" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X130" s="10" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
     </row>
     <row r="131" spans="1:24" customHeight="1" ht="20">
       <c r="A131" s="14" t="s">
         <v>1064</v>
       </c>
       <c r="B131" s="17">
         <v>170</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="F131" s="17">
         <v>9368018208</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I131" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J131" s="20" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K131" s="20" t="s">
         <v>1067</v>
       </c>
       <c r="L131" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M131" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N131" s="17">
         <v>229001</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="P131" s="4">
         <v>763318210003333</v>
       </c>
       <c r="Q131" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="R131" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S131" s="4">
         <v>730079616237</v>
       </c>
       <c r="T131" s="4" t="s">
         <v>1069</v>
       </c>
       <c r="U131" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V131" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W131" s="17">
         <v>7307835499</v>
       </c>
       <c r="X131" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="132" spans="1:24" customHeight="1" ht="20">
       <c r="A132" s="13" t="s">
         <v>1070</v>
       </c>
       <c r="B132" s="16">
         <v>171</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="F132" s="16">
         <v>6393720957</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J132" s="19" t="s">
         <v>666</v>
       </c>
       <c r="K132" s="19" t="s">
         <v>1073</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M132" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N132" s="16">
         <v>229001</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="P132" s="3">
         <v>4051839683</v>
       </c>
       <c r="Q132" s="3" t="s">
         <v>1075</v>
       </c>
@@ -16314,51 +17221,51 @@
       <c r="A133" s="14" t="s">
         <v>1077</v>
       </c>
       <c r="B133" s="17">
         <v>172</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="F133" s="17">
         <v>9569734464</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I133" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J133" s="20" t="s">
         <v>666</v>
       </c>
       <c r="K133" s="20" t="s">
         <v>1080</v>
       </c>
       <c r="L133" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M133" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N133" s="17">
         <v>229001</v>
       </c>
       <c r="O133" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="P133" s="4">
         <v>50790100040133</v>
       </c>
       <c r="Q133" s="4" t="s">
         <v>751</v>
       </c>
@@ -16421,92 +17328,92 @@
       <c r="L134" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M134" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N134" s="16">
         <v>229001</v>
       </c>
       <c r="O134" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="P134" s="3">
         <v>36093935542</v>
       </c>
       <c r="Q134" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="R134" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S134" s="3">
         <v>911185016584</v>
       </c>
       <c r="T134" s="3" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="U134" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V134" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W134" s="16">
         <v>9973853821</v>
       </c>
       <c r="X134" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="135" spans="1:24" customHeight="1" ht="20">
       <c r="A135" s="14" t="s">
         <v>1091</v>
       </c>
       <c r="B135" s="17">
         <v>174</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="F135" s="17">
         <v>6207008578</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I135" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J135" s="20" t="s">
         <v>666</v>
       </c>
       <c r="K135" s="20" t="s">
         <v>1094</v>
       </c>
       <c r="L135" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M135" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N135" s="17">
         <v>229001</v>
       </c>
       <c r="O135" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="P135" s="4">
         <v>4038070930</v>
       </c>
       <c r="Q135" s="4" t="s">
         <v>1095</v>
       </c>
@@ -16518,10030 +17425,12768 @@
       </c>
       <c r="T135" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="U135" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V135" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W135" s="17">
         <v>9931667702</v>
       </c>
       <c r="X135" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="136" spans="1:24" customHeight="1" ht="20">
       <c r="A136" s="13" t="s">
         <v>1097</v>
       </c>
       <c r="B136" s="16">
         <v>175</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="F136" s="16">
         <v>6386994105</v>
       </c>
-      <c r="G136" s="5" t="s">
-        <v>28</v>
+      <c r="G136" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J136" s="19" t="s">
-        <v>1060</v>
+        <v>1100</v>
       </c>
       <c r="K136" s="19" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M136" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N136" s="16">
         <v>229001</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="P136" s="3">
         <v>679802010003525</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="R136" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S136" s="3">
         <v>458883848678</v>
       </c>
       <c r="T136" s="3" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="U136" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V136" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W136" s="16">
         <v>8881679393</v>
       </c>
       <c r="X136" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="137" spans="1:24" customHeight="1" ht="20">
       <c r="A137" s="14" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B137" s="17">
         <v>176</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>313</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="F137" s="17">
         <v>9555054147</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I137" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J137" s="20" t="s">
         <v>356</v>
       </c>
       <c r="K137" s="20" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="L137" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M137" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N137" s="17">
         <v>229001</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="P137" s="4">
         <v>36328100024119</v>
       </c>
       <c r="Q137" s="4" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="R137" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S137" s="4">
         <v>469747626886</v>
       </c>
       <c r="T137" s="4" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="U137" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V137" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W137" s="17">
         <v>7309550295</v>
       </c>
       <c r="X137" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="138" spans="1:24" customHeight="1" ht="20">
       <c r="A138" s="13" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B138" s="16">
         <v>177</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>741</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="F138" s="16">
         <v>6394063875</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J138" s="19" t="s">
         <v>731</v>
       </c>
       <c r="K138" s="19" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M138" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N138" s="16">
         <v>229001</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>204</v>
       </c>
       <c r="P138" s="3">
         <v>50100182780810</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="R138" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S138" s="3">
         <v>890848802127</v>
       </c>
       <c r="T138" s="3" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="U138" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V138" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W138" s="16">
         <v>9310657416</v>
       </c>
       <c r="X138" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="139" spans="1:24" customHeight="1" ht="20">
       <c r="A139" s="14" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B139" s="17">
         <v>178</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="F139" s="17">
         <v>8881104265</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I139" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J139" s="20" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="K139" s="20" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="L139" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M139" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N139" s="17">
         <v>229001</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="P139" s="4" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="Q139" s="4" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="R139" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S139" s="4">
         <v>403788782715</v>
       </c>
       <c r="T139" s="4" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="U139" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V139" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W139" s="17">
         <v>9795163897</v>
       </c>
       <c r="X139" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:24" customHeight="1" ht="20">
       <c r="A140" s="13" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B140" s="16">
         <v>179</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F140" s="16">
         <v>8604186771</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J140" s="19" t="s">
-        <v>659</v>
+        <v>1127</v>
       </c>
       <c r="K140" s="19" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M140" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N140" s="16">
         <v>229001</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P140" s="3">
         <v>37094853922</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="R140" s="16" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="S140" s="3">
         <v>425126704684</v>
       </c>
       <c r="T140" s="3" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="U140" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V140" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W140" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X140" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="141" spans="1:24" customHeight="1" ht="20">
       <c r="A141" s="14" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B141" s="17">
         <v>180</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>261</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F141" s="17">
         <v>7376791388</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I141" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J141" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K141" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L141" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M141" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N141" s="17">
         <v>229001</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="P141" s="4" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="Q141" s="4" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="R141" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S141" s="4">
         <v>543939904841</v>
       </c>
       <c r="T141" s="4" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="U141" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V141" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W141" s="17">
         <v>9452555262</v>
       </c>
       <c r="X141" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="142" spans="1:24" customHeight="1" ht="20">
       <c r="A142" s="13" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="B142" s="16">
         <v>181</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="F142" s="16">
         <v>9621712607</v>
       </c>
       <c r="G142" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J142" s="19" t="s">
         <v>717</v>
       </c>
       <c r="K142" s="19" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M142" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N142" s="16">
         <v>229001</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>641</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="Q142" s="3" t="s">
         <v>548</v>
       </c>
       <c r="R142" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S142" s="3">
         <v>762602125460</v>
       </c>
       <c r="T142" s="3" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="U142" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V142" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W142" s="16">
         <v>7860661093</v>
       </c>
       <c r="X142" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="143" spans="1:24" customHeight="1" ht="20">
       <c r="A143" s="14" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B143" s="17">
         <v>182</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="F143" s="17">
         <v>8052127020</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I143" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J143" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K143" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L143" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M143" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N143" s="17">
         <v>229001</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>641</v>
+        <v>676</v>
       </c>
       <c r="P143" s="4" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="Q143" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R143" s="17" t="s">
-        <v>68</v>
+        <v>126</v>
       </c>
       <c r="S143" s="4">
         <v>735098169869</v>
       </c>
       <c r="T143" s="4" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="U143" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V143" s="4" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>9554206128</v>
+        <v>37</v>
+      </c>
+      <c r="W143" s="17" t="s">
+        <v>37</v>
       </c>
       <c r="X143" s="11" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="144" spans="1:24" customHeight="1" ht="20">
       <c r="A144" s="13" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B144" s="16">
         <v>183</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="F144" s="16">
         <v>9919387450</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J144" s="19" t="s">
         <v>116</v>
       </c>
       <c r="K144" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M144" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N144" s="16">
         <v>229001</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P144" s="3">
         <v>1844101003901</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="R144" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S144" s="3">
         <v>539726289811</v>
       </c>
       <c r="T144" s="3" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="U144" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V144" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W144" s="16">
         <v>9792983390</v>
       </c>
       <c r="X144" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="145" spans="1:24" customHeight="1" ht="20">
       <c r="A145" s="14" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B145" s="17">
         <v>184</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="F145" s="17">
         <v>7754010956</v>
       </c>
       <c r="G145" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I145" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J145" s="20" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="K145" s="20" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="L145" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M145" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N145" s="17">
         <v>229001</v>
       </c>
       <c r="O145" s="4" t="s">
         <v>399</v>
       </c>
       <c r="P145" s="4">
         <v>38790154902</v>
       </c>
       <c r="Q145" s="4" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="R145" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S145" s="4">
         <v>980052025205</v>
       </c>
       <c r="T145" s="4" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="U145" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V145" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W145" s="17">
         <v>9935332194</v>
       </c>
       <c r="X145" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="146" spans="1:24" customHeight="1" ht="20">
       <c r="A146" s="13" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B146" s="16">
         <v>185</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="F146" s="16">
         <v>6307195709</v>
       </c>
       <c r="G146" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J146" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K146" s="19" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M146" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N146" s="16">
         <v>229001</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="P146" s="3">
         <v>59240100001097</v>
       </c>
       <c r="Q146" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R146" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S146" s="3">
         <v>980052025205</v>
       </c>
       <c r="T146" s="3" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="U146" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V146" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W146" s="16">
         <v>6307983001</v>
       </c>
       <c r="X146" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="147" spans="1:24" customHeight="1" ht="20">
       <c r="A147" s="14" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B147" s="17">
         <v>186</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="F147" s="17">
         <v>7543974859</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I147" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J147" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K147" s="20" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="L147" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M147" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N147" s="17">
         <v>229001</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P147" s="4">
         <v>22118100000000.0</v>
       </c>
       <c r="Q147" s="4" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="R147" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S147" s="4">
         <v>432158688704</v>
       </c>
       <c r="T147" s="4" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="U147" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V147" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W147" s="17">
         <v>9546060980</v>
       </c>
       <c r="X147" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="148" spans="1:24" customHeight="1" ht="20">
       <c r="A148" s="13" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B148" s="16">
         <v>187</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="F148" s="16">
         <v>9997021793</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="J148" s="19" t="s">
         <v>724</v>
       </c>
       <c r="K148" s="19" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M148" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N148" s="16">
         <v>229001</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P148" s="3">
         <v>38088354718</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="R148" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S148" s="3">
         <v>515845256492</v>
       </c>
       <c r="T148" s="3" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="U148" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V148" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W148" s="16">
         <v>7060499570</v>
       </c>
       <c r="X148" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="149" spans="1:24" customHeight="1" ht="20">
       <c r="A149" s="14" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B149" s="17">
         <v>188</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="F149" s="17">
         <v>8887551543</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I149" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J149" s="20" t="s">
         <v>724</v>
       </c>
       <c r="K149" s="20" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="L149" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M149" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N149" s="17">
         <v>229001</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P149" s="4">
         <v>87242300000000.0</v>
       </c>
       <c r="Q149" s="4" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="R149" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S149" s="4">
         <v>892395233803</v>
       </c>
       <c r="T149" s="4" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="U149" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V149" s="4" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="W149" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X149" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="150" spans="1:24" customHeight="1" ht="20">
       <c r="A150" s="13" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="B150" s="16">
         <v>189</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="F150" s="16">
         <v>8009485126</v>
       </c>
       <c r="G150" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J150" s="19" t="s">
         <v>724</v>
       </c>
       <c r="K150" s="19" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M150" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N150" s="16">
         <v>229001</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="P150" s="3">
         <v>4348531868</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="R150" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S150" s="3">
         <v>305050550490</v>
       </c>
       <c r="T150" s="3" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="U150" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V150" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W150" s="16">
         <v>6397094508</v>
       </c>
       <c r="X150" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="151" spans="1:24" customHeight="1" ht="20">
       <c r="A151" s="14" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="B151" s="17">
         <v>190</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="F151" s="17">
         <v>9179689289</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I151" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J151" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K151" s="20" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="L151" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M151" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N151" s="17">
         <v>229001</v>
       </c>
       <c r="O151" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P151" s="4">
         <v>39985122033</v>
       </c>
       <c r="Q151" s="4" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="R151" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S151" s="4">
         <v>237275447793</v>
       </c>
       <c r="T151" s="4" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="U151" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V151" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W151" s="17">
         <v>9753280803</v>
       </c>
       <c r="X151" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="152" spans="1:24" customHeight="1" ht="20">
       <c r="A152" s="13" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="B152" s="16">
         <v>191</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="F152" s="16">
         <v>9889919947</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J152" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K152" s="19" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M152" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N152" s="16">
         <v>229001</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>444</v>
       </c>
       <c r="P152" s="3">
         <v>27240100025676</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="R152" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S152" s="3">
         <v>836709587264</v>
       </c>
       <c r="T152" s="3" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="U152" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V152" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W152" s="16">
         <v>7860964800</v>
       </c>
       <c r="X152" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="153" spans="1:24" customHeight="1" ht="20">
       <c r="A153" s="14" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B153" s="17">
         <v>192</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="F153" s="17">
         <v>9628484273</v>
       </c>
       <c r="G153" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I153" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J153" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K153" s="20" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="L153" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M153" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N153" s="17">
         <v>229001</v>
       </c>
       <c r="O153" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P153" s="4">
         <v>50100500604631</v>
       </c>
       <c r="Q153" s="4" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="R153" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S153" s="4">
         <v>477520953991</v>
       </c>
       <c r="T153" s="4" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="U153" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V153" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W153" s="17">
         <v>9919030828</v>
       </c>
       <c r="X153" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="154" spans="1:24" customHeight="1" ht="20">
       <c r="A154" s="13" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B154" s="16">
         <v>193</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="F154" s="16">
         <v>9149097351</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>777</v>
       </c>
       <c r="J154" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K154" s="19" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M154" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N154" s="16">
         <v>229001</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="P154" s="3">
         <v>50100389359152</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="R154" s="16" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="S154" s="3">
         <v>227660801460</v>
       </c>
       <c r="T154" s="3" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="U154" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V154" s="3" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="W154" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X154" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="155" spans="1:24" customHeight="1" ht="20">
       <c r="A155" s="14" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B155" s="17">
         <v>194</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="F155" s="17">
         <v>9416033137</v>
       </c>
-      <c r="G155" s="5" t="s">
-        <v>28</v>
+      <c r="G155" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I155" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J155" s="20" t="s">
         <v>731</v>
       </c>
       <c r="K155" s="20" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="L155" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M155" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N155" s="17">
         <v>229001</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="P155" s="4">
         <v>7810941083</v>
       </c>
       <c r="Q155" s="4" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="R155" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S155" s="4">
         <v>947666475696</v>
       </c>
       <c r="T155" s="4" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="U155" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V155" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W155" s="17">
         <v>9996010534</v>
       </c>
       <c r="X155" s="11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:24" customHeight="1" ht="20">
       <c r="A156" s="13" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="B156" s="16">
         <v>195</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F156" s="16">
         <v>7007716643</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J156" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K156" s="19" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M156" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N156" s="16">
         <v>229001</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="P156" s="3">
         <v>7722627180</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="R156" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S156" s="3">
         <v>691729381974</v>
       </c>
       <c r="T156" s="3" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="U156" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V156" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W156" s="16">
         <v>8869921646</v>
       </c>
       <c r="X156" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="157" spans="1:24" customHeight="1" ht="20">
       <c r="A157" s="14" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="B157" s="17">
         <v>196</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="F157" s="17">
         <v>9129515029</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I157" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J157" s="20" t="s">
         <v>717</v>
       </c>
       <c r="K157" s="20" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="L157" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M157" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N157" s="17">
         <v>229001</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="P157" s="4">
         <v>59164359704</v>
       </c>
       <c r="Q157" s="4" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="R157" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S157" s="4">
         <v>393421482543</v>
       </c>
       <c r="T157" s="4" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="U157" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V157" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W157" s="17">
         <v>8840987879</v>
       </c>
       <c r="X157" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="158" spans="1:24" customHeight="1" ht="20">
       <c r="A158" s="13" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B158" s="16">
         <v>197</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="F158" s="16">
         <v>8279846315</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J158" s="19" t="s">
         <v>659</v>
       </c>
       <c r="K158" s="19" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M158" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N158" s="16">
         <v>229001</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P158" s="3">
         <v>110070795775</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="R158" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S158" s="3">
         <v>231193793870</v>
       </c>
       <c r="T158" s="3" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="U158" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V158" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W158" s="16">
         <v>9871029435</v>
       </c>
       <c r="X158" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="159" spans="1:24" customHeight="1" ht="20">
       <c r="A159" s="14" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B159" s="17">
         <v>198</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="F159" s="17">
         <v>8808123765</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I159" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J159" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K159" s="20" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="L159" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M159" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N159" s="17">
         <v>229001</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P159" s="4" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="Q159" s="4" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="R159" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S159" s="4">
         <v>865718091794</v>
       </c>
       <c r="T159" s="4" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="U159" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V159" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W159" s="17">
         <v>8795835202</v>
       </c>
       <c r="X159" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="160" spans="1:24" customHeight="1" ht="20">
       <c r="A160" s="13" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="B160" s="16">
         <v>199</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="F160" s="16">
         <v>9696627665</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J160" s="19" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K160" s="19" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="M160" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N160" s="16">
         <v>221502</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="P160" s="3">
         <v>662302120002563</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="R160" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S160" s="3">
         <v>403552456662</v>
       </c>
       <c r="T160" s="3" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="U160" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V160" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W160" s="16">
         <v>8853294787</v>
       </c>
       <c r="X160" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="161" spans="1:24" customHeight="1" ht="20">
       <c r="A161" s="14" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="B161" s="17">
         <v>200</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="F161" s="17">
         <v>8948330959</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I161" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J161" s="20" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="K161" s="20" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="L161" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M161" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N161" s="17">
         <v>229001</v>
       </c>
       <c r="O161" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P161" s="4">
         <v>47580100000000.0</v>
       </c>
       <c r="Q161" s="4" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="R161" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S161" s="4">
         <v>646984000000.0</v>
       </c>
       <c r="T161" s="4" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="U161" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V161" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W161" s="17">
         <v>8173816308</v>
       </c>
       <c r="X161" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="162" spans="1:24" customHeight="1" ht="20">
       <c r="A162" s="13" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="B162" s="16">
         <v>201</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>627</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="F162" s="16">
         <v>9068765425</v>
       </c>
-      <c r="G162" s="5" t="s">
-        <v>28</v>
+      <c r="G162" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J162" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K162" s="19" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M162" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N162" s="16">
         <v>229001</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P162" s="3">
         <v>34442458397</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="R162" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S162" s="3">
         <v>972272594067</v>
       </c>
       <c r="T162" s="3" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="U162" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V162" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W162" s="16">
         <v>9305398916</v>
       </c>
       <c r="X162" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="163" spans="1:24" customHeight="1" ht="20">
       <c r="A163" s="14" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B163" s="17">
         <v>202</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>729</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="F163" s="17">
         <v>9621659155</v>
       </c>
       <c r="G163" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I163" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J163" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K163" s="20" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="L163" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M163" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N163" s="17">
         <v>229001</v>
       </c>
       <c r="O163" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P163" s="4">
         <v>50100708415459</v>
       </c>
       <c r="Q163" s="4" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="R163" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S163" s="4">
         <v>629707884777</v>
       </c>
       <c r="T163" s="4" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="U163" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V163" s="4" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="W163" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X163" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="164" spans="1:24" customHeight="1" ht="20">
       <c r="A164" s="13" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B164" s="16">
         <v>203</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="F164" s="16">
         <v>7260928471</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J164" s="19" t="s">
         <v>666</v>
       </c>
       <c r="K164" s="19" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N164" s="16">
         <v>229001</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P164" s="3">
         <v>43989952875</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="R164" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S164" s="3">
         <v>929083308944</v>
       </c>
       <c r="T164" s="3" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="U164" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V164" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W164" s="16">
         <v>9939528128</v>
       </c>
       <c r="X164" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="165" spans="1:24" customHeight="1" ht="20">
       <c r="A165" s="14" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B165" s="17">
         <v>204</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="F165" s="17">
         <v>9793564055</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I165" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J165" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K165" s="20" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="L165" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M165" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N165" s="17">
         <v>229001</v>
       </c>
       <c r="O165" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P165" s="4">
         <v>37830100019383</v>
       </c>
       <c r="Q165" s="4" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="R165" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S165" s="4">
         <v>491300971676</v>
       </c>
       <c r="T165" s="4" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="U165" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V165" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W165" s="17">
         <v>8169229565</v>
       </c>
       <c r="X165" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="166" spans="1:24" customHeight="1" ht="20">
       <c r="A166" s="13" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B166" s="16">
         <v>205</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="F166" s="16">
         <v>9721845172</v>
       </c>
       <c r="G166" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J166" s="19" t="s">
         <v>666</v>
       </c>
       <c r="K166" s="19" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M166" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N166" s="16">
         <v>229001</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="P166" s="3">
         <v>635902120007183</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="R166" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S166" s="3">
         <v>331081533893</v>
       </c>
       <c r="T166" s="3" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="U166" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V166" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W166" s="16">
         <v>9506063723</v>
       </c>
       <c r="X166" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="167" spans="1:24" customHeight="1" ht="20">
       <c r="A167" s="14" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="B167" s="17">
         <v>206</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="F167" s="17">
         <v>6397141836</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I167" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J167" s="20" t="s">
         <v>731</v>
       </c>
       <c r="K167" s="20" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="L167" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M167" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N167" s="17">
         <v>229001</v>
       </c>
       <c r="O167" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P167" s="4">
         <v>39769469232</v>
       </c>
       <c r="Q167" s="4" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="R167" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S167" s="4">
         <v>507546164444</v>
       </c>
       <c r="T167" s="4" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="U167" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V167" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W167" s="17">
         <v>9639356793</v>
       </c>
       <c r="X167" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="168" spans="1:24" customHeight="1" ht="20">
       <c r="A168" s="13" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B168" s="16">
         <v>207</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="F168" s="16">
         <v>9452225767</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J168" s="19" t="s">
         <v>666</v>
       </c>
       <c r="K168" s="19" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M168" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N168" s="16">
         <v>229001</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P168" s="3">
         <v>31285511827</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="R168" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S168" s="3">
         <v>630936931031</v>
       </c>
       <c r="T168" s="3" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="U168" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V168" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W168" s="16">
         <v>8429476902</v>
       </c>
       <c r="X168" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="169" spans="1:24" customHeight="1" ht="20">
       <c r="A169" s="14" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B169" s="17">
         <v>208</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="F169" s="17">
         <v>7054527500</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I169" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J169" s="20" t="s">
         <v>666</v>
       </c>
       <c r="K169" s="20" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="L169" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M169" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N169" s="17">
         <v>229001</v>
       </c>
       <c r="O169" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P169" s="4">
         <v>41791518367</v>
       </c>
       <c r="Q169" s="4" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="R169" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S169" s="4">
         <v>224515657414</v>
       </c>
       <c r="T169" s="4" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="U169" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V169" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W169" s="17">
         <v>8009161417</v>
       </c>
       <c r="X169" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="170" spans="1:24" customHeight="1" ht="20">
       <c r="A170" s="13" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B170" s="16">
         <v>209</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="F170" s="16">
         <v>8318255636</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J170" s="19" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K170" s="19" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M170" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N170" s="16">
         <v>229001</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P170" s="3">
         <v>42735553877</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="R170" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S170" s="3">
         <v>947090410982</v>
       </c>
       <c r="T170" s="3" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="U170" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V170" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W170" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X170" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="171" spans="1:24" customHeight="1" ht="20">
       <c r="A171" s="14" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B171" s="17">
         <v>210</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>822</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F171" s="17">
         <v>9336395303</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I171" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J171" s="20" t="s">
         <v>666</v>
       </c>
       <c r="K171" s="20" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="L171" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M171" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N171" s="17">
         <v>229001</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="P171" s="4">
         <v>1198104000102957</v>
       </c>
       <c r="Q171" s="4" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="R171" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S171" s="4">
         <v>514561085819</v>
       </c>
       <c r="T171" s="4" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="U171" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V171" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W171" s="17">
         <v>8418099901</v>
       </c>
       <c r="X171" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="172" spans="1:24" customHeight="1" ht="20">
       <c r="A172" s="13" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B172" s="16">
         <v>211</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="F172" s="16">
         <v>9198045867</v>
       </c>
       <c r="G172" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J172" s="19" t="s">
         <v>724</v>
       </c>
       <c r="K172" s="19" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M172" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N172" s="16">
         <v>229001</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="P172" s="3">
         <v>353001502604</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="R172" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S172" s="3">
         <v>850589638150</v>
       </c>
       <c r="T172" s="3" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="U172" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V172" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W172" s="16">
         <v>7475031641</v>
       </c>
       <c r="X172" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="173" spans="1:24" customHeight="1" ht="20">
       <c r="A173" s="14" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B173" s="17">
         <v>212</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="F173" s="17">
         <v>9648556075</v>
       </c>
-      <c r="G173" s="5" t="s">
-        <v>28</v>
+      <c r="G173" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I173" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J173" s="20" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="K173" s="20" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="L173" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M173" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N173" s="17">
         <v>229001</v>
       </c>
       <c r="O173" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P173" s="4">
         <v>86240100036346</v>
       </c>
       <c r="Q173" s="4" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="R173" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S173" s="4">
         <v>473405650378</v>
       </c>
       <c r="T173" s="4" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="U173" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V173" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W173" s="17">
         <v>9919880919</v>
       </c>
       <c r="X173" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="174" spans="1:24" customHeight="1" ht="20">
       <c r="A174" s="13" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B174" s="16">
         <v>213</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="F174" s="16">
         <v>9839125345</v>
       </c>
-      <c r="G174" s="5" t="s">
-        <v>28</v>
+      <c r="G174" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J174" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K174" s="19" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M174" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N174" s="16">
         <v>229001</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="P174" s="3">
         <v>2408110120050662</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="R174" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S174" s="3">
         <v>464060025362</v>
       </c>
       <c r="T174" s="3" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="U174" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V174" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W174" s="16">
         <v>8318251924</v>
       </c>
       <c r="X174" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="175" spans="1:24" customHeight="1" ht="20">
       <c r="A175" s="14" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B175" s="17">
         <v>214</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="F175" s="17">
         <v>9675311784</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I175" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J175" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K175" s="20" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="L175" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M175" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N175" s="17">
         <v>229001</v>
       </c>
       <c r="O175" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P175" s="4">
         <v>43685654749</v>
       </c>
       <c r="Q175" s="4" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="R175" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S175" s="4">
         <v>821429160613</v>
       </c>
       <c r="T175" s="4" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="U175" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V175" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W175" s="17">
         <v>9761425441</v>
       </c>
       <c r="X175" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="176" spans="1:24" customHeight="1" ht="20">
       <c r="A176" s="13" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B176" s="16">
         <v>215</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="F176" s="16">
         <v>8299531016</v>
       </c>
       <c r="G176" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I176" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J176" s="19" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K176" s="19" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M176" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N176" s="16">
         <v>229001</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="P176" s="3">
         <v>3385168408</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="R176" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S176" s="3">
         <v>661043112072</v>
       </c>
       <c r="T176" s="3" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="U176" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V176" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W176" s="16">
         <v>9984364922</v>
       </c>
       <c r="X176" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="177" spans="1:24" customHeight="1" ht="20">
       <c r="A177" s="14" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B177" s="17">
         <v>216</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="F177" s="17">
         <v>9140915923</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I177" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J177" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K177" s="20" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="L177" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M177" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N177" s="17">
         <v>229001</v>
       </c>
       <c r="O177" s="4" t="s">
         <v>806</v>
       </c>
       <c r="P177" s="4" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="Q177" s="4" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="R177" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S177" s="4">
         <v>451791277987</v>
       </c>
       <c r="T177" s="4" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="U177" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V177" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W177" s="17">
         <v>6392938791</v>
       </c>
       <c r="X177" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="178" spans="1:24" customHeight="1" ht="20">
       <c r="A178" s="13" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B178" s="16">
         <v>217</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="F178" s="16">
         <v>7460808787</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J178" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K178" s="19" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M178" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N178" s="16">
         <v>229001</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P178" s="3">
         <v>39995426947</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="R178" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S178" s="3">
         <v>821273428659</v>
       </c>
       <c r="T178" s="3" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="U178" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V178" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W178" s="16">
         <v>7523813422</v>
       </c>
       <c r="X178" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="179" spans="1:24" customHeight="1" ht="20">
       <c r="A179" s="14" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B179" s="17">
         <v>218</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="F179" s="17">
         <v>7651832480</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I179" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J179" s="20" t="s">
         <v>724</v>
       </c>
       <c r="K179" s="20" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="L179" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M179" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N179" s="17">
         <v>229001</v>
       </c>
       <c r="O179" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P179" s="4" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="Q179" s="4" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="R179" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S179" s="4" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="T179" s="4">
         <v>529473052285</v>
       </c>
       <c r="U179" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V179" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W179" s="17">
         <v>7408846284</v>
       </c>
       <c r="X179" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:24" customHeight="1" ht="20">
       <c r="A180" s="13" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B180" s="16">
         <v>219</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>313</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="F180" s="16">
         <v>8175851375</v>
       </c>
       <c r="G180" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J180" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K180" s="19" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M180" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N180" s="16">
         <v>229001</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="P180" s="3">
         <v>10109501852</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="R180" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S180" s="3">
         <v>849127850229</v>
       </c>
       <c r="T180" s="3" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="U180" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V180" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W180" s="16">
         <v>8127251219</v>
       </c>
       <c r="X180" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="181" spans="1:24" customHeight="1" ht="20">
       <c r="A181" s="14" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="B181" s="17">
         <v>220</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="F181" s="17">
         <v>8601604849</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I181" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J181" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K181" s="20" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="L181" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M181" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N181" s="17">
         <v>229001</v>
       </c>
       <c r="O181" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P181" s="4">
         <v>40928100003471</v>
       </c>
       <c r="Q181" s="4" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="R181" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S181" s="4">
         <v>373935713506</v>
       </c>
       <c r="T181" s="4" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="U181" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V181" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W181" s="17">
         <v>8756402041</v>
       </c>
       <c r="X181" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="182" spans="1:24" customHeight="1" ht="20">
       <c r="A182" s="13" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B182" s="16">
         <v>221</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="F182" s="16">
         <v>9161730668</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J182" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K182" s="19" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M182" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N182" s="16">
         <v>229001</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P182" s="3">
         <v>32270100013653</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="R182" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S182" s="3">
         <v>597911095900</v>
       </c>
       <c r="T182" s="3" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="U182" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V182" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W182" s="16">
         <v>8299844804</v>
       </c>
       <c r="X182" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="183" spans="1:24" customHeight="1" ht="20">
       <c r="A183" s="14" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="B183" s="17">
         <v>222</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="F183" s="17">
         <v>8604660766</v>
       </c>
-      <c r="G183" s="5" t="s">
-        <v>28</v>
+      <c r="G183" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I183" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J183" s="20" t="s">
         <v>356</v>
       </c>
       <c r="K183" s="20" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="L183" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M183" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N183" s="17">
         <v>229001</v>
       </c>
       <c r="O183" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="P183" s="4">
         <v>50680100000000.0</v>
       </c>
       <c r="Q183" s="4" t="s">
         <v>751</v>
       </c>
       <c r="R183" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S183" s="4">
         <v>988057316015</v>
       </c>
       <c r="T183" s="4" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="U183" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V183" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W183" s="17">
         <v>9559551077</v>
       </c>
       <c r="X183" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="184" spans="1:24" customHeight="1" ht="20">
       <c r="A184" s="13" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B184" s="16">
         <v>223</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="F184" s="16">
         <v>8052359926</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J184" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K184" s="19" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M184" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N184" s="16">
         <v>229001</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P184" s="3">
         <v>5757100000000.0</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="R184" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S184" s="3">
         <v>274276757470</v>
       </c>
       <c r="T184" s="3" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="U184" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V184" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W184" s="16">
         <v>7379379731</v>
       </c>
       <c r="X184" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="185" spans="1:24" customHeight="1" ht="20">
       <c r="A185" s="14" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="B185" s="17">
         <v>224</v>
       </c>
       <c r="C185" s="4" t="s">
         <v>782</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="F185" s="17">
         <v>6307242825</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I185" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J185" s="20" t="s">
         <v>666</v>
       </c>
       <c r="K185" s="20" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="L185" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M185" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N185" s="17">
         <v>229001</v>
       </c>
       <c r="O185" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P185" s="4">
         <v>34456193422</v>
       </c>
       <c r="Q185" s="4" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="R185" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S185" s="4">
         <v>656643079463</v>
       </c>
       <c r="T185" s="4" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="U185" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V185" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W185" s="17">
         <v>7054826832</v>
       </c>
       <c r="X185" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="186" spans="1:24" customHeight="1" ht="20">
       <c r="A186" s="13" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B186" s="16">
         <v>225</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="F186" s="16">
         <v>8081049161</v>
       </c>
       <c r="G186" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J186" s="19" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K186" s="19" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M186" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N186" s="16">
         <v>229001</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P186" s="3">
         <v>31908899370</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="R186" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S186" s="3">
         <v>638414285677</v>
       </c>
       <c r="T186" s="3" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="U186" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V186" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W186" s="16">
         <v>8299217400</v>
       </c>
       <c r="X186" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="187" spans="1:24" customHeight="1" ht="20">
       <c r="A187" s="14" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B187" s="17">
         <v>226</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>92</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="F187" s="17">
         <v>8756487170</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I187" s="4" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J187" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K187" s="20" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="L187" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M187" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N187" s="17">
         <v>229001</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="P187" s="4">
         <v>3049100000000.0</v>
       </c>
       <c r="Q187" s="4" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="R187" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S187" s="4">
         <v>900789336534</v>
       </c>
       <c r="T187" s="4" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="U187" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V187" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W187" s="17">
         <v>7054275436</v>
       </c>
       <c r="X187" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="188" spans="1:24" customHeight="1" ht="20">
       <c r="A188" s="13" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B188" s="16">
         <v>227</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="F188" s="16">
         <v>9936816020</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I188" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J188" s="19" t="s">
         <v>356</v>
       </c>
       <c r="K188" s="19" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M188" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N188" s="16">
         <v>229001</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P188" s="3">
         <v>23198100002839</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="R188" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S188" s="3">
         <v>628502344207</v>
       </c>
       <c r="T188" s="3" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="U188" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V188" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W188" s="16">
         <v>8052366020</v>
       </c>
       <c r="X188" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="189" spans="1:24" customHeight="1" ht="20">
       <c r="A189" s="14" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B189" s="17">
         <v>228</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="F189" s="17">
         <v>8650313064</v>
       </c>
       <c r="G189" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I189" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J189" s="20" t="s">
         <v>659</v>
       </c>
       <c r="K189" s="20" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="L189" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M189" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N189" s="17">
         <v>229001</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="P189" s="4">
         <v>50100400000000.0</v>
       </c>
       <c r="Q189" s="4" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="R189" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S189" s="4">
         <v>902186508378</v>
       </c>
       <c r="T189" s="4" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="U189" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V189" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W189" s="17">
         <v>8650313064</v>
       </c>
       <c r="X189" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="190" spans="1:24" customHeight="1" ht="20">
       <c r="A190" s="13" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B190" s="16">
         <v>229</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="F190" s="16">
         <v>9696903596</v>
       </c>
       <c r="G190" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J190" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K190" s="19" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M190" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N190" s="16">
         <v>229001</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="P190" s="3">
         <v>7.62318E+14</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="R190" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S190" s="3">
         <v>227024319730</v>
       </c>
       <c r="T190" s="3" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="U190" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V190" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W190" s="16">
         <v>9696903596</v>
       </c>
       <c r="X190" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="191" spans="1:24" customHeight="1" ht="20">
       <c r="A191" s="14" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B191" s="17">
         <v>230</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="F191" s="17">
         <v>9839016166</v>
       </c>
-      <c r="G191" s="5" t="s">
-        <v>28</v>
+      <c r="G191" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I191" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J191" s="20" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="K191" s="20" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="L191" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M191" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N191" s="17">
         <v>229001</v>
       </c>
       <c r="O191" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P191" s="4">
         <v>23080100015038</v>
       </c>
       <c r="Q191" s="4" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="R191" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S191" s="4">
         <v>568877700955</v>
       </c>
       <c r="T191" s="4" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="U191" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V191" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W191" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X191" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="192" spans="1:24" customHeight="1" ht="20">
       <c r="A192" s="13" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B192" s="16">
         <v>231</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="F192" s="16">
         <v>8960663788</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J192" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K192" s="19" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M192" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N192" s="16">
         <v>229001</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="P192" s="3">
         <v>5587892608</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="R192" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S192" s="3">
         <v>250160690386</v>
       </c>
       <c r="T192" s="3" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="U192" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V192" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W192" s="16">
         <v>9654853572</v>
       </c>
       <c r="X192" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="193" spans="1:24" customHeight="1" ht="20">
       <c r="A193" s="14" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B193" s="17">
         <v>232</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="D193" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="F193" s="17">
         <v>6386238050</v>
       </c>
       <c r="G193" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I193" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J193" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K193" s="20" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="L193" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M193" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N193" s="17">
         <v>229001</v>
       </c>
       <c r="O193" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P193" s="4">
         <v>23080100015038</v>
       </c>
       <c r="Q193" s="4" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="R193" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S193" s="4">
         <v>872845362875</v>
       </c>
       <c r="T193" s="4" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="U193" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V193" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W193" s="17">
         <v>8737048156</v>
       </c>
       <c r="X193" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="194" spans="1:24" customHeight="1" ht="20">
       <c r="A194" s="13" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B194" s="16">
         <v>233</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="F194" s="16">
         <v>7379232528</v>
       </c>
       <c r="G194" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J194" s="19" t="s">
         <v>666</v>
       </c>
       <c r="K194" s="19" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M194" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N194" s="16">
         <v>229001</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="R194" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S194" s="3">
         <v>479758488526</v>
       </c>
       <c r="T194" s="3" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="U194" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V194" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W194" s="16">
         <v>8535092047</v>
       </c>
       <c r="X194" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="195" spans="1:24" customHeight="1" ht="20">
       <c r="A195" s="14" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B195" s="17">
         <v>234</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D195" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="F195" s="17">
         <v>8840652073</v>
       </c>
       <c r="G195" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I195" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J195" s="20" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K195" s="20" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="L195" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M195" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N195" s="17">
         <v>229001</v>
       </c>
       <c r="O195" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P195" s="4">
         <v>34589098887</v>
       </c>
       <c r="Q195" s="4" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="R195" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S195" s="4">
         <v>276623518682</v>
       </c>
       <c r="T195" s="4" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="U195" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V195" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W195" s="17">
         <v>9634355053</v>
       </c>
       <c r="X195" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="196" spans="1:24" customHeight="1" ht="20">
       <c r="A196" s="13" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B196" s="16">
         <v>235</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="F196" s="16">
         <v>7905041284</v>
       </c>
       <c r="G196" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J196" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K196" s="19" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M196" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N196" s="16">
         <v>229001</v>
       </c>
       <c r="O196" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P196" s="3">
         <v>44852636313</v>
       </c>
       <c r="Q196" s="3" t="s">
         <v>65</v>
       </c>
       <c r="R196" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S196" s="3">
         <v>329526791663</v>
       </c>
       <c r="T196" s="3" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="U196" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V196" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W196" s="16">
         <v>8102244027</v>
       </c>
       <c r="X196" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="197" spans="1:24" customHeight="1" ht="20">
       <c r="A197" s="14" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B197" s="17">
         <v>236</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E197" s="4" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="F197" s="17">
         <v>7348639224</v>
       </c>
-      <c r="G197" s="5" t="s">
-        <v>28</v>
+      <c r="G197" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I197" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J197" s="20" t="s">
         <v>659</v>
       </c>
       <c r="K197" s="20" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="L197" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M197" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N197" s="17">
         <v>229001</v>
       </c>
       <c r="O197" s="4" t="s">
         <v>426</v>
       </c>
       <c r="P197" s="4">
         <v>8248000100061110</v>
       </c>
       <c r="Q197" s="4" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="R197" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S197" s="4">
         <v>838439323166</v>
       </c>
       <c r="T197" s="4" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="U197" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V197" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W197" s="17">
         <v>9170698613</v>
       </c>
       <c r="X197" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="198" spans="1:24" customHeight="1" ht="20">
       <c r="A198" s="13" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B198" s="16">
         <v>237</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>457</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="F198" s="16">
         <v>7860924745</v>
       </c>
       <c r="G198" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J198" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K198" s="19" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M198" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N198" s="16">
         <v>229001</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="P198" s="3">
         <v>719502010007394</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="R198" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S198" s="3">
         <v>514858378860</v>
       </c>
       <c r="T198" s="3" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="U198" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V198" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W198" s="16">
         <v>7007709731</v>
       </c>
       <c r="X198" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="199" spans="1:24" customHeight="1" ht="20">
       <c r="A199" s="14" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B199" s="17">
         <v>238</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E199" s="4" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="F199" s="17">
         <v>6375279199</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I199" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J199" s="20" t="s">
         <v>116</v>
       </c>
       <c r="K199" s="20" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="L199" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M199" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N199" s="17">
         <v>229001</v>
       </c>
       <c r="O199" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P199" s="4">
         <v>50100188115682</v>
       </c>
       <c r="Q199" s="4" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="R199" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S199" s="4">
         <v>619044856686</v>
       </c>
       <c r="T199" s="4" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="U199" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V199" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W199" s="17">
         <v>8840010868</v>
       </c>
       <c r="X199" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="200" spans="1:24" customHeight="1" ht="20">
       <c r="A200" s="13" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B200" s="16">
         <v>239</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="F200" s="16">
         <v>7007280798</v>
       </c>
       <c r="G200" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I200" s="3" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J200" s="19" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K200" s="19" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M200" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N200" s="16">
         <v>229001</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P200" s="3">
         <v>40728536093</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="R200" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S200" s="3">
         <v>241441007177</v>
       </c>
       <c r="T200" s="3" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="U200" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V200" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W200" s="16">
         <v>9151853413</v>
       </c>
       <c r="X200" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="201" spans="1:24" customHeight="1" ht="20">
       <c r="A201" s="14" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B201" s="17">
         <v>240</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>313</v>
       </c>
       <c r="E201" s="4" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="F201" s="17">
         <v>8318647176</v>
       </c>
       <c r="G201" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I201" s="4" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="J201" s="20" t="s">
         <v>724</v>
       </c>
       <c r="K201" s="20" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="L201" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M201" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N201" s="17">
         <v>229001</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="P201" s="4">
         <v>29650110071960</v>
       </c>
       <c r="Q201" s="4" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="R201" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S201" s="4">
         <v>398790744765</v>
       </c>
       <c r="T201" s="4" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="U201" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V201" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W201" s="17">
         <v>9936792636</v>
       </c>
       <c r="X201" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="202" spans="1:24" customHeight="1" ht="20">
       <c r="A202" s="13" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B202" s="16">
         <v>242</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>798</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="F202" s="16">
         <v>9540634494</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I202" s="3" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="J202" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K202" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M202" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N202" s="16">
         <v>229001</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="Q202" s="3" t="s">
         <v>65</v>
       </c>
       <c r="R202" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S202" s="3">
         <v>979408634507</v>
       </c>
       <c r="T202" s="3" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="U202" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V202" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W202" s="16" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="X202" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="203" spans="1:24" customHeight="1" ht="20">
       <c r="A203" s="14" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B203" s="17">
         <v>243</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="F203" s="17">
         <v>9934039107</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I203" s="4" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="J203" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K203" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L203" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M203" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N203" s="17">
         <v>229001</v>
       </c>
       <c r="O203" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P203" s="4" t="s">
         <v>68</v>
       </c>
       <c r="Q203" s="4" t="s">
         <v>68</v>
       </c>
       <c r="R203" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S203" s="4" t="s">
         <v>68</v>
       </c>
       <c r="T203" s="4" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="U203" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V203" s="4" t="s">
         <v>68</v>
       </c>
       <c r="W203" s="17" t="s">
         <v>68</v>
       </c>
       <c r="X203" s="11" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="204" spans="1:24" customHeight="1" ht="20">
       <c r="A204" s="13" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B204" s="16">
         <v>246</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="F204" s="16">
         <v>8081544076</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="J204" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K204" s="19" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M204" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N204" s="16">
         <v>229001</v>
       </c>
       <c r="O204" s="3" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="P204" s="3">
         <v>20372962246</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="R204" s="16" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="S204" s="3">
         <v>645365693746</v>
       </c>
       <c r="T204" s="3" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="U204" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V204" s="3" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="W204" s="16">
         <v>7392812615</v>
       </c>
       <c r="X204" s="10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:24" customHeight="1" ht="20">
       <c r="A205" s="14" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B205" s="17">
         <v>247</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="E205" s="4" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="F205" s="17">
         <v>9219782932</v>
       </c>
-      <c r="G205" s="5" t="s">
-        <v>28</v>
+      <c r="G205" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I205" s="4" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="J205" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K205" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L205" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M205" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N205" s="17">
         <v>229001</v>
       </c>
       <c r="O205" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P205" s="4" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="Q205" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R205" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S205" s="4">
         <v>540327742385</v>
       </c>
       <c r="T205" s="4" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="U205" s="4" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="V205" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W205" s="17" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="X205" s="11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:24" customHeight="1" ht="20">
       <c r="A206" s="13" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B206" s="16">
         <v>248</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>1085</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="F206" s="16">
         <v>9044873908</v>
       </c>
-      <c r="G206" s="6" t="s">
-        <v>166</v>
+      <c r="G206" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>1536</v>
+        <v>824</v>
       </c>
       <c r="J206" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K206" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M206" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N206" s="16">
         <v>229001</v>
       </c>
       <c r="O206" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P206" s="3">
         <v>47580100000000.0</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="R206" s="16" t="s">
         <v>64</v>
       </c>
       <c r="S206" s="3">
         <v>995418542813</v>
       </c>
       <c r="T206" s="3" t="s">
         <v>215</v>
       </c>
       <c r="U206" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V206" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W206" s="16">
         <v>8009714967</v>
       </c>
       <c r="X206" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="207" spans="1:24" customHeight="1" ht="20">
       <c r="A207" s="14" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B207" s="17">
         <v>250</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="F207" s="17">
         <v>9335084663</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I207" s="4" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="J207" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K207" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L207" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M207" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N207" s="17">
         <v>229001</v>
       </c>
       <c r="O207" s="4" t="s">
         <v>434</v>
       </c>
       <c r="P207" s="4">
         <v>5.70502E+14</v>
       </c>
       <c r="Q207" s="4" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="R207" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S207" s="4">
         <v>872091573835</v>
       </c>
       <c r="T207" s="4" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="U207" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V207" s="4">
         <v>9151602356</v>
       </c>
       <c r="W207" s="17" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="X207" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="208" spans="1:24" customHeight="1" ht="20">
       <c r="A208" s="13" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B208" s="16">
         <v>251</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="F208" s="16" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="J208" s="19" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="K208" s="19" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="L208" s="3" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="M208" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N208" s="16">
         <v>224208</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P208" s="3">
         <v>33288056653</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="R208" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S208" s="3">
         <v>818271000000.0</v>
       </c>
       <c r="T208" s="3" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="U208" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V208" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W208" s="16">
         <v>8808034045</v>
       </c>
       <c r="X208" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="209" spans="1:24" customHeight="1" ht="20">
       <c r="A209" s="14" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="B209" s="17">
         <v>252</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="F209" s="17">
         <v>6306047734</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I209" s="4" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="J209" s="20" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="K209" s="20" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="L209" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M209" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N209" s="17">
         <v>228119</v>
       </c>
       <c r="O209" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P209" s="4">
         <v>20428963740</v>
       </c>
       <c r="Q209" s="4" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="R209" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S209" s="4">
         <v>979197000000.0</v>
       </c>
       <c r="T209" s="4" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="U209" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V209" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W209" s="17">
         <v>6306047734</v>
       </c>
       <c r="X209" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="210" spans="1:24" customHeight="1" ht="20">
       <c r="A210" s="13" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B210" s="16">
         <v>253</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>1092</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>386</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="F210" s="16">
         <v>9555072383</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I210" s="3" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="J210" s="19" t="s">
         <v>517</v>
       </c>
       <c r="K210" s="19" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="M210" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N210" s="16">
         <v>224225</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>204</v>
       </c>
       <c r="P210" s="3">
         <v>50100500000000.0</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="R210" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S210" s="3">
         <v>781493000000.0</v>
       </c>
       <c r="T210" s="3" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="U210" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V210" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W210" s="16">
         <v>9555072383</v>
       </c>
       <c r="X210" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="211" spans="1:24" customHeight="1" ht="20">
       <c r="A211" s="14" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="B211" s="17">
         <v>254</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E211" s="4" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="F211" s="17">
         <v>9628960270</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I211" s="4" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J211" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K211" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L211" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M211" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N211" s="17">
         <v>229001</v>
       </c>
       <c r="O211" s="4" t="s">
         <v>444</v>
       </c>
       <c r="P211" s="4">
         <v>37350100000000.0</v>
       </c>
       <c r="Q211" s="4" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="R211" s="17" t="s">
         <v>66</v>
       </c>
       <c r="S211" s="4">
         <v>226548000000.0</v>
       </c>
       <c r="T211" s="4" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="U211" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V211" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W211" s="17" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="X211" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="212" spans="1:24" customHeight="1" ht="20">
       <c r="A212" s="13" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B212" s="16">
         <v>255</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="F212" s="16">
         <v>9125058924</v>
       </c>
       <c r="G212" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I212" s="3" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="J212" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K212" s="19" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>407</v>
       </c>
       <c r="M212" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N212" s="16">
         <v>227809</v>
       </c>
       <c r="O212" s="3" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="P212" s="3">
         <v>51550100000000.0</v>
       </c>
       <c r="Q212" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R212" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S212" s="3">
         <v>494026000000.0</v>
       </c>
       <c r="T212" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U212" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V212" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W212" s="16">
         <v>9648866914</v>
       </c>
       <c r="X212" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="213" spans="1:24" customHeight="1" ht="20">
       <c r="A213" s="14" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B213" s="17">
         <v>256</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>651</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>191</v>
       </c>
       <c r="E213" s="4" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="F213" s="17">
         <v>9792283478</v>
       </c>
       <c r="G213" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H213" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I213" s="4" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="J213" s="20" t="s">
         <v>424</v>
       </c>
       <c r="K213" s="20" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="L213" s="4" t="s">
         <v>407</v>
       </c>
       <c r="M213" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N213" s="17">
         <v>227809</v>
       </c>
       <c r="O213" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P213" s="4" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="Q213" s="4" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="R213" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S213" s="4">
         <v>611470000000.0</v>
       </c>
       <c r="T213" s="4" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="U213" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V213" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W213" s="17">
         <v>7007335014</v>
       </c>
       <c r="X213" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="214" spans="1:24" customHeight="1" ht="20">
       <c r="A214" s="13" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B214" s="16">
         <v>257</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="F214" s="16">
         <v>9936436683</v>
       </c>
       <c r="G214" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I214" s="3" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="J214" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K214" s="19" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M214" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N214" s="16">
         <v>228151</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P214" s="3">
         <v>33336674894</v>
       </c>
       <c r="Q214" s="3" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="R214" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S214" s="3">
         <v>962158000000.0</v>
       </c>
       <c r="T214" s="3" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="U214" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V214" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W214" s="16" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="X214" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="215" spans="1:24" customHeight="1" ht="20">
       <c r="A215" s="14" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B215" s="17">
         <v>258</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>313</v>
       </c>
       <c r="E215" s="4" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="F215" s="17">
         <v>7380763733</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I215" s="4" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="J215" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K215" s="20" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="L215" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M215" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N215" s="17">
         <v>228142</v>
       </c>
       <c r="O215" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P215" s="4">
         <v>44148100000000.0</v>
       </c>
       <c r="Q215" s="4" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="R215" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S215" s="4">
         <v>297785000000.0</v>
       </c>
       <c r="T215" s="4" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="U215" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V215" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W215" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X215" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="216" spans="1:24" customHeight="1" ht="20">
       <c r="A216" s="13" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B216" s="16">
         <v>259</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>611</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="F216" s="16">
         <v>6392493887</v>
       </c>
-      <c r="G216" s="5" t="s">
-        <v>28</v>
+      <c r="G216" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I216" s="3" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="J216" s="19" t="s">
         <v>116</v>
       </c>
       <c r="K216" s="19" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>407</v>
       </c>
       <c r="M216" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N216" s="16">
         <v>227809</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P216" s="3">
         <v>23858100002865</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="R216" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S216" s="3" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="T216" s="3" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="U216" s="3" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="V216" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W216" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X216" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="217" spans="1:24" customHeight="1" ht="20">
       <c r="A217" s="14" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B217" s="17">
         <v>260</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>741</v>
       </c>
       <c r="D217" s="4" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E217" s="4" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="F217" s="17">
         <v>9305347120</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I217" s="4" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="J217" s="20" t="s">
         <v>116</v>
       </c>
       <c r="K217" s="20" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="L217" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M217" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N217" s="17">
         <v>228133</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="P217" s="4">
         <v>501051151213</v>
       </c>
       <c r="Q217" s="4" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="R217" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S217" s="4">
         <v>980985440674</v>
       </c>
       <c r="T217" s="4" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="U217" s="4" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="V217" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W217" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X217" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="218" spans="1:24" customHeight="1" ht="20">
       <c r="A218" s="13" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B218" s="16">
         <v>261</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="F218" s="16">
         <v>7268910302</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H218" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I218" s="3" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="J218" s="19" t="s">
         <v>573</v>
       </c>
       <c r="K218" s="19" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>116</v>
       </c>
       <c r="M218" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N218" s="16">
         <v>222302</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P218" s="3">
         <v>23858100003188</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="R218" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S218" s="3">
         <v>705425610522</v>
       </c>
       <c r="T218" s="3" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="U218" s="3" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="V218" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W218" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X218" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="219" spans="1:24" customHeight="1" ht="20">
       <c r="A219" s="14" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="B219" s="17">
         <v>262</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>803</v>
       </c>
       <c r="E219" s="4" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="F219" s="17">
         <v>9569791331</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H219" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I219" s="4" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="J219" s="20" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="K219" s="20" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="L219" s="4" t="s">
         <v>407</v>
       </c>
       <c r="M219" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N219" s="17">
         <v>227801</v>
       </c>
       <c r="O219" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P219" s="4">
         <v>44802842778</v>
       </c>
       <c r="Q219" s="4" t="s">
         <v>196</v>
       </c>
       <c r="R219" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S219" s="4">
         <v>931850000000.0</v>
       </c>
       <c r="T219" s="4" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="U219" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V219" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W219" s="17">
         <v>9984841308</v>
       </c>
       <c r="X219" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="220" spans="1:24" customHeight="1" ht="20">
       <c r="A220" s="13" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="B220" s="16">
         <v>263</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="F220" s="16">
         <v>9451234099</v>
       </c>
-      <c r="G220" s="5" t="s">
-        <v>28</v>
+      <c r="G220" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H220" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I220" s="3" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="J220" s="19" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="K220" s="19" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M220" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N220" s="16">
         <v>222302</v>
       </c>
       <c r="O220" s="3" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="P220" s="3">
         <v>58570100004272</v>
       </c>
       <c r="Q220" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R220" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S220" s="3" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="T220" s="3" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="U220" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V220" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W220" s="16">
         <v>9454904152</v>
       </c>
       <c r="X220" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="221" spans="1:24" customHeight="1" ht="20">
       <c r="A221" s="14" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="B221" s="17">
         <v>264</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>497</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="F221" s="17">
         <v>8858171451</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H221" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I221" s="4" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="J221" s="20" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="K221" s="20" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="L221" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M221" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N221" s="17">
         <v>222302</v>
       </c>
       <c r="O221" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P221" s="4">
         <v>32783557020</v>
       </c>
       <c r="Q221" s="4" t="s">
         <v>771</v>
       </c>
       <c r="R221" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S221" s="4">
         <v>524562000000.0</v>
       </c>
       <c r="T221" s="4" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="U221" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V221" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W221" s="17">
         <v>9453023986</v>
       </c>
       <c r="X221" s="11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="222" spans="1:24" customHeight="1" ht="20">
       <c r="A222" s="13" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="B222" s="16">
         <v>265</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="F222" s="16">
         <v>8917044727</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="J222" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K222" s="19" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="L222" s="3" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="M222" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N222" s="16">
         <v>230001</v>
       </c>
       <c r="O222" s="3" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="P222" s="3">
         <v>53460100020077</v>
       </c>
       <c r="Q222" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R222" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S222" s="3">
         <v>832240000000.0</v>
       </c>
       <c r="T222" s="3" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="U222" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V222" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W222" s="16">
         <v>9795385317</v>
       </c>
       <c r="X222" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="223" spans="1:24" customHeight="1" ht="20">
       <c r="A223" s="14" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="B223" s="17">
         <v>266</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="F223" s="17">
         <v>8858171451</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H223" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I223" s="4" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="J223" s="20" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="K223" s="20" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="L223" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M223" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N223" s="17">
         <v>227408</v>
       </c>
       <c r="O223" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P223" s="4">
         <v>40722066076</v>
       </c>
       <c r="Q223" s="4" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="R223" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S223" s="4">
         <v>330946000000.0</v>
       </c>
       <c r="T223" s="4" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="U223" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V223" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W223" s="17">
         <v>7379462937</v>
       </c>
       <c r="X223" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="224" spans="1:24" customHeight="1" ht="20">
       <c r="A224" s="13" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="B224" s="16">
         <v>267</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="F224" s="16">
         <v>7571821752</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I224" s="3" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="J224" s="19" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="K224" s="19" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="L224" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M224" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N224" s="16">
         <v>229121</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="P224" s="3">
         <v>7688357072</v>
       </c>
       <c r="Q224" s="3" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="R224" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S224" s="3">
         <v>807510000000.0</v>
       </c>
       <c r="T224" s="3" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="U224" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V224" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W224" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X224" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="225" spans="1:24" customHeight="1" ht="20">
       <c r="A225" s="14" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="B225" s="17">
         <v>268</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="F225" s="17">
         <v>7068583669</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H225" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I225" s="4" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="J225" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K225" s="20" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="L225" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M225" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N225" s="17">
         <v>224208</v>
       </c>
       <c r="O225" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P225" s="4">
         <v>45850100000000.0</v>
       </c>
       <c r="Q225" s="4" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="R225" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S225" s="4">
         <v>677616000000.0</v>
       </c>
       <c r="T225" s="4" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="U225" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V225" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W225" s="17">
         <v>7068583669</v>
       </c>
       <c r="X225" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="226" spans="1:24" customHeight="1" ht="20">
       <c r="A226" s="13" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="B226" s="16">
         <v>269</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="F226" s="16">
         <v>8808034045</v>
       </c>
-      <c r="G226" s="5" t="s">
-        <v>28</v>
+      <c r="G226" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H226" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I226" s="3" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="J226" s="19" t="s">
         <v>517</v>
       </c>
       <c r="K226" s="19" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="L226" s="3" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="M226" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N226" s="16">
         <v>224208</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P226" s="3">
         <v>42953549942</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="R226" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S226" s="3">
         <v>737321000000.0</v>
       </c>
       <c r="T226" s="3" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="U226" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V226" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W226" s="16">
         <v>8808034045</v>
       </c>
       <c r="X226" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="227" spans="1:24" customHeight="1" ht="20">
       <c r="A227" s="14" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="B227" s="17">
         <v>270</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="F227" s="17">
         <v>7310134413</v>
       </c>
       <c r="G227" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I227" s="4" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J227" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K227" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L227" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M227" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N227" s="17">
         <v>229001</v>
       </c>
       <c r="O227" s="4" t="s">
         <v>444</v>
       </c>
       <c r="P227" s="4" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="Q227" s="4" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="R227" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S227" s="4">
         <v>391165000000.0</v>
       </c>
       <c r="T227" s="4" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="U227" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V227" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W227" s="17">
         <v>9918114214</v>
       </c>
       <c r="X227" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="228" spans="1:24" customHeight="1" ht="20">
       <c r="A228" s="13" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="B228" s="16">
         <v>271</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="F228" s="16">
         <v>9721475706</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H228" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I228" s="3" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="J228" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K228" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L228" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M228" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N228" s="16">
         <v>229001</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>444</v>
       </c>
       <c r="P228" s="3">
         <v>10231000000000.0</v>
       </c>
       <c r="Q228" s="3" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="R228" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S228" s="3">
         <v>211208000000.0</v>
       </c>
       <c r="T228" s="3" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="U228" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V228" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W228" s="16">
         <v>8112553215</v>
       </c>
       <c r="X228" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="229" spans="1:24" customHeight="1" ht="20">
       <c r="A229" s="14" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B229" s="17">
         <v>272</v>
       </c>
       <c r="C229" s="4" t="s">
         <v>741</v>
       </c>
       <c r="D229" s="4" t="s">
         <v>164</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="F229" s="17">
         <v>9140728654</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I229" s="4" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="J229" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K229" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L229" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M229" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N229" s="17">
         <v>229001</v>
       </c>
       <c r="O229" s="4" t="s">
         <v>444</v>
       </c>
       <c r="P229" s="4">
         <v>77240100000000.0</v>
       </c>
       <c r="Q229" s="4" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="R229" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S229" s="4">
         <v>610285000000.0</v>
       </c>
       <c r="T229" s="4" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="U229" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V229" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W229" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X229" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:24" customHeight="1" ht="20">
       <c r="A230" s="13" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="B230" s="16">
         <v>273</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="F230" s="16">
         <v>9696875899</v>
       </c>
       <c r="G230" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I230" s="3" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J230" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K230" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M230" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N230" s="16">
         <v>229001</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="P230" s="3">
         <v>86158100000000.0</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="R230" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S230" s="3">
         <v>571227000000.0</v>
       </c>
       <c r="T230" s="3" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="U230" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V230" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W230" s="16">
         <v>9506252790</v>
       </c>
       <c r="X230" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="231" spans="1:24" customHeight="1" ht="20">
       <c r="A231" s="14" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="B231" s="17">
         <v>274</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="D231" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="F231" s="17">
         <v>8960700315</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H231" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I231" s="4" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="J231" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K231" s="20" t="s">
         <v>116</v>
       </c>
       <c r="L231" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M231" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N231" s="17">
         <v>229001</v>
       </c>
       <c r="O231" s="4" t="s">
         <v>547</v>
       </c>
       <c r="P231" s="4">
         <v>24810100000000.0</v>
       </c>
       <c r="Q231" s="4" t="s">
         <v>548</v>
       </c>
       <c r="R231" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S231" s="4">
         <v>814007000000.0</v>
       </c>
       <c r="T231" s="4" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="U231" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V231" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W231" s="17">
         <v>7007144026</v>
       </c>
       <c r="X231" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="232" spans="1:24" customHeight="1" ht="20">
       <c r="A232" s="13" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="B232" s="16">
         <v>275</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="F232" s="16">
         <v>7007804850</v>
       </c>
       <c r="G232" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H232" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I232" s="3" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="J232" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K232" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L232" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M232" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N232" s="16">
         <v>229001</v>
       </c>
       <c r="O232" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P232" s="3">
         <v>37350100000000.0</v>
       </c>
       <c r="Q232" s="3" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="R232" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S232" s="3">
         <v>618253000000.0</v>
       </c>
       <c r="T232" s="3" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="U232" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V232" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W232" s="16">
         <v>9336926449</v>
       </c>
       <c r="X232" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="233" spans="1:24" customHeight="1" ht="20">
       <c r="A233" s="14" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="B233" s="17">
         <v>276</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="F233" s="17">
         <v>9634820897</v>
       </c>
       <c r="G233" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I233" s="4" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="J233" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K233" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L233" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M233" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N233" s="17">
         <v>229001</v>
       </c>
       <c r="O233" s="4" t="s">
         <v>668</v>
       </c>
       <c r="P233" s="4">
         <v>50100621106517</v>
       </c>
       <c r="Q233" s="4" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="R233" s="17" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="S233" s="4">
         <v>209992003446</v>
       </c>
       <c r="T233" s="4" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="U233" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V233" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W233" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X233" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="234" spans="1:24" customHeight="1" ht="20">
       <c r="A234" s="13" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="B234" s="16">
         <v>277</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="F234" s="16">
         <v>9455176545</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H234" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I234" s="3" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="J234" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K234" s="19" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>116</v>
       </c>
       <c r="M234" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N234" s="16">
         <v>228155</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P234" s="3">
         <v>56470100003053</v>
       </c>
       <c r="Q234" s="3" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="R234" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S234" s="3">
         <v>948554000000.0</v>
       </c>
       <c r="T234" s="3" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="U234" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V234" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W234" s="16">
         <v>6387138131</v>
       </c>
       <c r="X234" s="10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="235" spans="1:24" customHeight="1" ht="20">
       <c r="A235" s="14" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="B235" s="17">
         <v>278</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="F235" s="17">
         <v>8810816929</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H235" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I235" s="4" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="J235" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K235" s="20" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="M235" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N235" s="17">
         <v>231303</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="P235" s="4">
         <v>673800170006458</v>
       </c>
       <c r="Q235" s="4" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="R235" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S235" s="4">
         <v>821716010433</v>
       </c>
       <c r="T235" s="4" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="U235" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V235" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W235" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X235" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="236" spans="1:24" customHeight="1" ht="20">
       <c r="A236" s="13" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="B236" s="16">
         <v>279</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="F236" s="16">
         <v>9554921026</v>
       </c>
-      <c r="G236" s="5" t="s">
-        <v>28</v>
+      <c r="G236" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="J236" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K236" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M236" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N236" s="16">
         <v>229001</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="P236" s="3">
         <v>58370100000000.0</v>
       </c>
       <c r="Q236" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R236" s="16" t="s">
         <v>66</v>
       </c>
       <c r="S236" s="3">
         <v>565482000000.0</v>
       </c>
       <c r="T236" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U236" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V236" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W236" s="16">
         <v>9151602356</v>
       </c>
       <c r="X236" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="237" spans="1:24" customHeight="1" ht="20">
       <c r="A237" s="14" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="B237" s="17">
         <v>280</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="F237" s="17">
         <v>9648751758</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I237" s="4" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="J237" s="20" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="K237" s="20" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="M237" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N237" s="17">
         <v>209801</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="P237" s="4">
         <v>3964182357</v>
       </c>
       <c r="Q237" s="4" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="R237" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S237" s="4">
         <v>795479438508</v>
       </c>
       <c r="T237" s="4" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="U237" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V237" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W237" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X237" s="11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="238" spans="1:24" customHeight="1" ht="20">
       <c r="A238" s="13" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B238" s="16">
         <v>281</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="F238" s="16">
         <v>9682021668</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>777</v>
       </c>
       <c r="J238" s="19" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="K238" s="19" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="L238" s="3" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="M238" s="3" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="N238" s="16">
         <v>224204</v>
       </c>
       <c r="O238" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P238" s="3">
         <v>45890100000000.0</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="R238" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S238" s="3">
         <v>798583000000.0</v>
       </c>
       <c r="T238" s="3" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="U238" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V238" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W238" s="16" t="s">
         <v>68</v>
       </c>
       <c r="X238" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="239" spans="1:24" customHeight="1" ht="20">
       <c r="A239" s="14" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="B239" s="17">
         <v>282</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>571</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="F239" s="17">
         <v>6392378355</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H239" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I239" s="4" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="J239" s="20" t="s">
         <v>424</v>
       </c>
       <c r="K239" s="20" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="L239" s="4" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="M239" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N239" s="17">
         <v>224204</v>
       </c>
       <c r="O239" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P239" s="4">
         <v>41736820591</v>
       </c>
       <c r="Q239" s="4" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="R239" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S239" s="4">
         <v>916064000000.0</v>
       </c>
       <c r="T239" s="4" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="U239" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V239" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W239" s="17">
         <v>9838524455</v>
       </c>
       <c r="X239" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="240" spans="1:24" customHeight="1" ht="20">
       <c r="A240" s="13" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="B240" s="16">
         <v>283</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="F240" s="16">
         <v>7654209722</v>
       </c>
       <c r="G240" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I240" s="3" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="J240" s="19" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="K240" s="19" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="L240" s="3" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="M240" s="3" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="N240" s="16">
         <v>854204</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P240" s="3">
         <v>35498553651</v>
       </c>
       <c r="Q240" s="3" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="R240" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S240" s="3">
         <v>809053000000.0</v>
       </c>
       <c r="T240" s="3" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="U240" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V240" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W240" s="16">
         <v>9306751378</v>
       </c>
       <c r="X240" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="241" spans="1:24" customHeight="1" ht="20">
       <c r="A241" s="14" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="B241" s="17">
         <v>284</v>
       </c>
       <c r="C241" s="4" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>497</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="F241" s="17">
         <v>9910812492</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H241" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I241" s="4" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="J241" s="20" t="s">
         <v>573</v>
       </c>
       <c r="K241" s="20" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="L241" s="4" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="M241" s="4" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="N241" s="17">
         <v>228132</v>
       </c>
       <c r="O241" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P241" s="4">
         <v>36328100000000.0</v>
       </c>
       <c r="Q241" s="4" t="s">
         <v>68</v>
       </c>
       <c r="R241" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S241" s="4">
         <v>464770000000.0</v>
       </c>
       <c r="T241" s="4" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="U241" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V241" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W241" s="17">
         <v>7753846101</v>
       </c>
       <c r="X241" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="242" spans="1:24" customHeight="1" ht="20">
       <c r="A242" s="13" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="B242" s="16">
         <v>287</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="F242" s="16">
         <v>6299741544</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I242" s="3" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="J242" s="19" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="K242" s="19" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="L242" s="3" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="M242" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N242" s="16">
         <v>848160</v>
       </c>
       <c r="O242" s="3" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="P242" s="3">
         <v>43448206458</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="R242" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S242" s="3">
         <v>757076000000.0</v>
       </c>
       <c r="T242" s="3" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="U242" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V242" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W242" s="16">
         <v>9142657771</v>
       </c>
       <c r="X242" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="243" spans="1:24" customHeight="1" ht="20">
       <c r="A243" s="14" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="B243" s="17">
         <v>288</v>
       </c>
       <c r="C243" s="4" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="F243" s="17">
         <v>6389886228</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H243" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I243" s="4" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="J243" s="20" t="s">
         <v>424</v>
       </c>
       <c r="K243" s="20" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="L243" s="4" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="M243" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N243" s="17">
         <v>228151</v>
       </c>
       <c r="O243" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P243" s="4">
         <v>50100343716991</v>
       </c>
       <c r="Q243" s="4" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="R243" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S243" s="4">
         <v>321334693850</v>
       </c>
       <c r="T243" s="4" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="U243" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V243" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W243" s="17">
         <v>8174815718</v>
       </c>
       <c r="X243" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="244" spans="1:24" customHeight="1" ht="20">
       <c r="A244" s="13" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="B244" s="16">
         <v>289</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="F244" s="16">
         <v>8318415868</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I244" s="3" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="J244" s="19" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="K244" s="19" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="L244" s="3" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="M244" s="3" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="N244" s="16">
         <v>227406</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="P244" s="3">
         <v>51210100021087</v>
       </c>
       <c r="Q244" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R244" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S244" s="3">
         <v>748025360772</v>
       </c>
       <c r="T244" s="3" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="U244" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V244" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W244" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X244" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="245" spans="1:24" customHeight="1" ht="20">
       <c r="A245" s="14" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="B245" s="17">
         <v>290</v>
       </c>
       <c r="C245" s="4" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="F245" s="17">
         <v>7054144957</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H245" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I245" s="4" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="J245" s="20" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="K245" s="20" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="L245" s="4" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="M245" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N245" s="17">
         <v>241001</v>
       </c>
       <c r="O245" s="4" t="s">
         <v>501</v>
       </c>
       <c r="P245" s="4">
         <v>7.40011E+14</v>
       </c>
       <c r="Q245" s="4" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="R245" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S245" s="4">
         <v>838232395469</v>
       </c>
       <c r="T245" s="4" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="U245" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V245" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W245" s="17">
         <v>8423810161</v>
       </c>
       <c r="X245" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="246" spans="1:24" customHeight="1" ht="20">
       <c r="A246" s="13" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="B246" s="16">
         <v>291</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="F246" s="16">
         <v>9758128689</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I246" s="3" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="J246" s="19" t="s">
         <v>397</v>
       </c>
       <c r="K246" s="19" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="L246" s="3" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="M246" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N246" s="16">
         <v>283125</v>
       </c>
       <c r="O246" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P246" s="3">
         <v>40798100000918</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="R246" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S246" s="3">
         <v>862443808448</v>
       </c>
       <c r="T246" s="3" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="U246" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V246" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W246" s="16">
         <v>9808614445</v>
       </c>
       <c r="X246" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="247" spans="1:24" customHeight="1" ht="20">
       <c r="A247" s="14" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="B247" s="17">
         <v>292</v>
       </c>
       <c r="C247" s="4" t="s">
         <v>802</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="F247" s="17">
         <v>8400019711</v>
       </c>
       <c r="G247" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H247" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I247" s="4" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="J247" s="20" t="s">
         <v>517</v>
       </c>
       <c r="K247" s="20" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="L247" s="4" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="M247" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N247" s="17">
         <v>230125</v>
       </c>
       <c r="O247" s="4" t="s">
         <v>501</v>
       </c>
       <c r="P247" s="4">
         <v>692710110004596</v>
       </c>
       <c r="Q247" s="4" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="R247" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S247" s="4">
         <v>246515056068</v>
       </c>
       <c r="T247" s="4" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="U247" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V247" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W247" s="17">
         <v>7068752316</v>
       </c>
       <c r="X247" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="248" spans="1:24" customHeight="1" ht="20">
       <c r="A248" s="13" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="B248" s="16">
         <v>293</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="F248" s="16">
         <v>6388105769</v>
       </c>
       <c r="G248" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I248" s="3" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="J248" s="19" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="K248" s="19" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="L248" s="3" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="M248" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N248" s="16">
         <v>209734</v>
       </c>
       <c r="O248" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P248" s="3">
         <v>30650100016224</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="R248" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S248" s="3">
         <v>723709095853</v>
       </c>
       <c r="T248" s="3" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="U248" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V248" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W248" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X248" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="249" spans="1:24" customHeight="1" ht="20">
       <c r="A249" s="14" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="B249" s="17">
         <v>294</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="F249" s="17">
         <v>9616962003</v>
       </c>
       <c r="G249" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H249" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I249" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J249" s="20" t="s">
         <v>424</v>
       </c>
       <c r="K249" s="20" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="L249" s="4" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="M249" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N249" s="17">
         <v>229306</v>
       </c>
       <c r="O249" s="4" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="P249" s="4">
         <v>50100400000000.0</v>
       </c>
       <c r="Q249" s="4" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="R249" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S249" s="4">
         <v>463734940520</v>
       </c>
       <c r="T249" s="4" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="U249" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V249" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W249" s="17" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="X249" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="250" spans="1:24" customHeight="1" ht="20">
       <c r="A250" s="13" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="B250" s="16">
         <v>295</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="F250" s="16">
         <v>7084377084</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>777</v>
       </c>
       <c r="J250" s="19" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="K250" s="19" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="L250" s="3" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="M250" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N250" s="16">
         <v>209502</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P250" s="3">
         <v>37905339215</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="R250" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S250" s="3">
         <v>476320396282</v>
       </c>
       <c r="T250" s="3" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="U250" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V250" s="3" t="s">
         <v>68</v>
       </c>
       <c r="W250" s="16" t="s">
         <v>68</v>
       </c>
       <c r="X250" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="251" spans="1:24" customHeight="1" ht="20">
       <c r="A251" s="14" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="B251" s="17">
         <v>296</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="F251" s="17">
         <v>9621330988</v>
       </c>
-      <c r="G251" s="5" t="s">
-        <v>28</v>
+      <c r="G251" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H251" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I251" s="4" t="s">
         <v>777</v>
       </c>
       <c r="J251" s="20" t="s">
         <v>573</v>
       </c>
       <c r="K251" s="20" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="L251" s="4" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="M251" s="4" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="N251" s="17">
         <v>228131</v>
       </c>
       <c r="O251" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P251" s="4">
         <v>42627319025</v>
       </c>
       <c r="Q251" s="4" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="R251" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S251" s="4">
         <v>219365590115</v>
       </c>
       <c r="T251" s="4" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="U251" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V251" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W251" s="17">
         <v>9621330988</v>
       </c>
       <c r="X251" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="252" spans="1:24" customHeight="1" ht="20">
       <c r="A252" s="13" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="B252" s="16">
         <v>297</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>627</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>386</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="F252" s="16">
         <v>8858462031</v>
       </c>
-      <c r="G252" s="5" t="s">
-        <v>28</v>
+      <c r="G252" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>777</v>
       </c>
       <c r="J252" s="19" t="s">
         <v>397</v>
       </c>
       <c r="K252" s="19" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="L252" s="3" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="M252" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N252" s="16">
         <v>228142</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>158</v>
       </c>
       <c r="P252" s="3">
         <v>926010005439689</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="R252" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S252" s="3">
         <v>467771053108</v>
       </c>
       <c r="T252" s="3" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="U252" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V252" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W252" s="16" t="s">
         <v>68</v>
       </c>
       <c r="X252" s="10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:24" customHeight="1" ht="20">
       <c r="A253" s="14" t="s">
-        <v>1653</v>
+        <v>1850</v>
       </c>
       <c r="B253" s="17">
         <v>298</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="F253" s="17">
         <v>9695335870</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I253" s="4" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="J253" s="20" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="K253" s="20" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="L253" s="4" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="M253" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N253" s="17">
         <v>209401</v>
       </c>
       <c r="O253" s="4" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="P253" s="4">
         <v>51950100000000.0</v>
       </c>
       <c r="Q253" s="4" t="s">
         <v>751</v>
       </c>
       <c r="R253" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S253" s="4">
         <v>410456998630</v>
       </c>
       <c r="T253" s="4" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="U253" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V253" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W253" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X253" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="254" spans="1:24" customHeight="1" ht="20">
       <c r="A254" s="13" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="B254" s="16">
         <v>299</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="F254" s="16">
         <v>7607449326</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I254" s="3" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="J254" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K254" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M254" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N254" s="16">
         <v>229001</v>
       </c>
       <c r="O254" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="P254" s="3">
         <v>19240100008809</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="R254" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S254" s="3">
         <v>923591470580</v>
       </c>
       <c r="T254" s="3" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="U254" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V254" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W254" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X254" s="10" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="255" spans="1:24" customHeight="1" ht="20">
       <c r="A255" s="14" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="B255" s="17">
         <v>300</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>261</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="F255" s="17">
         <v>9838390442</v>
       </c>
-      <c r="G255" s="5" t="s">
-        <v>28</v>
+      <c r="G255" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H255" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I255" s="4" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="J255" s="20" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="K255" s="20" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="L255" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M255" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N255" s="17">
         <v>224135</v>
       </c>
       <c r="O255" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P255" s="4">
         <v>50100655962992</v>
       </c>
       <c r="Q255" s="4" t="s">
         <v>622</v>
       </c>
       <c r="R255" s="17" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="S255" s="4">
         <v>567120996060</v>
       </c>
       <c r="T255" s="4" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="U255" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V255" s="4" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="W255" s="17">
         <v>7408681368</v>
       </c>
       <c r="X255" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="256" spans="1:24" customHeight="1" ht="20">
       <c r="A256" s="13" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="B256" s="16">
         <v>301</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="F256" s="16">
         <v>7393084709</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I256" s="3" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="J256" s="19" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="K256" s="19" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="L256" s="3" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="M256" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N256" s="16">
         <v>221404</v>
       </c>
       <c r="O256" s="3" t="s">
         <v>204</v>
       </c>
       <c r="P256" s="3">
         <v>50100700000000.0</v>
       </c>
       <c r="Q256" s="3" t="s">
         <v>622</v>
       </c>
       <c r="R256" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S256" s="3">
         <v>250797623952</v>
       </c>
       <c r="T256" s="3" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="U256" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V256" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W256" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X256" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="257" spans="1:24" customHeight="1" ht="20">
       <c r="A257" s="14" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="B257" s="17">
         <v>302</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="F257" s="17">
         <v>9838272112</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I257" s="4" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="J257" s="20" t="s">
         <v>424</v>
       </c>
       <c r="K257" s="20" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="L257" s="4" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="M257" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N257" s="17">
         <v>224159</v>
       </c>
       <c r="O257" s="4" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="P257" s="4">
         <v>683502010012431</v>
       </c>
       <c r="Q257" s="4" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="R257" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S257" s="4">
         <v>408477173339</v>
       </c>
       <c r="T257" s="4" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="U257" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V257" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W257" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X257" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="258" spans="1:24" customHeight="1" ht="20">
       <c r="A258" s="13" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="B258" s="16">
         <v>303</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="F258" s="16">
         <v>8127706557</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H258" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I258" s="3" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="J258" s="19" t="s">
         <v>424</v>
       </c>
       <c r="K258" s="19" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>116</v>
       </c>
       <c r="M258" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N258" s="16">
         <v>228121</v>
       </c>
       <c r="O258" s="3" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="P258" s="3">
         <v>50760100034595</v>
       </c>
       <c r="Q258" s="3" t="s">
         <v>751</v>
       </c>
       <c r="R258" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S258" s="3">
         <v>328148213210</v>
       </c>
       <c r="T258" s="3" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="U258" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V258" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W258" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X258" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="259" spans="1:24" customHeight="1" ht="20">
       <c r="A259" s="14" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="B259" s="17">
         <v>304</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="F259" s="17">
         <v>8052229420</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H259" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I259" s="4" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="J259" s="20" t="s">
         <v>573</v>
       </c>
       <c r="K259" s="20" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="L259" s="4" t="s">
         <v>407</v>
       </c>
       <c r="M259" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N259" s="17">
         <v>227408</v>
       </c>
       <c r="O259" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P259" s="4">
         <v>34714329919</v>
       </c>
       <c r="Q259" s="4" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="R259" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S259" s="4">
         <v>747968000000.0</v>
       </c>
       <c r="T259" s="4" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="U259" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V259" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W259" s="17">
         <v>7524834606</v>
       </c>
       <c r="X259" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="260" spans="1:24" customHeight="1" ht="20">
       <c r="A260" s="13" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="B260" s="16">
         <v>305</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D260" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="F260" s="16">
         <v>6353351611</v>
       </c>
-      <c r="G260" s="5" t="s">
-        <v>28</v>
+      <c r="G260" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H260" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I260" s="3" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="J260" s="19" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="K260" s="19" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="L260" s="3" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="M260" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N260" s="16">
         <v>209302</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P260" s="3">
         <v>34276824136</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="R260" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S260" s="3">
         <v>341296875549</v>
       </c>
       <c r="T260" s="3" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="U260" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V260" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W260" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X260" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="261" spans="1:24" customHeight="1" ht="20">
       <c r="A261" s="14" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
       <c r="B261" s="17">
         <v>306</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="F261" s="17">
         <v>9506583127</v>
       </c>
-      <c r="G261" s="5" t="s">
-        <v>28</v>
+      <c r="G261" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H261" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I261" s="4" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="J261" s="20" t="s">
         <v>424</v>
       </c>
       <c r="K261" s="20" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="L261" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M261" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N261" s="17">
         <v>228131</v>
       </c>
       <c r="O261" s="4" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="P261" s="4">
         <v>51150100000000.0</v>
       </c>
       <c r="Q261" s="4" t="s">
         <v>751</v>
       </c>
       <c r="R261" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S261" s="4">
         <v>715361038184</v>
       </c>
       <c r="T261" s="4" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="U261" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V261" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W261" s="17">
         <v>9919816653</v>
       </c>
       <c r="X261" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="262" spans="1:24" customHeight="1" ht="20">
       <c r="A262" s="13" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="B262" s="16">
         <v>307</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="F262" s="16">
         <v>7830570238</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>1087</v>
       </c>
       <c r="J262" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K262" s="19" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="L262" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M262" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N262" s="16">
         <v>244241</v>
       </c>
       <c r="O262" s="3" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="R262" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S262" s="3">
         <v>237998401295</v>
       </c>
       <c r="T262" s="3" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="U262" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V262" s="3" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>9151602356</v>
+        <v>37</v>
+      </c>
+      <c r="W262" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X262" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="263" spans="1:24" customHeight="1" ht="20">
       <c r="A263" s="14" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="B263" s="17">
         <v>308</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="F263" s="17">
         <v>9120117033</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I263" s="4" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="J263" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K263" s="20" t="s">
         <v>126</v>
       </c>
       <c r="L263" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M263" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N263" s="17">
         <v>229001</v>
       </c>
       <c r="O263" s="4" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="P263" s="4">
         <v>885657683</v>
       </c>
       <c r="Q263" s="4" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="R263" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S263" s="4">
         <v>533984000000.0</v>
       </c>
       <c r="T263" s="4" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="U263" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V263" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W263" s="17">
         <v>8416805541</v>
       </c>
       <c r="X263" s="11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="264" spans="1:24" customHeight="1" ht="20">
       <c r="A264" s="13" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="B264" s="16">
         <v>309</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="F264" s="16">
         <v>9956109849</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I264" s="3" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="J264" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K264" s="19" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M264" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N264" s="16">
         <v>229001</v>
       </c>
       <c r="O264" s="3" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="R264" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S264" s="3">
         <v>905116000000.0</v>
       </c>
       <c r="T264" s="3" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="U264" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V264" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W264" s="16">
         <v>9956109849</v>
       </c>
       <c r="X264" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="265" spans="1:24" customHeight="1" ht="20">
       <c r="A265" s="14" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="B265" s="17">
         <v>310</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="D265" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="F265" s="17" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1934</v>
+      </c>
+      <c r="G265" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H265" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I265" s="4" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="J265" s="20" t="s">
         <v>126</v>
       </c>
       <c r="K265" s="20" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="L265" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M265" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N265" s="17">
         <v>229001</v>
       </c>
       <c r="O265" s="4" t="s">
         <v>491</v>
       </c>
       <c r="P265" s="4">
         <v>46488100000000.0</v>
       </c>
       <c r="Q265" s="4" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="R265" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S265" s="4">
         <v>473464000000.0</v>
       </c>
       <c r="T265" s="4" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="U265" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V265" s="4" t="s">
         <v>636</v>
       </c>
       <c r="W265" s="17">
         <v>9005735375</v>
       </c>
       <c r="X265" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="266" spans="1:24" customHeight="1" ht="20">
       <c r="A266" s="13" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="B266" s="16">
         <v>311</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>580</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
       <c r="F266" s="16">
         <v>9235968185</v>
       </c>
-      <c r="G266" s="5" t="s">
-        <v>28</v>
+      <c r="G266" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I266" s="3" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="J266" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K266" s="19" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="L266" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M266" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N266" s="16">
         <v>229001</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="P266" s="3">
         <v>22810100000000.0</v>
       </c>
       <c r="Q266" s="3" t="s">
         <v>557</v>
       </c>
       <c r="R266" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S266" s="3">
         <v>321467000000.0</v>
       </c>
       <c r="T266" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U266" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V266" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W266" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X266" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="267" spans="1:24" customHeight="1" ht="20">
       <c r="A267" s="14" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="B267" s="17">
         <v>312</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
       <c r="F267" s="17">
         <v>7080090482</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H267" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I267" s="4" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="J267" s="20" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="K267" s="20" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="L267" s="4" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="M267" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N267" s="17">
         <v>242303</v>
       </c>
       <c r="O267" s="4" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="P267" s="4" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="Q267" s="4" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="R267" s="17" t="s">
         <v>68</v>
       </c>
       <c r="S267" s="4">
         <v>401379848588</v>
       </c>
       <c r="T267" s="4" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="U267" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V267" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W267" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X267" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="268" spans="1:24" customHeight="1" ht="20">
       <c r="A268" s="13" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="B268" s="16">
         <v>313</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="D268" s="3" t="s">
         <v>386</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="F268" s="16">
         <v>8299050747</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I268" s="3" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="J268" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K268" s="19" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M268" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N268" s="16">
         <v>261001</v>
       </c>
       <c r="O268" s="3" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>1953</v>
+        <v>1958</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="R268" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S268" s="3">
         <v>834790771321</v>
       </c>
       <c r="T268" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U268" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V268" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W268" s="16">
         <v>8299050747</v>
       </c>
       <c r="X268" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="269" spans="1:24" customHeight="1" ht="20">
       <c r="A269" s="14" t="s">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="B269" s="17">
         <v>314</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="F269" s="17">
         <v>8471009199</v>
       </c>
-      <c r="G269" s="5" t="s">
-        <v>28</v>
+      <c r="G269" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="H269" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I269" s="4" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="J269" s="20" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="K269" s="20" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="L269" s="4" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="M269" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N269" s="17">
         <v>226005</v>
       </c>
       <c r="O269" s="4" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="P269" s="4">
         <v>533902010019258</v>
       </c>
       <c r="Q269" s="4" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="R269" s="17" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="S269" s="4">
         <v>960804184652</v>
       </c>
       <c r="T269" s="4" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="U269" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V269" s="4" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="W269" s="17">
         <v>9696727476</v>
       </c>
       <c r="X269" s="11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:24" customHeight="1" ht="20">
-      <c r="A270" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B270" s="18">
+      <c r="A270" s="13" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B270" s="16">
         <v>315</v>
       </c>
-      <c r="C270" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F270" s="18">
+      <c r="C270" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F270" s="16">
         <v>6306331660</v>
       </c>
-      <c r="G270" s="8" t="s">
+      <c r="G270" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H270" s="7" t="s">
+      <c r="H270" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="I270" s="7" t="s">
-[...11 lines deleted...]
-      <c r="M270" s="7" t="s">
+      <c r="I270" s="3" t="s">
+        <v>1970</v>
+      </c>
+      <c r="J270" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="K270" s="19" t="s">
+        <v>1971</v>
+      </c>
+      <c r="L270" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="M270" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="N270" s="18">
+      <c r="N270" s="16">
         <v>229001</v>
       </c>
-      <c r="O270" s="7" t="s">
-[...11 lines deleted...]
-      <c r="S270" s="7">
+      <c r="O270" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="P270" s="3" t="s">
+        <v>1972</v>
+      </c>
+      <c r="Q270" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="R270" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S270" s="3">
         <v>842969622503</v>
       </c>
-      <c r="T270" s="7" t="s">
-[...5 lines deleted...]
-      <c r="V270" s="7" t="s">
+      <c r="T270" s="3" t="s">
+        <v>1974</v>
+      </c>
+      <c r="U270" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V270" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="W270" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X270" s="10" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="271" spans="1:24" customHeight="1" ht="20">
+      <c r="A271" s="14" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B271" s="17">
+        <v>317</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E271" s="4" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F271" s="17">
+        <v>8279819748</v>
+      </c>
+      <c r="G271" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H271" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I271" s="4" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J271" s="20" t="s">
+        <v>424</v>
+      </c>
+      <c r="K271" s="20" t="s">
+        <v>1981</v>
+      </c>
+      <c r="L271" s="4" t="s">
+        <v>1982</v>
+      </c>
+      <c r="M271" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N271" s="17">
+        <v>204101</v>
+      </c>
+      <c r="O271" s="4" t="s">
+        <v>1983</v>
+      </c>
+      <c r="P271" s="4">
+        <v>110258874555</v>
+      </c>
+      <c r="Q271" s="4" t="s">
+        <v>1984</v>
+      </c>
+      <c r="R271" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S271" s="4">
+        <v>504918810830</v>
+      </c>
+      <c r="T271" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="U271" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V271" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W271" s="17">
+        <v>9084358094</v>
+      </c>
+      <c r="X271" s="11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="272" spans="1:24" customHeight="1" ht="20">
+      <c r="A272" s="13" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B272" s="16">
+        <v>318</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="F272" s="16">
+        <v>8511376255</v>
+      </c>
+      <c r="G272" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I272" s="3" t="s">
         <v>1970</v>
       </c>
-      <c r="W270" s="18" t="s">
+      <c r="J272" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="K272" s="19" t="s">
+        <v>1988</v>
+      </c>
+      <c r="L272" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="M272" s="3" t="s">
+        <v>1989</v>
+      </c>
+      <c r="N272" s="16">
+        <v>227813</v>
+      </c>
+      <c r="O272" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="P272" s="3">
+        <v>19878100013556</v>
+      </c>
+      <c r="Q272" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R272" s="16" t="s">
+        <v>1990</v>
+      </c>
+      <c r="S272" s="3">
+        <v>581755488075</v>
+      </c>
+      <c r="T272" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="U272" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V272" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W272" s="16" t="s">
+        <v>1992</v>
+      </c>
+      <c r="X272" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="273" spans="1:24" customHeight="1" ht="20">
+      <c r="A273" s="14" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B273" s="17">
+        <v>319</v>
+      </c>
+      <c r="C273" s="4" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D273" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E273" s="4" t="s">
+        <v>1995</v>
+      </c>
+      <c r="F273" s="17">
+        <v>9654120211</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H273" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I273" s="4" t="s">
+        <v>1962</v>
+      </c>
+      <c r="J273" s="20" t="s">
+        <v>1868</v>
+      </c>
+      <c r="K273" s="20" t="s">
+        <v>1996</v>
+      </c>
+      <c r="L273" s="4" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M273" s="4" t="s">
+        <v>1989</v>
+      </c>
+      <c r="N273" s="17">
+        <v>204216</v>
+      </c>
+      <c r="O273" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="P273" s="4">
+        <v>4597001500048506</v>
+      </c>
+      <c r="Q273" s="4" t="s">
+        <v>1998</v>
+      </c>
+      <c r="R273" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S273" s="4">
+        <v>818108826715</v>
+      </c>
+      <c r="T273" s="4" t="s">
+        <v>1999</v>
+      </c>
+      <c r="U273" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V273" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W273" s="17">
+        <v>7534015438</v>
+      </c>
+      <c r="X273" s="11" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="274" spans="1:24" customHeight="1" ht="20">
+      <c r="A274" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B274" s="16">
+        <v>320</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F274" s="16">
+        <v>9651807337</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>2003</v>
+      </c>
+      <c r="J274" s="19" t="s">
+        <v>2004</v>
+      </c>
+      <c r="K274" s="19" t="s">
+        <v>2005</v>
+      </c>
+      <c r="L274" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="M274" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N274" s="16">
+        <v>226012</v>
+      </c>
+      <c r="O274" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P274" s="3">
+        <v>40196610106</v>
+      </c>
+      <c r="Q274" s="3" t="s">
+        <v>2006</v>
+      </c>
+      <c r="R274" s="16" t="s">
+        <v>1870</v>
+      </c>
+      <c r="S274" s="3">
+        <v>397051636701</v>
+      </c>
+      <c r="T274" s="3" t="s">
+        <v>2007</v>
+      </c>
+      <c r="U274" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V274" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="W274" s="16">
+        <v>6390402164</v>
+      </c>
+      <c r="X274" s="10" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="275" spans="1:24" customHeight="1" ht="20">
+      <c r="A275" s="14" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B275" s="17">
+        <v>321</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E275" s="4" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F275" s="17">
+        <v>8932896810</v>
+      </c>
+      <c r="G275" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H275" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I275" s="4" t="s">
+        <v>2012</v>
+      </c>
+      <c r="J275" s="20" t="s">
+        <v>1758</v>
+      </c>
+      <c r="K275" s="20" t="s">
+        <v>2013</v>
+      </c>
+      <c r="L275" s="4" t="s">
+        <v>2014</v>
+      </c>
+      <c r="M275" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N275" s="17">
+        <v>212601</v>
+      </c>
+      <c r="O275" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="P275" s="4">
+        <v>59300100002664</v>
+      </c>
+      <c r="Q275" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="R275" s="17" t="s">
+        <v>2015</v>
+      </c>
+      <c r="S275" s="4">
+        <v>301762944905</v>
+      </c>
+      <c r="T275" s="4" t="s">
+        <v>2016</v>
+      </c>
+      <c r="U275" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V275" s="4" t="s">
+        <v>2017</v>
+      </c>
+      <c r="W275" s="17">
+        <v>9935091810</v>
+      </c>
+      <c r="X275" s="11" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="276" spans="1:24" customHeight="1" ht="20">
+      <c r="A276" s="13" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B276" s="16">
+        <v>323</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F276" s="16">
+        <v>7676329047</v>
+      </c>
+      <c r="G276" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="J276" s="19" t="s">
+        <v>2021</v>
+      </c>
+      <c r="K276" s="19" t="s">
+        <v>2022</v>
+      </c>
+      <c r="L276" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="M276" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N276" s="16">
+        <v>261201</v>
+      </c>
+      <c r="O276" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="P276" s="3">
+        <v>8227735236</v>
+      </c>
+      <c r="Q276" s="3" t="s">
+        <v>2024</v>
+      </c>
+      <c r="R276" s="16" t="s">
+        <v>2025</v>
+      </c>
+      <c r="S276" s="3">
+        <v>734189243588</v>
+      </c>
+      <c r="T276" s="3" t="s">
+        <v>2026</v>
+      </c>
+      <c r="U276" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V276" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="X270" s="12" t="s">
+      <c r="W276" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X276" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="277" spans="1:24" customHeight="1" ht="20">
+      <c r="A277" s="14" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B277" s="17">
+        <v>324</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E277" s="4" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F277" s="17">
+        <v>9927716091</v>
+      </c>
+      <c r="G277" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H277" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I277" s="4" t="s">
+        <v>2030</v>
+      </c>
+      <c r="J277" s="20" t="s">
+        <v>2031</v>
+      </c>
+      <c r="K277" s="20" t="s">
+        <v>2032</v>
+      </c>
+      <c r="L277" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M277" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N277" s="17">
+        <v>282005</v>
+      </c>
+      <c r="O277" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P277" s="4">
+        <v>32780078298</v>
+      </c>
+      <c r="Q277" s="4" t="s">
+        <v>2033</v>
+      </c>
+      <c r="R277" s="17" t="s">
+        <v>2034</v>
+      </c>
+      <c r="S277" s="4">
+        <v>308712178046</v>
+      </c>
+      <c r="T277" s="4" t="s">
+        <v>2035</v>
+      </c>
+      <c r="U277" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V277" s="4" t="s">
+        <v>2036</v>
+      </c>
+      <c r="W277" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X277" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="278" spans="1:24" customHeight="1" ht="20">
+      <c r="A278" s="13" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B278" s="16">
+        <v>325</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F278" s="16">
+        <v>6395517301</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="J278" s="19" t="s">
+        <v>424</v>
+      </c>
+      <c r="K278" s="19" t="s">
+        <v>2040</v>
+      </c>
+      <c r="L278" s="3" t="s">
+        <v>2041</v>
+      </c>
+      <c r="M278" s="3" t="s">
+        <v>1989</v>
+      </c>
+      <c r="N278" s="16">
+        <v>207301</v>
+      </c>
+      <c r="O278" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="P278" s="3">
+        <v>3639000100109291</v>
+      </c>
+      <c r="Q278" s="3" t="s">
+        <v>2042</v>
+      </c>
+      <c r="R278" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S278" s="3">
+        <v>464582388285</v>
+      </c>
+      <c r="T278" s="3" t="s">
+        <v>2043</v>
+      </c>
+      <c r="U278" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V278" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W278" s="16" t="s">
+        <v>2044</v>
+      </c>
+      <c r="X278" s="10" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="279" spans="1:24" customHeight="1" ht="20">
+      <c r="A279" s="14" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B279" s="17">
+        <v>326</v>
+      </c>
+      <c r="C279" s="4" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D279" s="4" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E279" s="4" t="s">
+        <v>2049</v>
+      </c>
+      <c r="F279" s="17">
+        <v>8827185985</v>
+      </c>
+      <c r="G279" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H279" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I279" s="4" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J279" s="20" t="s">
+        <v>526</v>
+      </c>
+      <c r="K279" s="20" t="s">
+        <v>2051</v>
+      </c>
+      <c r="L279" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M279" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N279" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O279" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="P279" s="4">
+        <v>427901501500</v>
+      </c>
+      <c r="Q279" s="4" t="s">
+        <v>2052</v>
+      </c>
+      <c r="R279" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S279" s="4">
+        <v>507497345976</v>
+      </c>
+      <c r="T279" s="4" t="s">
+        <v>2053</v>
+      </c>
+      <c r="U279" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V279" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W279" s="17" t="s">
+        <v>2054</v>
+      </c>
+      <c r="X279" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="280" spans="1:24" customHeight="1" ht="20">
+      <c r="A280" s="13" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B280" s="16">
+        <v>327</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>2057</v>
+      </c>
+      <c r="F280" s="16">
+        <v>9793160811</v>
+      </c>
+      <c r="G280" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J280" s="19" t="s">
+        <v>2058</v>
+      </c>
+      <c r="K280" s="19" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L280" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="M280" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N280" s="16">
+        <v>0.224204</v>
+      </c>
+      <c r="O280" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="P280" s="3">
+        <v>13980100025820</v>
+      </c>
+      <c r="Q280" s="3" t="s">
+        <v>2060</v>
+      </c>
+      <c r="R280" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="S280" s="3">
+        <v>328405870867</v>
+      </c>
+      <c r="T280" s="3" t="s">
+        <v>2061</v>
+      </c>
+      <c r="U280" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V280" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W280" s="16" t="s">
+        <v>2062</v>
+      </c>
+      <c r="X280" s="10" t="s">
         <v>150</v>
+      </c>
+    </row>
+    <row r="281" spans="1:24" customHeight="1" ht="20">
+      <c r="A281" s="14" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B281" s="17">
+        <v>329</v>
+      </c>
+      <c r="C281" s="4" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E281" s="4" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F281" s="17">
+        <v>6392600125</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H281" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I281" s="4" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J281" s="20" t="s">
+        <v>2067</v>
+      </c>
+      <c r="K281" s="20" t="s">
+        <v>2068</v>
+      </c>
+      <c r="L281" s="4" t="s">
+        <v>2069</v>
+      </c>
+      <c r="M281" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N281" s="17">
+        <v>225120</v>
+      </c>
+      <c r="O281" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="P281" s="4">
+        <v>2866001500065287</v>
+      </c>
+      <c r="Q281" s="4" t="s">
+        <v>2070</v>
+      </c>
+      <c r="R281" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S281" s="4">
+        <v>519072665561</v>
+      </c>
+      <c r="T281" s="4" t="s">
+        <v>2071</v>
+      </c>
+      <c r="U281" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V281" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W281" s="17">
+        <v>8953243354</v>
+      </c>
+      <c r="X281" s="11" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="282" spans="1:24" customHeight="1" ht="20">
+      <c r="A282" s="13" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B282" s="16">
+        <v>330</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F282" s="16">
+        <v>7307600481</v>
+      </c>
+      <c r="G282" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J282" s="19" t="s">
+        <v>517</v>
+      </c>
+      <c r="K282" s="19" t="s">
+        <v>2075</v>
+      </c>
+      <c r="L282" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="M282" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N282" s="16">
+        <v>228161</v>
+      </c>
+      <c r="O282" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="P282" s="3">
+        <v>428902120042039</v>
+      </c>
+      <c r="Q282" s="3" t="s">
+        <v>2076</v>
+      </c>
+      <c r="R282" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S282" s="3">
+        <v>833211881344</v>
+      </c>
+      <c r="T282" s="3" t="s">
+        <v>2077</v>
+      </c>
+      <c r="U282" s="3" t="s">
+        <v>2078</v>
+      </c>
+      <c r="V282" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W282" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X282" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="283" spans="1:24" customHeight="1" ht="20">
+      <c r="A283" s="14" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B283" s="17">
+        <v>331</v>
+      </c>
+      <c r="C283" s="4" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E283" s="4" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F283" s="17">
+        <v>7753013469</v>
+      </c>
+      <c r="G283" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H283" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I283" s="4" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J283" s="20" t="s">
+        <v>1758</v>
+      </c>
+      <c r="K283" s="20" t="s">
+        <v>2084</v>
+      </c>
+      <c r="L283" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M283" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N283" s="17">
+        <v>227806</v>
+      </c>
+      <c r="O283" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="P283" s="4">
+        <v>1846108022969</v>
+      </c>
+      <c r="Q283" s="4" t="s">
+        <v>2085</v>
+      </c>
+      <c r="R283" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S283" s="4">
+        <v>415176486854</v>
+      </c>
+      <c r="T283" s="4" t="s">
+        <v>2086</v>
+      </c>
+      <c r="U283" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V283" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W283" s="17">
+        <v>9838129261</v>
+      </c>
+      <c r="X283" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="284" spans="1:24" customHeight="1" ht="20">
+      <c r="A284" s="13" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B284" s="16">
+        <v>332</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F284" s="16">
+        <v>9120409008</v>
+      </c>
+      <c r="G284" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J284" s="19" t="s">
+        <v>424</v>
+      </c>
+      <c r="K284" s="19" t="s">
+        <v>2089</v>
+      </c>
+      <c r="L284" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="M284" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N284" s="16">
+        <v>228141</v>
+      </c>
+      <c r="O284" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P284" s="3">
+        <v>41481716791</v>
+      </c>
+      <c r="Q284" s="3" t="s">
+        <v>2090</v>
+      </c>
+      <c r="R284" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S284" s="3">
+        <v>479482494750</v>
+      </c>
+      <c r="T284" s="3" t="s">
+        <v>2091</v>
+      </c>
+      <c r="U284" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="V284" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W284" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X284" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="285" spans="1:24" customHeight="1" ht="20">
+      <c r="A285" s="14" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B285" s="17">
+        <v>333</v>
+      </c>
+      <c r="C285" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E285" s="4" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F285" s="17">
+        <v>8738099394</v>
+      </c>
+      <c r="G285" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H285" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I285" s="4" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J285" s="20" t="s">
+        <v>2096</v>
+      </c>
+      <c r="K285" s="20" t="s">
+        <v>2097</v>
+      </c>
+      <c r="L285" s="4" t="s">
+        <v>2098</v>
+      </c>
+      <c r="M285" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N285" s="17">
+        <v>276203</v>
+      </c>
+      <c r="O285" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="P285" s="4">
+        <v>59141262152</v>
+      </c>
+      <c r="Q285" s="4" t="s">
+        <v>2099</v>
+      </c>
+      <c r="R285" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S285" s="4">
+        <v>891451001800</v>
+      </c>
+      <c r="T285" s="4" t="s">
+        <v>2100</v>
+      </c>
+      <c r="U285" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V285" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W285" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X285" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="286" spans="1:24" customHeight="1" ht="20">
+      <c r="A286" s="13" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B286" s="16">
+        <v>334</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F286" s="16">
+        <v>6388998806</v>
+      </c>
+      <c r="G286" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J286" s="19" t="s">
+        <v>2103</v>
+      </c>
+      <c r="K286" s="19" t="s">
+        <v>2104</v>
+      </c>
+      <c r="L286" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="M286" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N286" s="16">
+        <v>-228161</v>
+      </c>
+      <c r="O286" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="P286" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="Q286" s="3" t="s">
+        <v>2106</v>
+      </c>
+      <c r="R286" s="16" t="s">
+        <v>2107</v>
+      </c>
+      <c r="S286" s="3">
+        <v>550552473394</v>
+      </c>
+      <c r="T286" s="3" t="s">
+        <v>2108</v>
+      </c>
+      <c r="U286" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V286" s="3" t="s">
+        <v>2109</v>
+      </c>
+      <c r="W286" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X286" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="287" spans="1:24" customHeight="1" ht="20">
+      <c r="A287" s="14" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B287" s="17">
+        <v>336</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E287" s="4" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F287" s="17">
+        <v>9322535252</v>
+      </c>
+      <c r="G287" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H287" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I287" s="4" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J287" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="K287" s="20" t="s">
+        <v>2113</v>
+      </c>
+      <c r="L287" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M287" s="4" t="s">
+        <v>2114</v>
+      </c>
+      <c r="N287" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O287" s="4" t="s">
+        <v>2115</v>
+      </c>
+      <c r="P287" s="4" t="s">
+        <v>2116</v>
+      </c>
+      <c r="Q287" s="4" t="s">
+        <v>2117</v>
+      </c>
+      <c r="R287" s="17" t="s">
+        <v>2118</v>
+      </c>
+      <c r="S287" s="4">
+        <v>837601332654</v>
+      </c>
+      <c r="T287" s="4" t="s">
+        <v>2119</v>
+      </c>
+      <c r="U287" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V287" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W287" s="17" t="s">
+        <v>2120</v>
+      </c>
+      <c r="X287" s="11" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="288" spans="1:24" customHeight="1" ht="20">
+      <c r="A288" s="13" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B288" s="16">
+        <v>337</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F288" s="16">
+        <v>9335598527</v>
+      </c>
+      <c r="G288" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J288" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="K288" s="19" t="s">
+        <v>2125</v>
+      </c>
+      <c r="L288" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="M288" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N288" s="16">
+        <v>229303</v>
+      </c>
+      <c r="O288" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="P288" s="3">
+        <v>491701500310</v>
+      </c>
+      <c r="Q288" s="3" t="s">
+        <v>2126</v>
+      </c>
+      <c r="R288" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S288" s="3">
+        <v>489552654022</v>
+      </c>
+      <c r="T288" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="U288" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V288" s="3" t="s">
+        <v>2128</v>
+      </c>
+      <c r="W288" s="16" t="s">
+        <v>2129</v>
+      </c>
+      <c r="X288" s="10" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="289" spans="1:24" customHeight="1" ht="20">
+      <c r="A289" s="14" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B289" s="17">
+        <v>338</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E289" s="4" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F289" s="17">
+        <v>9559830097</v>
+      </c>
+      <c r="G289" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H289" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I289" s="4" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J289" s="20" t="s">
+        <v>1734</v>
+      </c>
+      <c r="K289" s="20" t="s">
+        <v>2135</v>
+      </c>
+      <c r="L289" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M289" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N289" s="17">
+        <v>228125</v>
+      </c>
+      <c r="O289" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="P289" s="4">
+        <v>36340100022195</v>
+      </c>
+      <c r="Q289" s="4" t="s">
+        <v>2136</v>
+      </c>
+      <c r="R289" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S289" s="4">
+        <v>210126518015</v>
+      </c>
+      <c r="T289" s="4" t="s">
+        <v>2137</v>
+      </c>
+      <c r="U289" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V289" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W289" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X289" s="11" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="290" spans="1:24" customHeight="1" ht="20">
+      <c r="A290" s="13" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B290" s="16">
+        <v>339</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F290" s="16">
+        <v>7458937876</v>
+      </c>
+      <c r="G290" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>2141</v>
+      </c>
+      <c r="J290" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="K290" s="19" t="s">
+        <v>2142</v>
+      </c>
+      <c r="L290" s="3" t="s">
+        <v>1648</v>
+      </c>
+      <c r="M290" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N290" s="16">
+        <v>230143</v>
+      </c>
+      <c r="O290" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="P290" s="3">
+        <v>54030100000000.0</v>
+      </c>
+      <c r="Q290" s="3" t="s">
+        <v>2143</v>
+      </c>
+      <c r="R290" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S290" s="3">
+        <v>710355622537</v>
+      </c>
+      <c r="T290" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="U290" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V290" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W290" s="16">
+        <v>9936570303</v>
+      </c>
+      <c r="X290" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="291" spans="1:24" customHeight="1" ht="20">
+      <c r="A291" s="14" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B291" s="17">
+        <v>340</v>
+      </c>
+      <c r="C291" s="4" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E291" s="4" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F291" s="17">
+        <v>8052817162</v>
+      </c>
+      <c r="G291" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H291" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I291" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="J291" s="20" t="s">
+        <v>1758</v>
+      </c>
+      <c r="K291" s="20" t="s">
+        <v>2150</v>
+      </c>
+      <c r="L291" s="4" t="s">
+        <v>2151</v>
+      </c>
+      <c r="M291" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N291" s="17">
+        <v>221101</v>
+      </c>
+      <c r="O291" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P291" s="4">
+        <v>32547423223</v>
+      </c>
+      <c r="Q291" s="4" t="s">
+        <v>2152</v>
+      </c>
+      <c r="R291" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S291" s="4">
+        <v>460429087641</v>
+      </c>
+      <c r="T291" s="4" t="s">
+        <v>2153</v>
+      </c>
+      <c r="U291" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V291" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W291" s="17">
+        <v>9519997469</v>
+      </c>
+      <c r="X291" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="292" spans="1:24" customHeight="1" ht="20">
+      <c r="A292" s="13" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B292" s="16">
+        <v>341</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>2156</v>
+      </c>
+      <c r="F292" s="16">
+        <v>7300633731</v>
+      </c>
+      <c r="G292" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J292" s="19" t="s">
+        <v>517</v>
+      </c>
+      <c r="K292" s="19" t="s">
+        <v>2158</v>
+      </c>
+      <c r="L292" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="M292" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N292" s="16">
+        <v>224190</v>
+      </c>
+      <c r="O292" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="P292" s="3" t="s">
+        <v>2159</v>
+      </c>
+      <c r="Q292" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="R292" s="16" t="s">
+        <v>1174</v>
+      </c>
+      <c r="S292" s="3">
+        <v>838626033360</v>
+      </c>
+      <c r="T292" s="3" t="s">
+        <v>2161</v>
+      </c>
+      <c r="U292" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V292" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W292" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X292" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="293" spans="1:24" customHeight="1" ht="20">
+      <c r="A293" s="14" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B293" s="17">
+        <v>342</v>
+      </c>
+      <c r="C293" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="E293" s="4" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F293" s="17">
+        <v>8707613419</v>
+      </c>
+      <c r="G293" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H293" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I293" s="4" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J293" s="20" t="s">
+        <v>397</v>
+      </c>
+      <c r="K293" s="20" t="s">
+        <v>2165</v>
+      </c>
+      <c r="L293" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M293" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N293" s="17">
+        <v>228001</v>
+      </c>
+      <c r="O293" s="4" t="s">
+        <v>1451</v>
+      </c>
+      <c r="P293" s="4">
+        <v>783118210009564</v>
+      </c>
+      <c r="Q293" s="4" t="s">
+        <v>2167</v>
+      </c>
+      <c r="R293" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S293" s="4">
+        <v>508875066716</v>
+      </c>
+      <c r="T293" s="4" t="s">
+        <v>2168</v>
+      </c>
+      <c r="U293" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V293" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W293" s="17">
+        <v>9451777577</v>
+      </c>
+      <c r="X293" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="294" spans="1:24" customHeight="1" ht="20">
+      <c r="A294" s="13" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B294" s="16">
+        <v>343</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F294" s="16">
+        <v>7374982704</v>
+      </c>
+      <c r="G294" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J294" s="19" t="s">
+        <v>1868</v>
+      </c>
+      <c r="K294" s="19" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L294" s="3" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M294" s="3" t="s">
+        <v>2174</v>
+      </c>
+      <c r="N294" s="16">
+        <v>335524</v>
+      </c>
+      <c r="O294" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P294" s="3">
+        <v>39998320493</v>
+      </c>
+      <c r="Q294" s="3" t="s">
+        <v>2175</v>
+      </c>
+      <c r="R294" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S294" s="3">
+        <v>687151236385</v>
+      </c>
+      <c r="T294" s="3" t="s">
+        <v>2176</v>
+      </c>
+      <c r="U294" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V294" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W294" s="16" t="s">
+        <v>2177</v>
+      </c>
+      <c r="X294" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="295" spans="1:24" customHeight="1" ht="20">
+      <c r="A295" s="14" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B295" s="17">
+        <v>344</v>
+      </c>
+      <c r="C295" s="4" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E295" s="4" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F295" s="17">
+        <v>7398268096</v>
+      </c>
+      <c r="G295" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H295" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I295" s="4" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J295" s="20" t="s">
+        <v>2181</v>
+      </c>
+      <c r="K295" s="20" t="s">
+        <v>2182</v>
+      </c>
+      <c r="L295" s="4" t="s">
+        <v>1528</v>
+      </c>
+      <c r="M295" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N295" s="17">
+        <v>226001</v>
+      </c>
+      <c r="O295" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P295" s="4">
+        <v>33540575854</v>
+      </c>
+      <c r="Q295" s="4" t="s">
+        <v>2183</v>
+      </c>
+      <c r="R295" s="17" t="s">
+        <v>2184</v>
+      </c>
+      <c r="S295" s="4">
+        <v>730009909028</v>
+      </c>
+      <c r="T295" s="4" t="s">
+        <v>2185</v>
+      </c>
+      <c r="U295" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V295" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W295" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X295" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="296" spans="1:24" customHeight="1" ht="20">
+      <c r="A296" s="13" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B296" s="16">
+        <v>345</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F296" s="16">
+        <v>6390319405</v>
+      </c>
+      <c r="G296" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J296" s="19" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K296" s="19" t="s">
+        <v>2189</v>
+      </c>
+      <c r="L296" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="M296" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N296" s="16">
+        <v>224159</v>
+      </c>
+      <c r="O296" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P296" s="3">
+        <v>42438041266</v>
+      </c>
+      <c r="Q296" s="3" t="s">
+        <v>2190</v>
+      </c>
+      <c r="R296" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S296" s="3">
+        <v>201628442531</v>
+      </c>
+      <c r="T296" s="3" t="s">
+        <v>2191</v>
+      </c>
+      <c r="U296" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V296" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W296" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X296" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="297" spans="1:24" customHeight="1" ht="20">
+      <c r="A297" s="14" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B297" s="17">
+        <v>346</v>
+      </c>
+      <c r="C297" s="4" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E297" s="4" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F297" s="17">
+        <v>9569114202</v>
+      </c>
+      <c r="G297" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H297" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I297" s="4" t="s">
+        <v>2195</v>
+      </c>
+      <c r="J297" s="20" t="s">
+        <v>1528</v>
+      </c>
+      <c r="K297" s="20" t="s">
+        <v>2196</v>
+      </c>
+      <c r="L297" s="4" t="s">
+        <v>2023</v>
+      </c>
+      <c r="M297" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N297" s="17">
+        <v>261401</v>
+      </c>
+      <c r="O297" s="4" t="s">
+        <v>2197</v>
+      </c>
+      <c r="P297" s="4">
+        <v>9548681436</v>
+      </c>
+      <c r="Q297" s="4" t="s">
+        <v>2198</v>
+      </c>
+      <c r="R297" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S297" s="4">
+        <v>374108667624</v>
+      </c>
+      <c r="T297" s="4" t="s">
+        <v>2199</v>
+      </c>
+      <c r="U297" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V297" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W297" s="17">
+        <v>9598161668</v>
+      </c>
+      <c r="X297" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="298" spans="1:24" customHeight="1" ht="20">
+      <c r="A298" s="13" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B298" s="16">
+        <v>347</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>2201</v>
+      </c>
+      <c r="F298" s="16">
+        <v>7398000017</v>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I298" s="3" t="s">
+        <v>2195</v>
+      </c>
+      <c r="J298" s="19" t="s">
+        <v>1758</v>
+      </c>
+      <c r="K298" s="19" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L298" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="M298" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N298" s="16">
+        <v>209205</v>
+      </c>
+      <c r="O298" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P298" s="3">
+        <v>39066415933</v>
+      </c>
+      <c r="Q298" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="R298" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S298" s="3">
+        <v>707876195651</v>
+      </c>
+      <c r="T298" s="3" t="s">
+        <v>2204</v>
+      </c>
+      <c r="U298" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V298" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W298" s="16">
+        <v>9125281390</v>
+      </c>
+      <c r="X298" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="299" spans="1:24" customHeight="1" ht="20">
+      <c r="A299" s="14" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B299" s="17">
+        <v>348</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E299" s="4" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F299" s="17">
+        <v>9219439141</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H299" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I299" s="4" t="s">
+        <v>2195</v>
+      </c>
+      <c r="J299" s="20" t="s">
+        <v>397</v>
+      </c>
+      <c r="K299" s="20" t="s">
+        <v>2208</v>
+      </c>
+      <c r="L299" s="4" t="s">
+        <v>2209</v>
+      </c>
+      <c r="M299" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N299" s="17">
+        <v>207243</v>
+      </c>
+      <c r="O299" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P299" s="4">
+        <v>42845953303</v>
+      </c>
+      <c r="Q299" s="4" t="s">
+        <v>2210</v>
+      </c>
+      <c r="R299" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S299" s="4">
+        <v>426458487185</v>
+      </c>
+      <c r="T299" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="U299" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V299" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="W299" s="17">
+        <v>9568104210</v>
+      </c>
+      <c r="X299" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="300" spans="1:24" customHeight="1" ht="20">
+      <c r="A300" s="13" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B300" s="16">
+        <v>349</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F300" s="16">
+        <v>9140322120</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>2195</v>
+      </c>
+      <c r="J300" s="19" t="s">
+        <v>517</v>
+      </c>
+      <c r="K300" s="19" t="s">
+        <v>2215</v>
+      </c>
+      <c r="L300" s="3" t="s">
+        <v>2216</v>
+      </c>
+      <c r="M300" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N300" s="16">
+        <v>227816</v>
+      </c>
+      <c r="O300" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="P300" s="3">
+        <v>45850100010278</v>
+      </c>
+      <c r="Q300" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="R300" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S300" s="3">
+        <v>393181310789</v>
+      </c>
+      <c r="T300" s="3" t="s">
+        <v>2217</v>
+      </c>
+      <c r="U300" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V300" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W300" s="16">
+        <v>9452001372</v>
+      </c>
+      <c r="X300" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="301" spans="1:24" customHeight="1" ht="20">
+      <c r="A301" s="14" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B301" s="17">
+        <v>350</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="E301" s="4" t="s">
+        <v>2220</v>
+      </c>
+      <c r="F301" s="17">
+        <v>6392827698</v>
+      </c>
+      <c r="G301" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H301" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I301" s="4" t="s">
+        <v>2195</v>
+      </c>
+      <c r="J301" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="K301" s="20" t="s">
+        <v>2221</v>
+      </c>
+      <c r="L301" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M301" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N301" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O301" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="P301" s="4">
+        <v>6568286820</v>
+      </c>
+      <c r="Q301" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="R301" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S301" s="4">
+        <v>816294009981</v>
+      </c>
+      <c r="T301" s="4" t="s">
+        <v>2222</v>
+      </c>
+      <c r="U301" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V301" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W301" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X301" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="302" spans="1:24" customHeight="1" ht="20">
+      <c r="A302" s="13" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B302" s="16">
+        <v>351</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F302" s="16">
+        <v>7518186832</v>
+      </c>
+      <c r="G302" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="J302" s="19" t="s">
+        <v>517</v>
+      </c>
+      <c r="K302" s="19" t="s">
+        <v>2226</v>
+      </c>
+      <c r="L302" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="M302" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N302" s="16">
+        <v>227413</v>
+      </c>
+      <c r="O302" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="P302" s="3">
+        <v>520191434949816</v>
+      </c>
+      <c r="Q302" s="3" t="s">
+        <v>2227</v>
+      </c>
+      <c r="R302" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S302" s="3">
+        <v>853208961731</v>
+      </c>
+      <c r="T302" s="3" t="s">
+        <v>2228</v>
+      </c>
+      <c r="U302" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V302" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W302" s="16">
+        <v>8052860719</v>
+      </c>
+      <c r="X302" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="303" spans="1:24" customHeight="1" ht="20">
+      <c r="A303" s="14" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B303" s="17">
+        <v>352</v>
+      </c>
+      <c r="C303" s="4" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D303" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="E303" s="4" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F303" s="17">
+        <v>7060559299</v>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H303" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I303" s="4" t="s">
+        <v>2232</v>
+      </c>
+      <c r="J303" s="20" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K303" s="20" t="s">
+        <v>2233</v>
+      </c>
+      <c r="L303" s="4" t="s">
+        <v>2234</v>
+      </c>
+      <c r="M303" s="4" t="s">
+        <v>2235</v>
+      </c>
+      <c r="N303" s="17">
+        <v>263139</v>
+      </c>
+      <c r="O303" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="P303" s="4">
+        <v>47040100005837</v>
+      </c>
+      <c r="Q303" s="4" t="s">
+        <v>2236</v>
+      </c>
+      <c r="R303" s="17" t="s">
+        <v>2237</v>
+      </c>
+      <c r="S303" s="4">
+        <v>719435670877</v>
+      </c>
+      <c r="T303" s="4" t="s">
+        <v>2238</v>
+      </c>
+      <c r="U303" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V303" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W303" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X303" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="304" spans="1:24" customHeight="1" ht="20">
+      <c r="A304" s="13" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B304" s="16">
+        <v>353</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>2240</v>
+      </c>
+      <c r="F304" s="16">
+        <v>8009608952</v>
+      </c>
+      <c r="G304" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J304" s="19" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K304" s="19" t="s">
+        <v>2243</v>
+      </c>
+      <c r="L304" s="3" t="s">
+        <v>2244</v>
+      </c>
+      <c r="M304" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N304" s="16">
+        <v>209502</v>
+      </c>
+      <c r="O304" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P304" s="3">
+        <v>40249927308</v>
+      </c>
+      <c r="Q304" s="3" t="s">
+        <v>2245</v>
+      </c>
+      <c r="R304" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S304" s="3">
+        <v>777799396555</v>
+      </c>
+      <c r="T304" s="3" t="s">
+        <v>2246</v>
+      </c>
+      <c r="U304" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V304" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="W304" s="16">
+        <v>9839572807</v>
+      </c>
+      <c r="X304" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="305" spans="1:24" customHeight="1" ht="20">
+      <c r="A305" s="14" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B305" s="17">
+        <v>355</v>
+      </c>
+      <c r="C305" s="4" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="E305" s="4" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F305" s="17">
+        <v>8423933702</v>
+      </c>
+      <c r="G305" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H305" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I305" s="4" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J305" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="K305" s="20" t="s">
+        <v>2250</v>
+      </c>
+      <c r="L305" s="4" t="s">
+        <v>2251</v>
+      </c>
+      <c r="M305" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N305" s="17">
+        <v>271308</v>
+      </c>
+      <c r="O305" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="P305" s="4">
+        <v>50100598493430</v>
+      </c>
+      <c r="Q305" s="4" t="s">
+        <v>2252</v>
+      </c>
+      <c r="R305" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S305" s="4">
+        <v>978014720364</v>
+      </c>
+      <c r="T305" s="4" t="s">
+        <v>2253</v>
+      </c>
+      <c r="U305" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V305" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W305" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X305" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="306" spans="1:24" customHeight="1" ht="20">
+      <c r="A306" s="13" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B306" s="16">
+        <v>356</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>2257</v>
+      </c>
+      <c r="F306" s="16">
+        <v>9718185208</v>
+      </c>
+      <c r="G306" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>2258</v>
+      </c>
+      <c r="J306" s="19" t="s">
+        <v>2259</v>
+      </c>
+      <c r="K306" s="19" t="s">
+        <v>2259</v>
+      </c>
+      <c r="L306" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M306" s="3" t="s">
+        <v>2260</v>
+      </c>
+      <c r="N306" s="16">
+        <v>201308</v>
+      </c>
+      <c r="O306" s="3" t="s">
+        <v>2261</v>
+      </c>
+      <c r="P306" s="3">
+        <v>3443443234</v>
+      </c>
+      <c r="Q306" s="3">
+        <v>32434</v>
+      </c>
+      <c r="R306" s="16" t="s">
+        <v>2262</v>
+      </c>
+      <c r="S306" s="3" t="s">
+        <v>2263</v>
+      </c>
+      <c r="T306" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="U306" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="V306" s="3" t="s">
+        <v>2265</v>
+      </c>
+      <c r="W306" s="16">
+        <v>234354534535</v>
+      </c>
+      <c r="X306" s="10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="307" spans="1:24" customHeight="1" ht="20">
+      <c r="A307" s="15" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B307" s="18">
+        <v>357</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>2268</v>
+      </c>
+      <c r="F307" s="18">
+        <v>8765273351</v>
+      </c>
+      <c r="G307" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I307" s="7" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J307" s="21" t="s">
+        <v>2270</v>
+      </c>
+      <c r="K307" s="21" t="s">
+        <v>1868</v>
+      </c>
+      <c r="L307" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="M307" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="N307" s="18">
+        <v>229001</v>
+      </c>
+      <c r="O307" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="P307" s="7">
+        <v>50100216326440</v>
+      </c>
+      <c r="Q307" s="7" t="s">
+        <v>2271</v>
+      </c>
+      <c r="R307" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="S307" s="7">
+        <v>931279389761</v>
+      </c>
+      <c r="T307" s="7" t="s">
+        <v>2272</v>
+      </c>
+      <c r="U307" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="V307" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="W307" s="18">
+        <v>6307971050</v>
+      </c>
+      <c r="X307" s="12" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">