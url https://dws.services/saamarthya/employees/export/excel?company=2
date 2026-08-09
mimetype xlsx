--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="853">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -2222,338 +2222,101 @@
   <si>
     <t>Durgesh</t>
   </si>
   <si>
     <t>Tripathi</t>
   </si>
   <si>
     <t>luckytiwari9936436683@gmail.com</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>Musahar, Nachana, PO: Kurebhar, Sultanpur-</t>
   </si>
   <si>
     <t>SBIN0016439</t>
   </si>
   <si>
     <t>CROPT3700M</t>
   </si>
   <si>
     <t>99364 36683</t>
   </si>
   <si>
-    <t>SMPCL I4</t>
-[...16 lines deleted...]
-  <si>
     <t>SMPCL I5</t>
   </si>
   <si>
     <t>anuragtiwari993588@gmail.com</t>
   </si>
   <si>
     <t>Mangauli Jagdshpur, Amethi-</t>
   </si>
   <si>
     <t>BARB0SHALAM</t>
   </si>
   <si>
     <t>6019 3977 6491</t>
   </si>
   <si>
     <t>CQGPT7010P</t>
   </si>
   <si>
     <t>Na</t>
   </si>
   <si>
-    <t>SMPCL I6</t>
-[...185 lines deleted...]
-    <t>09amanupadhyay@gmail.com</t>
+    <t>SMPCL I18</t>
+  </si>
+  <si>
+    <t>Ankush</t>
+  </si>
+  <si>
+    <t>ankushsynth@gmail.com</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
-[...19 lines deleted...]
-  <si>
     <t>MCC Khaga</t>
   </si>
   <si>
     <t>Ward No- 13, Bardela, Dhamdaha, Bardela, Purna, Bihar -</t>
   </si>
   <si>
     <t>Bardela</t>
   </si>
   <si>
     <t>Bihar</t>
   </si>
   <si>
     <t>SBIN0001849</t>
   </si>
   <si>
     <t>JOMPK2622M</t>
   </si>
   <si>
-    <t>SMPCL I19</t>
-[...16 lines deleted...]
-  <si>
     <t>0101</t>
   </si>
   <si>
     <t>Vibham</t>
   </si>
   <si>
     <t>vibhampandey983839@gmail.com</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>Raebareli 229001</t>
   </si>
   <si>
     <t>Kolai, Pandey ka Purwa, Sanethu, PO: Sanethu, Dist: Ayodhya - 224135</t>
   </si>
   <si>
     <t>Jankipuram</t>
   </si>
   <si>
     <t>EICPP2209A</t>
   </si>
   <si>
     <t>Anil Kumar Pandey</t>
@@ -2625,50 +2388,234 @@
     <t>Nitin</t>
   </si>
   <si>
     <t>Mishra</t>
   </si>
   <si>
     <t>mishran203@gmail.com</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>9/5, PWD Colony, DoorNoorm, Nagar, Reabareli -2209001</t>
   </si>
   <si>
     <t>016701616051</t>
   </si>
   <si>
     <t>ICIC000167</t>
   </si>
   <si>
     <t>CNPPM4923E</t>
   </si>
   <si>
     <t>Veethika Mishra</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Mr. Deepak</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>agrawaldeepakaca01@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>A-113/1-C, Ayodhyapuri, Colony, Jhansi Khas, U.P.- 284001</t>
+  </si>
+  <si>
+    <t>ICIC0004279</t>
+  </si>
+  <si>
+    <t>AZNPA9891R</t>
+  </si>
+  <si>
+    <t>NBV S JVK</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>Aditya Prakash</t>
+  </si>
+  <si>
+    <t>dwivediaditya512@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>AB-44, Sanchar Vihar Colony, ITI, Township, 
+Mau, Gonda, Mankapur, U.P.- 271308</t>
+  </si>
+  <si>
+    <t>Gonda</t>
+  </si>
+  <si>
+    <t>HDFC0000296</t>
+  </si>
+  <si>
+    <t>BBVPD1195A</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Noida</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
+  </si>
+  <si>
+    <t>asdasd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2884,93 +2831,93 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3237,72 +3184,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X98"/>
+  <dimension ref="A1:X93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K98"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.853" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -9257,1301 +9204,931 @@
       </c>
       <c r="S81" s="4">
         <v>962158000000.0</v>
       </c>
       <c r="T81" s="4" t="s">
         <v>734</v>
       </c>
       <c r="U81" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V81" s="4" t="s">
         <v>607</v>
       </c>
       <c r="W81" s="17" t="s">
         <v>735</v>
       </c>
       <c r="X81" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:24" customHeight="1" ht="20">
       <c r="A82" s="13" t="s">
         <v>736</v>
       </c>
       <c r="B82" s="16">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C82" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E82" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="D82" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="16">
-        <v>7380763733</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>6392493887</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>136</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>731</v>
+        <v>692</v>
       </c>
       <c r="J82" s="19" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="K82" s="19" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>95</v>
+        <v>378</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N82" s="16">
-        <v>228142</v>
+        <v>227809</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>462</v>
       </c>
       <c r="P82" s="3">
-        <v>44148100000000.0</v>
+        <v>23858100002865</v>
       </c>
       <c r="Q82" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="R82" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S82" s="3" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>297785000000.0</v>
       </c>
       <c r="T82" s="3" t="s">
         <v>741</v>
       </c>
       <c r="U82" s="3" t="s">
-        <v>37</v>
+        <v>742</v>
       </c>
       <c r="V82" s="3" t="s">
         <v>178</v>
       </c>
       <c r="W82" s="16" t="s">
         <v>178</v>
       </c>
       <c r="X82" s="10" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="83" spans="1:24" customHeight="1" ht="20">
       <c r="A83" s="14" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B83" s="17">
-        <v>259</v>
+        <v>283</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>582</v>
+        <v>744</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>161</v>
+        <v>551</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F83" s="17">
-        <v>6392493887</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>7654209722</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>136</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I83" s="4" t="s">
-        <v>692</v>
+        <v>746</v>
       </c>
       <c r="J83" s="20" t="s">
-        <v>85</v>
+        <v>747</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>378</v>
+        <v>749</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>96</v>
+        <v>750</v>
       </c>
       <c r="N83" s="17">
-        <v>227809</v>
+        <v>854204</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="P83" s="4">
-        <v>23858100002865</v>
+        <v>35498553651</v>
       </c>
       <c r="Q83" s="4" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="R83" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="S83" s="4" t="s">
-        <v>746</v>
+      <c r="S83" s="4">
+        <v>809053000000.0</v>
       </c>
       <c r="T83" s="4" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="U83" s="4" t="s">
-        <v>748</v>
+        <v>37</v>
       </c>
       <c r="V83" s="4" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>607</v>
+      </c>
+      <c r="W83" s="17">
+        <v>9306751378</v>
       </c>
       <c r="X83" s="11" t="s">
-        <v>178</v>
+        <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:24" customHeight="1" ht="20">
       <c r="A84" s="13" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="B84" s="16">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>751</v>
+        <v>232</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="F84" s="16">
-        <v>9305347120</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>9838390442</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>136</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>692</v>
+        <v>756</v>
       </c>
       <c r="J84" s="19" t="s">
-        <v>85</v>
+        <v>757</v>
       </c>
       <c r="K84" s="19" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N84" s="16">
-        <v>228133</v>
+        <v>224135</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>754</v>
+        <v>174</v>
       </c>
       <c r="P84" s="3">
-        <v>501051151213</v>
+        <v>50100655962992</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>755</v>
+        <v>593</v>
       </c>
       <c r="R84" s="16" t="s">
-        <v>37</v>
+        <v>759</v>
       </c>
       <c r="S84" s="3">
-        <v>980985440674</v>
+        <v>567120996060</v>
       </c>
       <c r="T84" s="3" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="U84" s="3" t="s">
-        <v>757</v>
+        <v>37</v>
       </c>
       <c r="V84" s="3" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>761</v>
+      </c>
+      <c r="W84" s="16">
+        <v>7408681368</v>
       </c>
       <c r="X84" s="10" t="s">
-        <v>178</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:24" customHeight="1" ht="20">
       <c r="A85" s="14" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B85" s="17">
-        <v>261</v>
+        <v>301</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F85" s="17">
-        <v>7268910302</v>
+        <v>7393084709</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>692</v>
+        <v>766</v>
       </c>
       <c r="J85" s="20" t="s">
-        <v>544</v>
+        <v>767</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>85</v>
+        <v>769</v>
       </c>
       <c r="M85" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N85" s="17">
-        <v>222302</v>
+        <v>221404</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>462</v>
+        <v>174</v>
       </c>
       <c r="P85" s="4">
-        <v>23858100003188</v>
+        <v>50100700000000.0</v>
       </c>
       <c r="Q85" s="4" t="s">
-        <v>745</v>
+        <v>593</v>
       </c>
       <c r="R85" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S85" s="4">
-        <v>705425610522</v>
+        <v>250797623952</v>
       </c>
       <c r="T85" s="4" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="U85" s="4" t="s">
-        <v>757</v>
+        <v>37</v>
       </c>
       <c r="V85" s="4" t="s">
         <v>178</v>
       </c>
       <c r="W85" s="17" t="s">
         <v>178</v>
       </c>
       <c r="X85" s="11" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="86" spans="1:24" customHeight="1" ht="20">
       <c r="A86" s="13" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="B86" s="16">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>766</v>
+        <v>82</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="F86" s="16">
-        <v>9569791331</v>
+        <v>7080090482</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="J86" s="19" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="K86" s="19" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>378</v>
+        <v>777</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N86" s="16">
-        <v>227801</v>
+        <v>242303</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>44802842778</v>
+        <v>778</v>
+      </c>
+      <c r="P86" s="3" t="s">
+        <v>779</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>166</v>
+        <v>780</v>
       </c>
       <c r="R86" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S86" s="3">
-        <v>931850000000.0</v>
+        <v>401379848588</v>
       </c>
       <c r="T86" s="3" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="U86" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V86" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9984841308</v>
+        <v>178</v>
+      </c>
+      <c r="W86" s="16" t="s">
+        <v>178</v>
       </c>
       <c r="X86" s="10" t="s">
-        <v>37</v>
+        <v>178</v>
       </c>
     </row>
     <row r="87" spans="1:24" customHeight="1" ht="20">
       <c r="A87" s="14" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B87" s="17">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="F87" s="17">
-        <v>9451234099</v>
+        <v>6306331660</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I87" s="4" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="J87" s="20" t="s">
-        <v>776</v>
+        <v>95</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N87" s="17">
-        <v>222302</v>
+        <v>229001</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>58570100004272</v>
+        <v>663</v>
+      </c>
+      <c r="P87" s="4" t="s">
+        <v>788</v>
       </c>
       <c r="Q87" s="4" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="R87" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="S87" s="4" t="s">
-        <v>780</v>
+      <c r="S87" s="4">
+        <v>842969622503</v>
       </c>
       <c r="T87" s="4" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="U87" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V87" s="4" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9454904152</v>
+        <v>791</v>
+      </c>
+      <c r="W87" s="17" t="s">
+        <v>178</v>
       </c>
       <c r="X87" s="11" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:24" customHeight="1" ht="20">
       <c r="A88" s="13" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="B88" s="16">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>468</v>
+        <v>232</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="F88" s="16">
-        <v>8858171451</v>
+        <v>7676329047</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>768</v>
+        <v>795</v>
       </c>
       <c r="J88" s="19" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="K88" s="19" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>85</v>
+        <v>798</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N88" s="16">
-        <v>222302</v>
+        <v>261201</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>33</v>
+        <v>799</v>
       </c>
       <c r="P88" s="3">
-        <v>32783557020</v>
+        <v>8227735236</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="R88" s="16" t="s">
-        <v>37</v>
+        <v>801</v>
       </c>
       <c r="S88" s="3">
-        <v>524562000000.0</v>
+        <v>734189243588</v>
       </c>
       <c r="T88" s="3" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V88" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9453023986</v>
+        <v>178</v>
+      </c>
+      <c r="W88" s="16" t="s">
+        <v>178</v>
       </c>
       <c r="X88" s="10" t="s">
-        <v>120</v>
+        <v>178</v>
       </c>
     </row>
     <row r="89" spans="1:24" customHeight="1" ht="20">
       <c r="A89" s="14" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="B89" s="17">
-        <v>265</v>
+        <v>324</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>232</v>
+        <v>551</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="F89" s="17">
-        <v>8917044727</v>
+        <v>9927716091</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>768</v>
+        <v>806</v>
       </c>
       <c r="J89" s="20" t="s">
+        <v>807</v>
+      </c>
+      <c r="K89" s="20" t="s">
+        <v>808</v>
+      </c>
+      <c r="L89" s="4" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N89" s="17">
-        <v>230001</v>
+        <v>282005</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>778</v>
+        <v>33</v>
       </c>
       <c r="P89" s="4">
-        <v>53460100020077</v>
+        <v>32780078298</v>
       </c>
       <c r="Q89" s="4" t="s">
-        <v>779</v>
+        <v>809</v>
       </c>
       <c r="R89" s="17" t="s">
-        <v>37</v>
+        <v>810</v>
       </c>
       <c r="S89" s="4">
-        <v>832240000000.0</v>
+        <v>308712178046</v>
       </c>
       <c r="T89" s="4" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="U89" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V89" s="4" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9795385317</v>
+        <v>812</v>
+      </c>
+      <c r="W89" s="17" t="s">
+        <v>178</v>
       </c>
       <c r="X89" s="11" t="s">
-        <v>37</v>
+        <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:24" customHeight="1" ht="20">
       <c r="A90" s="13" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
       <c r="B90" s="16">
-        <v>266</v>
+        <v>326</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>796</v>
+        <v>814</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>729</v>
+        <v>815</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
       <c r="F90" s="16">
-        <v>8858171451</v>
+        <v>8827185985</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>768</v>
+        <v>817</v>
       </c>
       <c r="J90" s="19" t="s">
-        <v>785</v>
+        <v>497</v>
       </c>
       <c r="K90" s="19" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N90" s="16">
-        <v>227408</v>
+        <v>229001</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>33</v>
+        <v>454</v>
       </c>
       <c r="P90" s="3">
-        <v>40722066076</v>
+        <v>427901501500</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="R90" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S90" s="3">
-        <v>330946000000.0</v>
+        <v>507497345976</v>
       </c>
       <c r="T90" s="3" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V90" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="W90" s="16">
-        <v>7379462937</v>
+      <c r="W90" s="16" t="s">
+        <v>821</v>
       </c>
       <c r="X90" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:24" customHeight="1" ht="20">
       <c r="A91" s="14" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="B91" s="17">
-        <v>268</v>
+        <v>343</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>803</v>
+        <v>551</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="F91" s="17">
-        <v>7068583669</v>
+        <v>7374982704</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>805</v>
+        <v>824</v>
       </c>
       <c r="J91" s="20" t="s">
-        <v>95</v>
+        <v>757</v>
       </c>
       <c r="K91" s="20" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>95</v>
+        <v>826</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>96</v>
+        <v>827</v>
       </c>
       <c r="N91" s="17">
-        <v>224208</v>
+        <v>335524</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="P91" s="4">
-        <v>45850100000000.0</v>
+        <v>39998320493</v>
       </c>
       <c r="Q91" s="4" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="R91" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S91" s="4">
-        <v>677616000000.0</v>
+        <v>687151236385</v>
       </c>
       <c r="T91" s="4" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
       <c r="U91" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V91" s="4" t="s">
         <v>607</v>
       </c>
-      <c r="W91" s="17">
-        <v>7068583669</v>
+      <c r="W91" s="17" t="s">
+        <v>830</v>
       </c>
       <c r="X91" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="92" spans="1:24" customHeight="1" ht="20">
       <c r="A92" s="13" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="B92" s="16">
-        <v>282</v>
+        <v>355</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>542</v>
+        <v>832</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>810</v>
+        <v>632</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="F92" s="16">
-        <v>6392378355</v>
+        <v>8423933702</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="J92" s="19" t="s">
-        <v>395</v>
+        <v>95</v>
       </c>
       <c r="K92" s="19" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N92" s="16">
-        <v>224204</v>
+        <v>271308</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="P92" s="3">
-        <v>41736820591</v>
+        <v>50100598493430</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="R92" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S92" s="3">
-        <v>916064000000.0</v>
+        <v>978014720364</v>
       </c>
       <c r="T92" s="3" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V92" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9838524455</v>
+        <v>178</v>
+      </c>
+      <c r="W92" s="16" t="s">
+        <v>178</v>
       </c>
       <c r="X92" s="10" t="s">
-        <v>37</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:24" customHeight="1" ht="20">
-      <c r="A93" s="14" t="s">
-[...20 lines deleted...]
-      <c r="H93" s="4" t="s">
+      <c r="A93" s="15" t="s">
+        <v>839</v>
+      </c>
+      <c r="B93" s="18">
+        <v>356</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="F93" s="18">
+        <v>9718185208</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H93" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I93" s="4" t="s">
-[...206 lines deleted...]
-      <c r="D96" s="3" t="s">
+      <c r="I93" s="7" t="s">
         <v>843</v>
       </c>
-      <c r="E96" s="3" t="s">
+      <c r="J93" s="21" t="s">
         <v>844</v>
       </c>
-      <c r="F96" s="16">
-[...8 lines deleted...]
-      <c r="I96" s="3" t="s">
+      <c r="K93" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="L93" s="7" t="s">
         <v>845</v>
       </c>
-      <c r="J96" s="19" t="s">
+      <c r="M93" s="7" t="s">
         <v>846</v>
       </c>
-      <c r="K96" s="19" t="s">
+      <c r="N93" s="18">
+        <v>201308</v>
+      </c>
+      <c r="O93" s="7" t="s">
         <v>847</v>
       </c>
-      <c r="L96" s="3" t="s">
+      <c r="P93" s="7">
+        <v>3443443234</v>
+      </c>
+      <c r="Q93" s="7">
+        <v>32434</v>
+      </c>
+      <c r="R93" s="18" t="s">
         <v>848</v>
       </c>
-      <c r="M96" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T96" s="3" t="s">
+      <c r="S93" s="7" t="s">
         <v>849</v>
       </c>
-      <c r="U96" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A97" s="14" t="s">
+      <c r="T93" s="7" t="s">
         <v>850</v>
       </c>
-      <c r="B97" s="17">
-[...2 lines deleted...]
-      <c r="C97" s="4" t="s">
+      <c r="U93" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="V93" s="7" t="s">
         <v>851</v>
       </c>
-      <c r="D97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="4" t="s">
+      <c r="W93" s="18">
+        <v>234354534535</v>
+      </c>
+      <c r="X93" s="12" t="s">
         <v>852</v>
-      </c>
-[...129 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">