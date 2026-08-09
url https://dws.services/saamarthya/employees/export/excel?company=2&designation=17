--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -312,74 +312,50 @@
     <t>0025</t>
   </si>
   <si>
     <t>Dr. Vivek</t>
   </si>
   <si>
     <t>Verma</t>
   </si>
   <si>
     <t>vivek.verma@saamarthyamilk.com</t>
   </si>
   <si>
     <t>Naseer Pur, Jiaguarden , Fatehpur-212601</t>
   </si>
   <si>
     <t>SAMSUDDINPUR,GYASPUR,AMBEDKAR NAGAR,UP</t>
   </si>
   <si>
     <t>AVVPV0899G</t>
   </si>
   <si>
     <t>BHAGWAN DAS CHAUDHARY</t>
   </si>
   <si>
     <t>FATHER</t>
-  </si>
-[...22 lines deleted...]
-    <t>Aparna Singh</t>
   </si>
   <si>
     <t>0032</t>
   </si>
   <si>
     <t>Mr. AKHILESH</t>
   </si>
   <si>
     <t>TRIPATHI</t>
   </si>
   <si>
     <t>akhilesh.tripathi@saamarthyamilk.com</t>
   </si>
   <si>
     <t>Sastri Nagar, Near Vidya Mandir, Sultanpur-228001</t>
   </si>
   <si>
     <t>Purechershah, Reoli,Amethi,Salon ,UP</t>
   </si>
   <si>
     <t>AFZPT2303K</t>
   </si>
   <si>
     <t>Seeta Tripathi</t>
   </si>
@@ -850,93 +826,93 @@
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1203,63 +1179,63 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X18"/>
+  <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K18"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="14.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1835,783 +1811,709 @@
       </c>
       <c r="S8" s="3">
         <v>858751359258</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>97</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>98</v>
       </c>
       <c r="W8" s="15">
         <v>9415188542</v>
       </c>
       <c r="X8" s="9" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B9" s="16">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>103</v>
       </c>
       <c r="F9" s="16">
-        <v>9412141344</v>
+        <v>9415700228</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="19" t="s">
         <v>104</v>
       </c>
       <c r="K9" s="19" t="s">
         <v>105</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N9" s="16">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>42385073591</v>
+        <v>20000874037</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="R9" s="16" t="s">
         <v>36</v>
       </c>
       <c r="S9" s="4">
-        <v>206981681886</v>
+        <v>412481636696</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>106</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>36</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="W9" s="16">
-        <v>9569639212</v>
+      <c r="W9" s="16" t="s">
+        <v>73</v>
       </c>
       <c r="X9" s="10" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
       <c r="A10" s="12" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="15">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>111</v>
       </c>
       <c r="F10" s="15">
-        <v>9415700228</v>
+        <v>9452671753</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>112</v>
       </c>
       <c r="K10" s="18" t="s">
         <v>113</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="N10" s="15">
         <v>229001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="3">
-        <v>20000874037</v>
+        <v>20001342795</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="R10" s="15" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="S10" s="3">
-        <v>412481636696</v>
+        <v>335549596509</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="U10" s="3" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="V10" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="W10" s="15" t="s">
         <v>73</v>
       </c>
       <c r="X10" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
       <c r="A11" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="16">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F11" s="16">
-        <v>9452671753</v>
+        <v>9870698821</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="K11" s="19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N11" s="16">
         <v>229001</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>20001342795</v>
+        <v>33438517880</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="R11" s="16" t="s">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="S11" s="4">
-        <v>335549596509</v>
+        <v>333088224016</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="U11" s="4" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="V11" s="4" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>127</v>
+      </c>
+      <c r="W11" s="16">
+        <v>8858983516</v>
       </c>
       <c r="X11" s="10" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="1" ht="20">
       <c r="A12" s="12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12" s="15">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F12" s="15">
-        <v>9870698821</v>
+        <v>8353980920</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K12" s="18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="N12" s="15">
         <v>229001</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>33438517880</v>
+        <v>134</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>135</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="R12" s="15" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="S12" s="3">
-        <v>333088224016</v>
+        <v>545732068122</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="V12" s="3" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="W12" s="15">
-        <v>8858983516</v>
+        <v>9452558244</v>
       </c>
       <c r="X12" s="9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="13" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B13" s="16">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="F13" s="16">
-        <v>8353980920</v>
+        <v>6307293612</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="19" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="K13" s="19" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N13" s="16">
         <v>229001</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>147</v>
+      </c>
+      <c r="P13" s="4">
+        <v>683510110015151</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="R13" s="16" t="s">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="S13" s="4">
-        <v>545732068122</v>
+        <v>318653317553</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="U13" s="4" t="s">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="V13" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="W13" s="16">
-        <v>9452558244</v>
+        <v>9569692184</v>
       </c>
       <c r="X13" s="10" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="1" ht="20">
       <c r="A14" s="12" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B14" s="15">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>151</v>
+        <v>26</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F14" s="15">
-        <v>6307293612</v>
+        <v>9918002807</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="K14" s="18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="N14" s="15">
         <v>229001</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="P14" s="3">
-        <v>683510110015151</v>
+        <v>20001343266</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>156</v>
       </c>
       <c r="R14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="S14" s="3">
-        <v>318653317553</v>
+        <v>989519808681</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>157</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>158</v>
       </c>
       <c r="W14" s="15">
-        <v>9569692184</v>
+        <v>9918002807</v>
       </c>
       <c r="X14" s="9" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="1" ht="20">
       <c r="A15" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15" s="16">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="B15" s="16">
-[...2 lines deleted...]
-      <c r="C15" s="4" t="s">
+      <c r="D15" s="4" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>162</v>
       </c>
       <c r="F15" s="16">
-        <v>9918002807</v>
+        <v>8182830081</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="19" t="s">
         <v>163</v>
       </c>
       <c r="K15" s="19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N15" s="16">
         <v>229001</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>49</v>
+        <v>165</v>
       </c>
       <c r="P15" s="4">
-        <v>20001343266</v>
+        <v>50100600000000.0</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>36</v>
       </c>
       <c r="S15" s="4">
-        <v>989519808681</v>
+        <v>403791162695</v>
       </c>
       <c r="T15" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="U15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="V15" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="W15" s="16">
-        <v>9918002807</v>
+        <v>9794277387</v>
       </c>
       <c r="X15" s="10" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="1" ht="20">
       <c r="A16" s="12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B16" s="15">
-        <v>105</v>
+        <v>246</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F16" s="15">
-        <v>8182830081</v>
+        <v>8081544076</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>45</v>
+        <v>174</v>
       </c>
       <c r="J16" s="18" t="s">
-        <v>171</v>
+        <v>47</v>
       </c>
       <c r="K16" s="18" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>48</v>
       </c>
       <c r="N16" s="15">
         <v>229001</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="P16" s="3">
-        <v>50100600000000.0</v>
+        <v>20372962246</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="R16" s="15" t="s">
-        <v>36</v>
+        <v>178</v>
       </c>
       <c r="S16" s="3">
-        <v>403791162695</v>
+        <v>645365693746</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="V16" s="3" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="W16" s="15">
-        <v>9794277387</v>
+        <v>7392812615</v>
       </c>
       <c r="X16" s="9" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:24" customHeight="1" ht="20">
-      <c r="A17" s="13" t="s">
-[...11 lines deleted...]
-      <c r="E17" s="4" t="s">
+      <c r="A17" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="F17" s="16">
-[...2 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="B17" s="17">
+        <v>250</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="F17" s="17">
+        <v>9335084663</v>
+      </c>
+      <c r="G17" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="H17" s="4" t="s">
+      <c r="H17" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="I17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="19" t="s">
+      <c r="I17" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="J17" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="K17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="4" t="s">
+      <c r="K17" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="L17" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M17" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="N17" s="16">
+      <c r="N17" s="17">
         <v>229001</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...8 lines deleted...]
-      <c r="R17" s="16" t="s">
+      <c r="O17" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="S17" s="4">
-[...2 lines deleted...]
-      <c r="T17" s="4" t="s">
+      <c r="P17" s="6">
+        <v>5.70502E+14</v>
+      </c>
+      <c r="Q17" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="U17" s="4" t="s">
+      <c r="R17" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="V17" s="4" t="s">
+      <c r="S17" s="6">
+        <v>872091573835</v>
+      </c>
+      <c r="T17" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="W17" s="16">
-[...7 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="U17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V17" s="6">
+        <v>9151602356</v>
+      </c>
+      <c r="W17" s="17" t="s">
         <v>189</v>
       </c>
-      <c r="B18" s="17">
-[...2 lines deleted...]
-      <c r="C18" s="6" t="s">
+      <c r="X17" s="11" t="s">
         <v>190</v>
-      </c>
-[...61 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">