--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -264,50 +264,86 @@
     <t>0014</t>
   </si>
   <si>
     <t>Mr. Nitish</t>
   </si>
   <si>
     <t>Kamboj</t>
   </si>
   <si>
     <t>nitish.kamboj@saamarthyamilk.com</t>
   </si>
   <si>
     <t>2023-06-25</t>
   </si>
   <si>
     <t>RATAPUR, RAEBARELI</t>
   </si>
   <si>
     <t>HN-364/1X,VAKILPURA,SADAR BAZAR,KARNAL(HR)</t>
   </si>
   <si>
     <t>BPUPK5007D</t>
   </si>
   <si>
     <t>NEHA Chaudhary</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Mr. Deepak</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>agrawaldeepakaca01@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>HO Raebareli</t>
+  </si>
+  <si>
+    <t>A-113/1-C, Ayodhyapuri, Colony, Jhansi Khas, U.P.- 284001</t>
+  </si>
+  <si>
+    <t>ICICI Bank</t>
+  </si>
+  <si>
+    <t>ICIC0004279</t>
+  </si>
+  <si>
+    <t>AZNPA9891R</t>
+  </si>
+  <si>
+    <t>Family</t>
+  </si>
+  <si>
+    <t>NBV S JVK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -505,93 +541,93 @@
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -858,55 +894,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:X7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K6"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
@@ -1264,121 +1300,195 @@
         <v>71</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>72</v>
       </c>
       <c r="S5" s="4">
         <v>828676509939</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>74</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>74</v>
       </c>
       <c r="X5" s="10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:24" customHeight="1" ht="20">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="15">
         <v>60</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F6" s="15">
         <v>7696444193</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="G6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I6" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="J6" s="20" t="s">
+      <c r="J6" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="N6" s="17">
+      <c r="N6" s="15">
         <v>229001</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="P6" s="6">
+      <c r="P6" s="3">
         <v>42385086034</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="Q6" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R6" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="S6" s="6">
+      <c r="S6" s="3">
         <v>761695522500</v>
       </c>
-      <c r="T6" s="6" t="s">
+      <c r="T6" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="U6" s="6" t="s">
+      <c r="U6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V6" s="6" t="s">
+      <c r="V6" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="W6" s="17">
+      <c r="W6" s="15">
         <v>8968271193</v>
       </c>
-      <c r="X6" s="11" t="s">
+      <c r="X6" s="9" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" customHeight="1" ht="20">
+      <c r="A7" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="17">
+        <v>326</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="17">
+        <v>8827185985</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="K7" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="P7" s="6">
+        <v>427901501500</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="R7" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" s="6">
+        <v>507497345976</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="W7" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="X7" s="11" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">