--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -1997,438 +1997,328 @@
   <si>
     <t>0088</t>
   </si>
   <si>
     <t>Dr. Manoj</t>
   </si>
   <si>
     <t>Kumar Maurya</t>
   </si>
   <si>
     <t>mdrmanojkumar@gmail.com</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>UBIN0557056</t>
   </si>
   <si>
     <t>BXRPM3901K</t>
   </si>
   <si>
     <t>07800455656</t>
   </si>
   <si>
-    <t>SMPCL I4</t>
-[...281 lines deleted...]
-    <t>2026-05-26</t>
+    <t>0100</t>
+  </si>
+  <si>
+    <t>Tej</t>
+  </si>
+  <si>
+    <t>Pratap</t>
+  </si>
+  <si>
+    <t>tejpratap971991@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>MCC Diyara</t>
+  </si>
+  <si>
+    <t>Birpur, Sant Ravi das nagar, U.P.-221404</t>
+  </si>
+  <si>
+    <t>Sant Ravi das Nagar</t>
+  </si>
+  <si>
+    <t>AKIPY4939Q</t>
+  </si>
+  <si>
+    <t>0102</t>
+  </si>
+  <si>
+    <t>Man</t>
+  </si>
+  <si>
+    <t>Ymansingh554@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>Spn</t>
+  </si>
+  <si>
+    <t>Bakhorepur, Gagepur, Tilhar, Shahjahanpur, U.P.</t>
+  </si>
+  <si>
+    <t>Shahjahanpur</t>
+  </si>
+  <si>
+    <t>PUNJAB NATIONAL</t>
+  </si>
+  <si>
+    <t>03092221000836</t>
+  </si>
+  <si>
+    <t>PUNB0030910</t>
+  </si>
+  <si>
+    <t>MYQPS9204J</t>
+  </si>
+  <si>
+    <t>0103</t>
+  </si>
+  <si>
+    <t>Nitin</t>
+  </si>
+  <si>
+    <t>Mishra</t>
+  </si>
+  <si>
+    <t>mishran203@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>9/5, PWD Colony, DoorNoorm, Nagar, Reabareli -2209001</t>
+  </si>
+  <si>
+    <t>016701616051</t>
+  </si>
+  <si>
+    <t>ICIC000167</t>
+  </si>
+  <si>
+    <t>CNPPM4923E</t>
+  </si>
+  <si>
+    <t>Veethika Mishra</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Mr. Deepak</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>agrawaldeepakaca01@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>HO Raebareli</t>
+  </si>
+  <si>
+    <t>A-113/1-C, Ayodhyapuri, Colony, Jhansi Khas, U.P.- 284001</t>
+  </si>
+  <si>
+    <t>ICIC0004279</t>
+  </si>
+  <si>
+    <t>AZNPA9891R</t>
+  </si>
+  <si>
+    <t>NBV S JVK</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
   </si>
   <si>
     <t>Raebareli 229001</t>
   </si>
   <si>
-    <t>Kolai, Pandey ka Purwa, Sanethu, PO: Sanethu, Dist: Ayodhya - 224135</t>
-[...98 lines deleted...]
-    <t>Veethika Mishra</t>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>Aditya Prakash</t>
+  </si>
+  <si>
+    <t>dwivediaditya512@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>AB-44, Sanchar Vihar Colony, ITI, Township, 
+Mau, Gonda, Mankapur, U.P.- 271308</t>
+  </si>
+  <si>
+    <t>Gonda</t>
+  </si>
+  <si>
+    <t>HDFC0000296</t>
+  </si>
+  <si>
+    <t>BBVPD1195A</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Noida</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
+  </si>
+  <si>
+    <t>asdasd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2626,93 +2516,93 @@
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2979,78 +2869,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X88"/>
+  <dimension ref="A1:X81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K88"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.853" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -8333,1227 +8223,709 @@
       </c>
       <c r="S72" s="3">
         <v>872091573835</v>
       </c>
       <c r="T72" s="3" t="s">
         <v>659</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V72" s="3">
         <v>9151602356</v>
       </c>
       <c r="W72" s="15" t="s">
         <v>660</v>
       </c>
       <c r="X72" s="9" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:24" customHeight="1" ht="20">
       <c r="A73" s="13" t="s">
         <v>661</v>
       </c>
       <c r="B73" s="16">
-        <v>258</v>
+        <v>301</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>662</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>276</v>
+        <v>663</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F73" s="16">
-        <v>7380763733</v>
+        <v>7393084709</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I73" s="4" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J73" s="19" t="s">
-        <v>95</v>
+        <v>666</v>
       </c>
       <c r="K73" s="19" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>95</v>
+        <v>668</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N73" s="16">
-        <v>228142</v>
+        <v>221404</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>454</v>
+        <v>165</v>
       </c>
       <c r="P73" s="4">
-        <v>44148100000000.0</v>
+        <v>50100700000000.0</v>
       </c>
       <c r="Q73" s="4" t="s">
-        <v>666</v>
+        <v>535</v>
       </c>
       <c r="R73" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S73" s="4">
-        <v>297785000000.0</v>
+        <v>250797623952</v>
       </c>
       <c r="T73" s="4" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="U73" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V73" s="4" t="s">
         <v>169</v>
       </c>
       <c r="W73" s="16" t="s">
         <v>169</v>
       </c>
       <c r="X73" s="10" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:24" customHeight="1" ht="20">
       <c r="A74" s="12" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B74" s="15">
-        <v>259</v>
+        <v>312</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>524</v>
+        <v>671</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>152</v>
+        <v>82</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="F74" s="15">
-        <v>6392493887</v>
+        <v>7080090482</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>634</v>
+        <v>673</v>
       </c>
       <c r="J74" s="18" t="s">
-        <v>85</v>
+        <v>674</v>
       </c>
       <c r="K74" s="18" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>370</v>
+        <v>676</v>
       </c>
       <c r="M74" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N74" s="15">
-        <v>227809</v>
+        <v>242303</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>23858100002865</v>
+        <v>677</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>678</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="R74" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="S74" s="3" t="s">
-        <v>672</v>
+      <c r="S74" s="3">
+        <v>401379848588</v>
       </c>
       <c r="T74" s="3" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="U74" s="3" t="s">
-        <v>674</v>
+        <v>37</v>
       </c>
       <c r="V74" s="3" t="s">
         <v>169</v>
       </c>
       <c r="W74" s="15" t="s">
         <v>169</v>
       </c>
       <c r="X74" s="9" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="75" spans="1:24" customHeight="1" ht="20">
       <c r="A75" s="13" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="B75" s="16">
-        <v>260</v>
+        <v>315</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="F75" s="16">
-        <v>9305347120</v>
+        <v>6306331660</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I75" s="4" t="s">
-        <v>634</v>
+        <v>685</v>
       </c>
       <c r="J75" s="19" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="K75" s="19" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N75" s="16">
-        <v>228133</v>
+        <v>229001</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>501051151213</v>
+        <v>605</v>
+      </c>
+      <c r="P75" s="4" t="s">
+        <v>687</v>
       </c>
       <c r="Q75" s="4" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="R75" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S75" s="4">
-        <v>980985440674</v>
+        <v>842969622503</v>
       </c>
       <c r="T75" s="4" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="U75" s="4" t="s">
-        <v>683</v>
+        <v>37</v>
       </c>
       <c r="V75" s="4" t="s">
-        <v>169</v>
+        <v>690</v>
       </c>
       <c r="W75" s="16" t="s">
         <v>169</v>
       </c>
       <c r="X75" s="10" t="s">
-        <v>169</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:24" customHeight="1" ht="20">
       <c r="A76" s="12" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B76" s="15">
-        <v>261</v>
+        <v>323</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>686</v>
+        <v>224</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="F76" s="15">
-        <v>7268910302</v>
+        <v>7676329047</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>634</v>
+        <v>694</v>
       </c>
       <c r="J76" s="18" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="K76" s="18" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>85</v>
+        <v>697</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N76" s="15">
-        <v>222302</v>
+        <v>261201</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>454</v>
+        <v>698</v>
       </c>
       <c r="P76" s="3">
-        <v>23858100003188</v>
+        <v>8227735236</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>671</v>
+        <v>699</v>
       </c>
       <c r="R76" s="15" t="s">
-        <v>37</v>
+        <v>700</v>
       </c>
       <c r="S76" s="3">
-        <v>705425610522</v>
+        <v>734189243588</v>
       </c>
       <c r="T76" s="3" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="U76" s="3" t="s">
-        <v>683</v>
+        <v>37</v>
       </c>
       <c r="V76" s="3" t="s">
         <v>169</v>
       </c>
       <c r="W76" s="15" t="s">
         <v>169</v>
       </c>
       <c r="X76" s="9" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="77" spans="1:24" customHeight="1" ht="20">
       <c r="A77" s="13" t="s">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="B77" s="16">
-        <v>262</v>
+        <v>324</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>693</v>
+        <v>500</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="F77" s="16">
-        <v>9569791331</v>
+        <v>9927716091</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I77" s="4" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="J77" s="19" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="K77" s="19" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>370</v>
+        <v>95</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N77" s="16">
-        <v>227801</v>
+        <v>282005</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="4">
-        <v>44802842778</v>
+        <v>32780078298</v>
       </c>
       <c r="Q77" s="4" t="s">
-        <v>157</v>
+        <v>708</v>
       </c>
       <c r="R77" s="16" t="s">
-        <v>37</v>
+        <v>709</v>
       </c>
       <c r="S77" s="4">
-        <v>931850000000.0</v>
+        <v>308712178046</v>
       </c>
       <c r="T77" s="4" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="U77" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V77" s="4" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>9984841308</v>
+        <v>711</v>
+      </c>
+      <c r="W77" s="16" t="s">
+        <v>169</v>
       </c>
       <c r="X77" s="10" t="s">
-        <v>37</v>
+        <v>169</v>
       </c>
     </row>
     <row r="78" spans="1:24" customHeight="1" ht="20">
       <c r="A78" s="12" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="B78" s="15">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>701</v>
+        <v>714</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="F78" s="15">
-        <v>9451234099</v>
+        <v>8827185985</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>695</v>
+        <v>716</v>
       </c>
       <c r="J78" s="18" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="K78" s="18" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N78" s="15">
-        <v>222302</v>
+        <v>229001</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>705</v>
+        <v>446</v>
       </c>
       <c r="P78" s="3">
-        <v>58570100004272</v>
+        <v>427901501500</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>706</v>
+        <v>719</v>
       </c>
       <c r="R78" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="S78" s="3" t="s">
-        <v>707</v>
+      <c r="S78" s="3">
+        <v>507497345976</v>
       </c>
       <c r="T78" s="3" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V78" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="W78" s="15">
-        <v>9454904152</v>
+      <c r="W78" s="15" t="s">
+        <v>721</v>
       </c>
       <c r="X78" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:24" customHeight="1" ht="20">
       <c r="A79" s="13" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="B79" s="16">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>710</v>
+        <v>692</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>460</v>
+        <v>500</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>711</v>
+        <v>723</v>
       </c>
       <c r="F79" s="16">
-        <v>8858171451</v>
+        <v>7374982704</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I79" s="4" t="s">
-        <v>695</v>
+        <v>724</v>
       </c>
       <c r="J79" s="19" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="K79" s="19" t="s">
-        <v>713</v>
+        <v>726</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>85</v>
+        <v>727</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>96</v>
+        <v>728</v>
       </c>
       <c r="N79" s="16">
-        <v>222302</v>
+        <v>335524</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="4">
-        <v>32783557020</v>
+        <v>39998320493</v>
       </c>
       <c r="Q79" s="4" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
       <c r="R79" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S79" s="4">
-        <v>524562000000.0</v>
+        <v>687151236385</v>
       </c>
       <c r="T79" s="4" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="U79" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V79" s="4" t="s">
         <v>549</v>
       </c>
-      <c r="W79" s="16">
-        <v>9453023986</v>
+      <c r="W79" s="16" t="s">
+        <v>731</v>
       </c>
       <c r="X79" s="10" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
     </row>
     <row r="80" spans="1:24" customHeight="1" ht="20">
       <c r="A80" s="12" t="s">
-        <v>716</v>
+        <v>732</v>
       </c>
       <c r="B80" s="15">
-        <v>265</v>
+        <v>355</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>717</v>
+        <v>733</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>224</v>
+        <v>574</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
       <c r="F80" s="15">
-        <v>8917044727</v>
+        <v>8423933702</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>695</v>
+        <v>735</v>
       </c>
       <c r="J80" s="18" t="s">
         <v>95</v>
       </c>
       <c r="K80" s="18" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N80" s="15">
-        <v>230001</v>
+        <v>271308</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>705</v>
+        <v>165</v>
       </c>
       <c r="P80" s="3">
-        <v>53460100020077</v>
+        <v>50100598493430</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>706</v>
+        <v>738</v>
       </c>
       <c r="R80" s="15" t="s">
         <v>37</v>
       </c>
       <c r="S80" s="3">
-        <v>832240000000.0</v>
+        <v>978014720364</v>
       </c>
       <c r="T80" s="3" t="s">
-        <v>721</v>
+        <v>739</v>
       </c>
       <c r="U80" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V80" s="3" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>9795385317</v>
+        <v>169</v>
+      </c>
+      <c r="W80" s="15" t="s">
+        <v>169</v>
       </c>
       <c r="X80" s="9" t="s">
-        <v>37</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81" spans="1:24" customHeight="1" ht="20">
-      <c r="A81" s="13" t="s">
-[...17 lines deleted...]
-      <c r="G81" s="5" t="s">
+      <c r="A81" s="14" t="s">
+        <v>740</v>
+      </c>
+      <c r="B81" s="17">
+        <v>356</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="F81" s="17">
+        <v>9718185208</v>
+      </c>
+      <c r="G81" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="H81" s="4" t="s">
+      <c r="H81" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="I81" s="4" t="s">
-[...171 lines deleted...]
-      <c r="Q83" s="4" t="s">
+      <c r="I81" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="R83" s="16" t="s">
-[...5 lines deleted...]
-      <c r="T83" s="4" t="s">
+      <c r="J81" s="20" t="s">
         <v>745</v>
       </c>
-      <c r="U83" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A84" s="12" t="s">
+      <c r="K81" s="20" t="s">
+        <v>745</v>
+      </c>
+      <c r="L81" s="6" t="s">
         <v>746</v>
       </c>
-      <c r="B84" s="15">
-[...2 lines deleted...]
-      <c r="C84" s="3" t="s">
+      <c r="M81" s="6" t="s">
         <v>747</v>
       </c>
-      <c r="D84" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="3" t="s">
+      <c r="N81" s="17">
+        <v>201308</v>
+      </c>
+      <c r="O81" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="F84" s="15">
-[...14 lines deleted...]
-      <c r="K84" s="18" t="s">
+      <c r="P81" s="6">
+        <v>3443443234</v>
+      </c>
+      <c r="Q81" s="6">
+        <v>32434</v>
+      </c>
+      <c r="R81" s="17" t="s">
         <v>749</v>
       </c>
-      <c r="L84" s="3" t="s">
-[...2 lines deleted...]
-      <c r="M84" s="3" t="s">
+      <c r="S81" s="6" t="s">
         <v>750</v>
       </c>
-      <c r="N84" s="15">
-[...17 lines deleted...]
-      <c r="T84" s="3" t="s">
+      <c r="T81" s="6" t="s">
         <v>751</v>
       </c>
-      <c r="U84" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A85" s="13" t="s">
+      <c r="U81" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="V81" s="6" t="s">
         <v>752</v>
       </c>
-      <c r="B85" s="16">
-[...2 lines deleted...]
-      <c r="C85" s="4" t="s">
+      <c r="W81" s="17">
+        <v>234354534535</v>
+      </c>
+      <c r="X81" s="11" t="s">
         <v>753</v>
-      </c>
-[...283 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">