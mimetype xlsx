--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -377,81 +377,147 @@
   <si>
     <t>Durgesh</t>
   </si>
   <si>
     <t>Tripathi</t>
   </si>
   <si>
     <t>luckytiwari9936436683@gmail.com</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>Musahar, Nachana, PO: Kurebhar, Sultanpur-</t>
   </si>
   <si>
     <t>SBIN0016439</t>
   </si>
   <si>
     <t>CROPT3700M</t>
   </si>
   <si>
     <t>99364 36683</t>
   </si>
   <si>
+    <t>SMPCL I5</t>
+  </si>
+  <si>
+    <t>Anurag</t>
+  </si>
+  <si>
+    <t>anuragtiwari993588@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>Sultanpur</t>
+  </si>
+  <si>
+    <t>Mangauli Jagdshpur, Amethi-</t>
+  </si>
+  <si>
+    <t>BARB0SHALAM</t>
+  </si>
+  <si>
+    <t>6019 3977 6491</t>
+  </si>
+  <si>
+    <t>CQGPT7010P</t>
+  </si>
+  <si>
+    <t>Na</t>
+  </si>
+  <si>
+    <t>Not Updated</t>
+  </si>
+  <si>
     <t>SMPCL I18</t>
   </si>
   <si>
     <t>Ankush</t>
   </si>
   <si>
     <t>Kumar</t>
   </si>
   <si>
     <t>ankushsynth@gmail.com</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>MCC Khaga</t>
   </si>
   <si>
     <t>Ward No- 13, Bardela, Dhamdaha, Bardela, Purna, Bihar -</t>
   </si>
   <si>
     <t>Bardela</t>
   </si>
   <si>
     <t>Bihar</t>
   </si>
   <si>
     <t>SBIN0001849</t>
   </si>
   <si>
     <t>JOMPK2622M</t>
+  </si>
+  <si>
+    <t>0101</t>
+  </si>
+  <si>
+    <t>Vibham</t>
+  </si>
+  <si>
+    <t>Pandey</t>
+  </si>
+  <si>
+    <t>vibhampandey983839@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>Raebareli 229001</t>
+  </si>
+  <si>
+    <t>Kolai, Pandey ka Purwa, Sanethu, PO: Sanethu, Dist: Ayodhya - 224135</t>
+  </si>
+  <si>
+    <t>HDFC0001908</t>
+  </si>
+  <si>
+    <t>Jankipuram</t>
+  </si>
+  <si>
+    <t>EICPP2209A</t>
+  </si>
+  <si>
+    <t>Anil Kumar Pandey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1002,78 +1068,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X11"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K11"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="80.266" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="14.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.853" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -1778,121 +1844,269 @@
         <v>118</v>
       </c>
       <c r="R10" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="3">
         <v>962158000000.0</v>
       </c>
       <c r="T10" s="3" t="s">
         <v>119</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>111</v>
       </c>
       <c r="W10" s="15" t="s">
         <v>120</v>
       </c>
       <c r="X10" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
+        <v>259</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="F11" s="16">
+        <v>6392493887</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="J11" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="K11" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N11" s="16">
+        <v>227809</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P11" s="4">
+        <v>23858100002865</v>
+      </c>
+      <c r="Q11" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="R11" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S11" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="T11" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="U11" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="V11" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="W11" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="X11" s="10" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" customHeight="1" ht="20">
+      <c r="A12" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="B12" s="15">
         <v>283</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="17">
+      <c r="C12" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F12" s="15">
         <v>7654209722</v>
       </c>
-      <c r="G11" s="7" t="s">
+      <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H12" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="I11" s="6" t="s">
-[...14 lines deleted...]
-      <c r="N11" s="17">
+      <c r="I12" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J12" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="K12" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="N12" s="15">
         <v>854204</v>
       </c>
-      <c r="O11" s="6" t="s">
+      <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="P11" s="6">
+      <c r="P12" s="3">
         <v>35498553651</v>
       </c>
-      <c r="Q11" s="6" t="s">
-[...5 lines deleted...]
-      <c r="S11" s="6">
+      <c r="Q12" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="R12" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S12" s="3">
         <v>809053000000.0</v>
       </c>
-      <c r="T11" s="6" t="s">
-[...5 lines deleted...]
-      <c r="V11" s="6" t="s">
+      <c r="T12" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="U12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V12" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W12" s="15">
         <v>9306751378</v>
       </c>
-      <c r="X11" s="11" t="s">
-        <v>38</v>
+      <c r="X12" s="9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" customHeight="1" ht="20">
+      <c r="A13" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B13" s="17">
+        <v>300</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="F13" s="17">
+        <v>9838390442</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="K13" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="N13" s="17">
+        <v>224135</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="P13" s="6">
+        <v>50100655962992</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="R13" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="S13" s="6">
+        <v>567120996060</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="W13" s="17">
+        <v>7408681368</v>
+      </c>
+      <c r="X13" s="11" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">