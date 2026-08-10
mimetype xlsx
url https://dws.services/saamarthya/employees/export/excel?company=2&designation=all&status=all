--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="853">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -353,50 +353,53 @@
   <si>
     <t>'677501739593</t>
   </si>
   <si>
     <t>AUUPS7690G</t>
   </si>
   <si>
     <t>Akshita</t>
   </si>
   <si>
     <t>Daughter</t>
   </si>
   <si>
     <t>0067</t>
   </si>
   <si>
     <t>Sujit Kumar</t>
   </si>
   <si>
     <t>Choudhary</t>
   </si>
   <si>
     <t>Sujit.Choudhary@saamarthyamilk.com</t>
   </si>
   <si>
+    <t>Inactive</t>
+  </si>
+  <si>
     <t>2024-12-20</t>
   </si>
   <si>
     <t>Rae Bareli HO</t>
   </si>
   <si>
     <t>Village /post- pindaruch, dist-darbhanga, PS. Kanthaul, PIN-847306</t>
   </si>
   <si>
     <t>HDFC BANK</t>
   </si>
   <si>
     <t>HDFC0000718</t>
   </si>
   <si>
     <t>AUDPC0185B</t>
   </si>
   <si>
     <t>Priyanka Sudhakar Ray</t>
   </si>
   <si>
     <t>Wife</t>
   </si>
   <si>
     <t>0082</t>
@@ -422,53 +425,50 @@
   <si>
     <t>Axis Bank</t>
   </si>
   <si>
     <t>UTIB0000310</t>
   </si>
   <si>
     <t>axis bank</t>
   </si>
   <si>
     <t>CKZPS8295J</t>
   </si>
   <si>
     <t>0003</t>
   </si>
   <si>
     <t>Mr. AMIT</t>
   </si>
   <si>
     <t>Srivastava</t>
   </si>
   <si>
     <t>amit.srivastava@saamarthyamilk.com</t>
   </si>
   <si>
-    <t>Inactive</t>
-[...1 lines deleted...]
-  <si>
     <t>2022-10-14</t>
   </si>
   <si>
     <t>RDA-133,INDIRA NAGAR,RAEBARELI</t>
   </si>
   <si>
     <t>'308327563131</t>
   </si>
   <si>
     <t>CEDPS7839L</t>
   </si>
   <si>
     <t>RAJENDRA BAHADUR</t>
   </si>
   <si>
     <t>0004</t>
   </si>
   <si>
     <t>Mr. Raghvendra</t>
   </si>
   <si>
     <t>raghvendra.singh@saamarthyamilk.com</t>
   </si>
   <si>
     <t>44,Atif Vihar, Near BBD colledge ,Chinhat Luckhnow</t>
@@ -2222,338 +2222,101 @@
   <si>
     <t>Durgesh</t>
   </si>
   <si>
     <t>Tripathi</t>
   </si>
   <si>
     <t>luckytiwari9936436683@gmail.com</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>Musahar, Nachana, PO: Kurebhar, Sultanpur-</t>
   </si>
   <si>
     <t>SBIN0016439</t>
   </si>
   <si>
     <t>CROPT3700M</t>
   </si>
   <si>
     <t>99364 36683</t>
   </si>
   <si>
-    <t>SMPCL I4</t>
-[...16 lines deleted...]
-  <si>
     <t>SMPCL I5</t>
   </si>
   <si>
     <t>anuragtiwari993588@gmail.com</t>
   </si>
   <si>
     <t>Mangauli Jagdshpur, Amethi-</t>
   </si>
   <si>
     <t>BARB0SHALAM</t>
   </si>
   <si>
     <t>6019 3977 6491</t>
   </si>
   <si>
     <t>CQGPT7010P</t>
   </si>
   <si>
     <t>Na</t>
   </si>
   <si>
-    <t>SMPCL I6</t>
-[...185 lines deleted...]
-    <t>09amanupadhyay@gmail.com</t>
+    <t>SMPCL I18</t>
+  </si>
+  <si>
+    <t>Ankush</t>
+  </si>
+  <si>
+    <t>ankushsynth@gmail.com</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
-[...19 lines deleted...]
-  <si>
     <t>MCC Khaga</t>
   </si>
   <si>
     <t>Ward No- 13, Bardela, Dhamdaha, Bardela, Purna, Bihar -</t>
   </si>
   <si>
     <t>Bardela</t>
   </si>
   <si>
     <t>Bihar</t>
   </si>
   <si>
     <t>SBIN0001849</t>
   </si>
   <si>
     <t>JOMPK2622M</t>
   </si>
   <si>
-    <t>SMPCL I19</t>
-[...16 lines deleted...]
-  <si>
     <t>0101</t>
   </si>
   <si>
     <t>Vibham</t>
   </si>
   <si>
     <t>vibhampandey983839@gmail.com</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>Raebareli 229001</t>
   </si>
   <si>
     <t>Kolai, Pandey ka Purwa, Sanethu, PO: Sanethu, Dist: Ayodhya - 224135</t>
   </si>
   <si>
     <t>Jankipuram</t>
   </si>
   <si>
     <t>EICPP2209A</t>
   </si>
   <si>
     <t>Anil Kumar Pandey</t>
@@ -2625,50 +2388,234 @@
     <t>Nitin</t>
   </si>
   <si>
     <t>Mishra</t>
   </si>
   <si>
     <t>mishran203@gmail.com</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>9/5, PWD Colony, DoorNoorm, Nagar, Reabareli -2209001</t>
   </si>
   <si>
     <t>016701616051</t>
   </si>
   <si>
     <t>ICIC000167</t>
   </si>
   <si>
     <t>CNPPM4923E</t>
   </si>
   <si>
     <t>Veethika Mishra</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Mr. Deepak</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>agrawaldeepakaca01@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>A-113/1-C, Ayodhyapuri, Colony, Jhansi Khas, U.P.- 284001</t>
+  </si>
+  <si>
+    <t>ICIC0004279</t>
+  </si>
+  <si>
+    <t>AZNPA9891R</t>
+  </si>
+  <si>
+    <t>NBV S JVK</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>Aditya Prakash</t>
+  </si>
+  <si>
+    <t>dwivediaditya512@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>AB-44, Sanchar Vihar Colony, ITI, Township, 
+Mau, Gonda, Mankapur, U.P.- 271308</t>
+  </si>
+  <si>
+    <t>Gonda</t>
+  </si>
+  <si>
+    <t>HDFC0000296</t>
+  </si>
+  <si>
+    <t>BBVPD1195A</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Noida</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
+  </si>
+  <si>
+    <t>asdasd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2884,93 +2831,93 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3237,72 +3184,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X98"/>
+  <dimension ref="A1:X93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K98"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.853" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -3875,200 +3822,200 @@
         <v>9113371180</v>
       </c>
       <c r="X8" s="10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B9" s="17">
         <v>50</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>111</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>112</v>
       </c>
       <c r="F9" s="17">
         <v>9007195696</v>
       </c>
-      <c r="G9" s="5" t="s">
-        <v>29</v>
+      <c r="G9" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J9" s="20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K9" s="20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N9" s="17">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P9" s="4">
         <v>50100503788718</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="4">
         <v>606134189155</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="W9" s="17">
         <v>9653613566</v>
       </c>
       <c r="X9" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
       <c r="A10" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10" s="16">
         <v>51</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F10" s="16">
         <v>9921000395</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J10" s="19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="K10" s="19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N10" s="16">
         <v>229001</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P10" s="3">
         <v>912010023591571</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="R10" s="16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="S10" s="3">
         <v>984642813656</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W10" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X10" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
       <c r="A11" s="14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11" s="17">
         <v>52</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F11" s="17">
         <v>9026865483</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>137</v>
       </c>
       <c r="J11" s="20" t="s">
         <v>138</v>
       </c>
       <c r="K11" s="20" t="s">
         <v>138</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N11" s="17">
         <v>229001</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>33</v>
       </c>
@@ -4297,51 +4244,51 @@
       <c r="P14" s="3">
         <v>30968066649</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>166</v>
       </c>
       <c r="R14" s="16" t="s">
         <v>35</v>
       </c>
       <c r="S14" s="3">
         <v>694890604824</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>167</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>168</v>
       </c>
       <c r="W14" s="16">
         <v>9140082619</v>
       </c>
       <c r="X14" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="1" ht="20">
       <c r="A15" s="14" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="17">
         <v>56</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>170</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>161</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>171</v>
       </c>
       <c r="F15" s="17">
         <v>8788897851</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="4" t="s">
@@ -4371,51 +4318,51 @@
       <c r="P15" s="4">
         <v>50100128692901</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>175</v>
       </c>
       <c r="R15" s="17" t="s">
         <v>176</v>
       </c>
       <c r="S15" s="4">
         <v>828676509939</v>
       </c>
       <c r="T15" s="4" t="s">
         <v>177</v>
       </c>
       <c r="U15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V15" s="4" t="s">
         <v>178</v>
       </c>
       <c r="W15" s="17" t="s">
         <v>178</v>
       </c>
       <c r="X15" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="1" ht="20">
       <c r="A16" s="13" t="s">
         <v>179</v>
       </c>
       <c r="B16" s="16">
         <v>57</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>181</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>182</v>
       </c>
       <c r="F16" s="16">
         <v>6392562894</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -4533,51 +4480,51 @@
       </c>
       <c r="U17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>195</v>
       </c>
       <c r="W17" s="17">
         <v>9415152811</v>
       </c>
       <c r="X17" s="11" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="1" ht="20">
       <c r="A18" s="13" t="s">
         <v>196</v>
       </c>
       <c r="B18" s="16">
         <v>59</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F18" s="16">
         <v>9454597414</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>199</v>
       </c>
       <c r="J18" s="19" t="s">
         <v>200</v>
       </c>
       <c r="K18" s="19" t="s">
         <v>201</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>95</v>
       </c>
@@ -4593,51 +4540,51 @@
       <c r="P18" s="3">
         <v>42385084707</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="16" t="s">
         <v>202</v>
       </c>
       <c r="S18" s="3">
         <v>630391561913</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>203</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>204</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>205</v>
       </c>
       <c r="W18" s="16">
         <v>9198522201</v>
       </c>
       <c r="X18" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="19" spans="1:24" customHeight="1" ht="20">
       <c r="A19" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B19" s="17">
         <v>60</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>207</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>208</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>209</v>
       </c>
       <c r="F19" s="17">
         <v>7696444193</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="4" t="s">
@@ -4667,51 +4614,51 @@
       <c r="P19" s="4">
         <v>42385086034</v>
       </c>
       <c r="Q19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="17" t="s">
         <v>35</v>
       </c>
       <c r="S19" s="4">
         <v>761695522500</v>
       </c>
       <c r="T19" s="4" t="s">
         <v>213</v>
       </c>
       <c r="U19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>214</v>
       </c>
       <c r="W19" s="17">
         <v>8968271193</v>
       </c>
       <c r="X19" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="1" ht="20">
       <c r="A20" s="13" t="s">
         <v>215</v>
       </c>
       <c r="B20" s="16">
         <v>61</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>161</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>217</v>
       </c>
       <c r="F20" s="16">
         <v>7318040431</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -4889,51 +4836,51 @@
       <c r="P22" s="3">
         <v>42387227644</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S22" s="3">
         <v>321008748065</v>
       </c>
       <c r="T22" s="3" t="s">
         <v>235</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>236</v>
       </c>
       <c r="W22" s="16">
         <v>8795941560</v>
       </c>
       <c r="X22" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:24" customHeight="1" ht="20">
       <c r="A23" s="14" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="17">
         <v>64</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>232</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>239</v>
       </c>
       <c r="F23" s="17">
         <v>9455764460</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="4" t="s">
@@ -5111,51 +5058,51 @@
       <c r="P25" s="4">
         <v>42387226695</v>
       </c>
       <c r="Q25" s="4" t="s">
         <v>34</v>
       </c>
       <c r="R25" s="17" t="s">
         <v>256</v>
       </c>
       <c r="S25" s="4">
         <v>809164457023</v>
       </c>
       <c r="T25" s="4" t="s">
         <v>257</v>
       </c>
       <c r="U25" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V25" s="4" t="s">
         <v>178</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>178</v>
       </c>
       <c r="X25" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:24" customHeight="1" ht="20">
       <c r="A26" s="13" t="s">
         <v>258</v>
       </c>
       <c r="B26" s="16">
         <v>67</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>260</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>261</v>
       </c>
       <c r="F26" s="16">
         <v>8528699447</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -5259,51 +5206,51 @@
       <c r="P27" s="4">
         <v>30008221677</v>
       </c>
       <c r="Q27" s="4" t="s">
         <v>271</v>
       </c>
       <c r="R27" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S27" s="4">
         <v>341280878752</v>
       </c>
       <c r="T27" s="4" t="s">
         <v>272</v>
       </c>
       <c r="U27" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V27" s="4" t="s">
         <v>273</v>
       </c>
       <c r="W27" s="17">
         <v>8795621504</v>
       </c>
       <c r="X27" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:24" customHeight="1" ht="20">
       <c r="A28" s="13" t="s">
         <v>274</v>
       </c>
       <c r="B28" s="16">
         <v>69</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>276</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>277</v>
       </c>
       <c r="F28" s="16">
         <v>9882656073</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -5555,51 +5502,51 @@
       <c r="P31" s="4">
         <v>42385073591</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>34</v>
       </c>
       <c r="R31" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S31" s="4">
         <v>206981681886</v>
       </c>
       <c r="T31" s="4" t="s">
         <v>305</v>
       </c>
       <c r="U31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V31" s="4" t="s">
         <v>306</v>
       </c>
       <c r="W31" s="17">
         <v>9569639212</v>
       </c>
       <c r="X31" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:24" customHeight="1" ht="20">
       <c r="A32" s="13" t="s">
         <v>307</v>
       </c>
       <c r="B32" s="16">
         <v>73</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>309</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>310</v>
       </c>
       <c r="F32" s="16">
         <v>9473828816</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -6067,51 +6014,51 @@
       <c r="P38" s="3">
         <v>33438517880</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>361</v>
       </c>
       <c r="R38" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S38" s="3">
         <v>333088224016</v>
       </c>
       <c r="T38" s="3" t="s">
         <v>362</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>363</v>
       </c>
       <c r="W38" s="16">
         <v>8858983516</v>
       </c>
       <c r="X38" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:24" customHeight="1" ht="20">
       <c r="A39" s="14" t="s">
         <v>364</v>
       </c>
       <c r="B39" s="17">
         <v>80</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>365</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>366</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>367</v>
       </c>
       <c r="F39" s="17">
         <v>7570831451</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="4" t="s">
@@ -6141,51 +6088,51 @@
       <c r="P39" s="4">
         <v>43005014588</v>
       </c>
       <c r="Q39" s="4" t="s">
         <v>34</v>
       </c>
       <c r="R39" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S39" s="4">
         <v>571928221981</v>
       </c>
       <c r="T39" s="4" t="s">
         <v>371</v>
       </c>
       <c r="U39" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V39" s="4" t="s">
         <v>372</v>
       </c>
       <c r="W39" s="17">
         <v>6393794091</v>
       </c>
       <c r="X39" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:24" customHeight="1" ht="20">
       <c r="A40" s="13" t="s">
         <v>373</v>
       </c>
       <c r="B40" s="16">
         <v>81</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>374</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>375</v>
       </c>
       <c r="F40" s="16">
         <v>9452252064</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -6215,51 +6162,51 @@
       <c r="P40" s="3">
         <v>34562114223</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>379</v>
       </c>
       <c r="R40" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S40" s="3">
         <v>923555014795</v>
       </c>
       <c r="T40" s="3" t="s">
         <v>380</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>381</v>
       </c>
       <c r="W40" s="16">
         <v>6391598940</v>
       </c>
       <c r="X40" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:24" customHeight="1" ht="20">
       <c r="A41" s="14" t="s">
         <v>382</v>
       </c>
       <c r="B41" s="17">
         <v>82</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>383</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>384</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>385</v>
       </c>
       <c r="F41" s="17">
         <v>8400220680</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="4" t="s">
@@ -6289,51 +6236,51 @@
       <c r="P41" s="4">
         <v>31021432368</v>
       </c>
       <c r="Q41" s="4" t="s">
         <v>389</v>
       </c>
       <c r="R41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S41" s="4">
         <v>919944643919</v>
       </c>
       <c r="T41" s="4" t="s">
         <v>390</v>
       </c>
       <c r="U41" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V41" s="4" t="s">
         <v>391</v>
       </c>
       <c r="W41" s="17">
         <v>8052831069</v>
       </c>
       <c r="X41" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:24" customHeight="1" ht="20">
       <c r="A42" s="13" t="s">
         <v>392</v>
       </c>
       <c r="B42" s="16">
         <v>83</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>393</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>284</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>394</v>
       </c>
       <c r="F42" s="16">
         <v>8601458053</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -6363,51 +6310,51 @@
       <c r="P42" s="3">
         <v>5903001700012594</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>398</v>
       </c>
       <c r="R42" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S42" s="3">
         <v>992896689457</v>
       </c>
       <c r="T42" s="3" t="s">
         <v>399</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>400</v>
       </c>
       <c r="W42" s="16">
         <v>8601458053</v>
       </c>
       <c r="X42" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:24" customHeight="1" ht="20">
       <c r="A43" s="14" t="s">
         <v>401</v>
       </c>
       <c r="B43" s="17">
         <v>84</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>402</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>333</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>403</v>
       </c>
       <c r="F43" s="17">
         <v>8400112861</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="4" t="s">
@@ -6437,51 +6384,51 @@
       <c r="P43" s="4">
         <v>715402010001222</v>
       </c>
       <c r="Q43" s="4" t="s">
         <v>406</v>
       </c>
       <c r="R43" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S43" s="4">
         <v>793557569605</v>
       </c>
       <c r="T43" s="4" t="s">
         <v>407</v>
       </c>
       <c r="U43" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V43" s="4" t="s">
         <v>408</v>
       </c>
       <c r="W43" s="17">
         <v>9170890615</v>
       </c>
       <c r="X43" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:24" customHeight="1" ht="20">
       <c r="A44" s="13" t="s">
         <v>409</v>
       </c>
       <c r="B44" s="16">
         <v>85</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>410</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>411</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>412</v>
       </c>
       <c r="F44" s="16">
         <v>8874657395</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -6511,51 +6458,51 @@
       <c r="P44" s="3">
         <v>38190100009894</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>416</v>
       </c>
       <c r="R44" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S44" s="3">
         <v>434490274156</v>
       </c>
       <c r="T44" s="3" t="s">
         <v>417</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V44" s="3" t="s">
         <v>418</v>
       </c>
       <c r="W44" s="16">
         <v>7388840383</v>
       </c>
       <c r="X44" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="1" ht="20">
       <c r="A45" s="14" t="s">
         <v>419</v>
       </c>
       <c r="B45" s="17">
         <v>86</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>420</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>421</v>
       </c>
       <c r="F45" s="17">
         <v>9760657036</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H45" s="4" t="s">
@@ -6585,51 +6532,51 @@
       <c r="P45" s="4">
         <v>43008873659</v>
       </c>
       <c r="Q45" s="4" t="s">
         <v>34</v>
       </c>
       <c r="R45" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S45" s="4">
         <v>739074647951</v>
       </c>
       <c r="T45" s="4" t="s">
         <v>424</v>
       </c>
       <c r="U45" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V45" s="4" t="s">
         <v>425</v>
       </c>
       <c r="W45" s="17">
         <v>9598022560</v>
       </c>
       <c r="X45" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:24" customHeight="1" ht="20">
       <c r="A46" s="13" t="s">
         <v>426</v>
       </c>
       <c r="B46" s="16">
         <v>87</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>427</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>428</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>429</v>
       </c>
       <c r="F46" s="16">
         <v>8353980920</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -6659,51 +6606,51 @@
       <c r="P46" s="3" t="s">
         <v>433</v>
       </c>
       <c r="Q46" s="3" t="s">
         <v>434</v>
       </c>
       <c r="R46" s="16" t="s">
         <v>435</v>
       </c>
       <c r="S46" s="3">
         <v>545732068122</v>
       </c>
       <c r="T46" s="3" t="s">
         <v>436</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>437</v>
       </c>
       <c r="V46" s="3" t="s">
         <v>438</v>
       </c>
       <c r="W46" s="16">
         <v>9452558244</v>
       </c>
       <c r="X46" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="1" ht="20">
       <c r="A47" s="14" t="s">
         <v>439</v>
       </c>
       <c r="B47" s="17">
         <v>88</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>440</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>357</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>441</v>
       </c>
       <c r="F47" s="17">
         <v>7523992837</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="4" t="s">
@@ -6881,51 +6828,51 @@
       <c r="P49" s="4">
         <v>11120100011081</v>
       </c>
       <c r="Q49" s="4" t="s">
         <v>463</v>
       </c>
       <c r="R49" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S49" s="4">
         <v>689670221134</v>
       </c>
       <c r="T49" s="4" t="s">
         <v>464</v>
       </c>
       <c r="U49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V49" s="4" t="s">
         <v>465</v>
       </c>
       <c r="W49" s="17">
         <v>9044822342</v>
       </c>
       <c r="X49" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:24" customHeight="1" ht="20">
       <c r="A50" s="13" t="s">
         <v>466</v>
       </c>
       <c r="B50" s="16">
         <v>91</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>467</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>468</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>469</v>
       </c>
       <c r="F50" s="16">
         <v>6307293612</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -6978,51 +6925,51 @@
       </c>
       <c r="X50" s="10" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="51" spans="1:24" customHeight="1" ht="20">
       <c r="A51" s="14" t="s">
         <v>476</v>
       </c>
       <c r="B51" s="17">
         <v>92</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>477</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>82</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>478</v>
       </c>
       <c r="F51" s="17">
         <v>8433171575</v>
       </c>
       <c r="G51" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="4" t="s">
         <v>164</v>
       </c>
       <c r="J51" s="20" t="s">
         <v>479</v>
       </c>
       <c r="K51" s="20" t="s">
         <v>480</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N51" s="17">
         <v>229001</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>174</v>
       </c>
@@ -7126,51 +7073,51 @@
       </c>
       <c r="X52" s="10" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:24" customHeight="1" ht="20">
       <c r="A53" s="14" t="s">
         <v>493</v>
       </c>
       <c r="B53" s="17">
         <v>94</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>494</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>495</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>496</v>
       </c>
       <c r="F53" s="17">
         <v>9675608546</v>
       </c>
       <c r="G53" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>164</v>
       </c>
       <c r="J53" s="20" t="s">
         <v>497</v>
       </c>
       <c r="K53" s="20" t="s">
         <v>498</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N53" s="17">
         <v>229001</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>33</v>
       </c>
@@ -7200,51 +7147,51 @@
       </c>
       <c r="X53" s="11" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="54" spans="1:24" customHeight="1" ht="20">
       <c r="A54" s="13" t="s">
         <v>502</v>
       </c>
       <c r="B54" s="16">
         <v>95</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>503</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>161</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>504</v>
       </c>
       <c r="F54" s="16">
         <v>6230073415</v>
       </c>
       <c r="G54" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>164</v>
       </c>
       <c r="J54" s="19" t="s">
         <v>505</v>
       </c>
       <c r="K54" s="19" t="s">
         <v>506</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N54" s="16">
         <v>229001</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>507</v>
       </c>
@@ -7339,60 +7286,60 @@
       </c>
       <c r="U55" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V55" s="4" t="s">
         <v>522</v>
       </c>
       <c r="W55" s="17">
         <v>9760349746</v>
       </c>
       <c r="X55" s="11" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="56" spans="1:24" customHeight="1" ht="20">
       <c r="A56" s="13" t="s">
         <v>524</v>
       </c>
       <c r="B56" s="16">
         <v>97</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>525</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>526</v>
       </c>
       <c r="F56" s="16">
         <v>9235200190</v>
       </c>
       <c r="G56" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>164</v>
       </c>
       <c r="J56" s="19" t="s">
         <v>95</v>
       </c>
       <c r="K56" s="19" t="s">
         <v>527</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N56" s="16">
         <v>229001</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>444</v>
       </c>
@@ -7473,74 +7420,74 @@
       <c r="P57" s="4">
         <v>20313619187</v>
       </c>
       <c r="Q57" s="4" t="s">
         <v>538</v>
       </c>
       <c r="R57" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S57" s="4">
         <v>638860951662</v>
       </c>
       <c r="T57" s="4" t="s">
         <v>539</v>
       </c>
       <c r="U57" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V57" s="4" t="s">
         <v>540</v>
       </c>
       <c r="W57" s="17">
         <v>9798162650</v>
       </c>
       <c r="X57" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:24" customHeight="1" ht="20">
       <c r="A58" s="13" t="s">
         <v>541</v>
       </c>
       <c r="B58" s="16">
         <v>99</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>542</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>357</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>543</v>
       </c>
       <c r="F58" s="16">
         <v>9111616128</v>
       </c>
       <c r="G58" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>164</v>
       </c>
       <c r="J58" s="19" t="s">
         <v>544</v>
       </c>
       <c r="K58" s="19" t="s">
         <v>545</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N58" s="16">
         <v>229001</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>462</v>
       </c>
@@ -7621,51 +7568,51 @@
       <c r="P59" s="4" t="s">
         <v>555</v>
       </c>
       <c r="Q59" s="4" t="s">
         <v>556</v>
       </c>
       <c r="R59" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S59" s="4">
         <v>926678694273</v>
       </c>
       <c r="T59" s="4" t="s">
         <v>557</v>
       </c>
       <c r="U59" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V59" s="4" t="s">
         <v>558</v>
       </c>
       <c r="W59" s="17">
         <v>9236640611</v>
       </c>
       <c r="X59" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:24" customHeight="1" ht="20">
       <c r="A60" s="13" t="s">
         <v>559</v>
       </c>
       <c r="B60" s="16">
         <v>101</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>560</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>561</v>
       </c>
       <c r="F60" s="16">
         <v>9670216817</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -7695,51 +7642,51 @@
       <c r="P60" s="3">
         <v>32431535291</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>563</v>
       </c>
       <c r="R60" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S60" s="3">
         <v>906235792066</v>
       </c>
       <c r="T60" s="3" t="s">
         <v>564</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V60" s="3" t="s">
         <v>565</v>
       </c>
       <c r="W60" s="16">
         <v>6393294105</v>
       </c>
       <c r="X60" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:24" customHeight="1" ht="20">
       <c r="A61" s="14" t="s">
         <v>566</v>
       </c>
       <c r="B61" s="17">
         <v>102</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>567</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>551</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>568</v>
       </c>
       <c r="F61" s="17">
         <v>9026553297</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H61" s="4" t="s">
@@ -7792,75 +7739,75 @@
       </c>
       <c r="X61" s="11" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:24" customHeight="1" ht="20">
       <c r="A62" s="13" t="s">
         <v>574</v>
       </c>
       <c r="B62" s="16">
         <v>103</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>575</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>576</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>577</v>
       </c>
       <c r="F62" s="16">
         <v>7355029441</v>
       </c>
       <c r="G62" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>164</v>
       </c>
       <c r="J62" s="19" t="s">
         <v>479</v>
       </c>
       <c r="K62" s="19" t="s">
         <v>578</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N62" s="16">
         <v>229001</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P62" s="3">
         <v>9.1801E+14</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>579</v>
       </c>
       <c r="R62" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S62" s="3">
         <v>468693467059</v>
       </c>
       <c r="T62" s="3" t="s">
         <v>580</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W62" s="16" t="s">
         <v>37</v>
       </c>
@@ -7917,51 +7864,51 @@
       <c r="P63" s="4">
         <v>20001343266</v>
       </c>
       <c r="Q63" s="4" t="s">
         <v>585</v>
       </c>
       <c r="R63" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S63" s="4">
         <v>989519808681</v>
       </c>
       <c r="T63" s="4" t="s">
         <v>586</v>
       </c>
       <c r="U63" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V63" s="4" t="s">
         <v>587</v>
       </c>
       <c r="W63" s="17">
         <v>9918002807</v>
       </c>
       <c r="X63" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:24" customHeight="1" ht="20">
       <c r="A64" s="13" t="s">
         <v>588</v>
       </c>
       <c r="B64" s="16">
         <v>105</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>589</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>551</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>590</v>
       </c>
       <c r="F64" s="16">
         <v>8182830081</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -9027,51 +8974,51 @@
       <c r="P78" s="3">
         <v>20372962246</v>
       </c>
       <c r="Q78" s="3" t="s">
         <v>707</v>
       </c>
       <c r="R78" s="16" t="s">
         <v>708</v>
       </c>
       <c r="S78" s="3">
         <v>645365693746</v>
       </c>
       <c r="T78" s="3" t="s">
         <v>709</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V78" s="3" t="s">
         <v>710</v>
       </c>
       <c r="W78" s="16">
         <v>7392812615</v>
       </c>
       <c r="X78" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:24" customHeight="1" ht="20">
       <c r="A79" s="14" t="s">
         <v>711</v>
       </c>
       <c r="B79" s="17">
         <v>250</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>712</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>713</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>714</v>
       </c>
       <c r="F79" s="17">
         <v>9335084663</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H79" s="4" t="s">
@@ -9124,51 +9071,51 @@
       </c>
       <c r="X79" s="11" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:24" customHeight="1" ht="20">
       <c r="A80" s="13" t="s">
         <v>719</v>
       </c>
       <c r="B80" s="16">
         <v>256</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>720</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>161</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>721</v>
       </c>
       <c r="F80" s="16">
         <v>9792283478</v>
       </c>
       <c r="G80" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>722</v>
       </c>
       <c r="J80" s="19" t="s">
         <v>395</v>
       </c>
       <c r="K80" s="19" t="s">
         <v>723</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>378</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N80" s="16">
         <v>227809</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>462</v>
       </c>
@@ -9198,51 +9145,51 @@
       </c>
       <c r="X80" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:24" customHeight="1" ht="20">
       <c r="A81" s="14" t="s">
         <v>727</v>
       </c>
       <c r="B81" s="17">
         <v>257</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>728</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>729</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>730</v>
       </c>
       <c r="F81" s="17">
         <v>9936436683</v>
       </c>
       <c r="G81" s="6" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="4" t="s">
         <v>731</v>
       </c>
       <c r="J81" s="20" t="s">
         <v>95</v>
       </c>
       <c r="K81" s="20" t="s">
         <v>732</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N81" s="17">
         <v>228151</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>33</v>
       </c>
@@ -9257,1301 +9204,931 @@
       </c>
       <c r="S81" s="4">
         <v>962158000000.0</v>
       </c>
       <c r="T81" s="4" t="s">
         <v>734</v>
       </c>
       <c r="U81" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V81" s="4" t="s">
         <v>607</v>
       </c>
       <c r="W81" s="17" t="s">
         <v>735</v>
       </c>
       <c r="X81" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:24" customHeight="1" ht="20">
       <c r="A82" s="13" t="s">
         <v>736</v>
       </c>
       <c r="B82" s="16">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C82" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E82" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="D82" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="16">
-        <v>7380763733</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>6392493887</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>731</v>
+        <v>692</v>
       </c>
       <c r="J82" s="19" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="K82" s="19" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>95</v>
+        <v>378</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N82" s="16">
-        <v>228142</v>
+        <v>227809</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>462</v>
       </c>
       <c r="P82" s="3">
-        <v>44148100000000.0</v>
+        <v>23858100002865</v>
       </c>
       <c r="Q82" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="R82" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S82" s="3" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>297785000000.0</v>
       </c>
       <c r="T82" s="3" t="s">
         <v>741</v>
       </c>
       <c r="U82" s="3" t="s">
-        <v>37</v>
+        <v>742</v>
       </c>
       <c r="V82" s="3" t="s">
         <v>178</v>
       </c>
       <c r="W82" s="16" t="s">
         <v>178</v>
       </c>
       <c r="X82" s="10" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="83" spans="1:24" customHeight="1" ht="20">
       <c r="A83" s="14" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B83" s="17">
-        <v>259</v>
+        <v>283</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>582</v>
+        <v>744</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>161</v>
+        <v>551</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F83" s="17">
-        <v>6392493887</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>7654209722</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I83" s="4" t="s">
-        <v>692</v>
+        <v>746</v>
       </c>
       <c r="J83" s="20" t="s">
-        <v>85</v>
+        <v>747</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>378</v>
+        <v>749</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>96</v>
+        <v>750</v>
       </c>
       <c r="N83" s="17">
-        <v>227809</v>
+        <v>854204</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="P83" s="4">
-        <v>23858100002865</v>
+        <v>35498553651</v>
       </c>
       <c r="Q83" s="4" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="R83" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="S83" s="4" t="s">
-        <v>746</v>
+      <c r="S83" s="4">
+        <v>809053000000.0</v>
       </c>
       <c r="T83" s="4" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="U83" s="4" t="s">
-        <v>748</v>
+        <v>37</v>
       </c>
       <c r="V83" s="4" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>607</v>
+      </c>
+      <c r="W83" s="17">
+        <v>9306751378</v>
       </c>
       <c r="X83" s="11" t="s">
-        <v>178</v>
+        <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:24" customHeight="1" ht="20">
       <c r="A84" s="13" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="B84" s="16">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>751</v>
+        <v>232</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="F84" s="16">
-        <v>9305347120</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>9838390442</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>692</v>
+        <v>756</v>
       </c>
       <c r="J84" s="19" t="s">
-        <v>85</v>
+        <v>757</v>
       </c>
       <c r="K84" s="19" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N84" s="16">
-        <v>228133</v>
+        <v>224135</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>754</v>
+        <v>174</v>
       </c>
       <c r="P84" s="3">
-        <v>501051151213</v>
+        <v>50100655962992</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>755</v>
+        <v>593</v>
       </c>
       <c r="R84" s="16" t="s">
-        <v>37</v>
+        <v>759</v>
       </c>
       <c r="S84" s="3">
-        <v>980985440674</v>
+        <v>567120996060</v>
       </c>
       <c r="T84" s="3" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="U84" s="3" t="s">
-        <v>757</v>
+        <v>37</v>
       </c>
       <c r="V84" s="3" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>761</v>
+      </c>
+      <c r="W84" s="16">
+        <v>7408681368</v>
       </c>
       <c r="X84" s="10" t="s">
-        <v>178</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:24" customHeight="1" ht="20">
       <c r="A85" s="14" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B85" s="17">
-        <v>261</v>
+        <v>301</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F85" s="17">
-        <v>7268910302</v>
+        <v>7393084709</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>692</v>
+        <v>766</v>
       </c>
       <c r="J85" s="20" t="s">
-        <v>544</v>
+        <v>767</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>85</v>
+        <v>769</v>
       </c>
       <c r="M85" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N85" s="17">
-        <v>222302</v>
+        <v>221404</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>462</v>
+        <v>174</v>
       </c>
       <c r="P85" s="4">
-        <v>23858100003188</v>
+        <v>50100700000000.0</v>
       </c>
       <c r="Q85" s="4" t="s">
-        <v>745</v>
+        <v>593</v>
       </c>
       <c r="R85" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S85" s="4">
-        <v>705425610522</v>
+        <v>250797623952</v>
       </c>
       <c r="T85" s="4" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="U85" s="4" t="s">
-        <v>757</v>
+        <v>37</v>
       </c>
       <c r="V85" s="4" t="s">
         <v>178</v>
       </c>
       <c r="W85" s="17" t="s">
         <v>178</v>
       </c>
       <c r="X85" s="11" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="86" spans="1:24" customHeight="1" ht="20">
       <c r="A86" s="13" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="B86" s="16">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>766</v>
+        <v>82</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="F86" s="16">
-        <v>9569791331</v>
+        <v>7080090482</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="J86" s="19" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="K86" s="19" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>378</v>
+        <v>777</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N86" s="16">
-        <v>227801</v>
+        <v>242303</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>44802842778</v>
+        <v>778</v>
+      </c>
+      <c r="P86" s="3" t="s">
+        <v>779</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>166</v>
+        <v>780</v>
       </c>
       <c r="R86" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S86" s="3">
-        <v>931850000000.0</v>
+        <v>401379848588</v>
       </c>
       <c r="T86" s="3" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="U86" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V86" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9984841308</v>
+        <v>178</v>
+      </c>
+      <c r="W86" s="16" t="s">
+        <v>178</v>
       </c>
       <c r="X86" s="10" t="s">
-        <v>37</v>
+        <v>178</v>
       </c>
     </row>
     <row r="87" spans="1:24" customHeight="1" ht="20">
       <c r="A87" s="14" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B87" s="17">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="F87" s="17">
-        <v>9451234099</v>
+        <v>6306331660</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I87" s="4" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="J87" s="20" t="s">
-        <v>776</v>
+        <v>95</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N87" s="17">
-        <v>222302</v>
+        <v>229001</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>58570100004272</v>
+        <v>663</v>
+      </c>
+      <c r="P87" s="4" t="s">
+        <v>788</v>
       </c>
       <c r="Q87" s="4" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="R87" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="S87" s="4" t="s">
-        <v>780</v>
+      <c r="S87" s="4">
+        <v>842969622503</v>
       </c>
       <c r="T87" s="4" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="U87" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V87" s="4" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9454904152</v>
+        <v>791</v>
+      </c>
+      <c r="W87" s="17" t="s">
+        <v>178</v>
       </c>
       <c r="X87" s="11" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
     </row>
     <row r="88" spans="1:24" customHeight="1" ht="20">
       <c r="A88" s="13" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="B88" s="16">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>468</v>
+        <v>232</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="F88" s="16">
-        <v>8858171451</v>
+        <v>7676329047</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>768</v>
+        <v>795</v>
       </c>
       <c r="J88" s="19" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="K88" s="19" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>85</v>
+        <v>798</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N88" s="16">
-        <v>222302</v>
+        <v>261201</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>33</v>
+        <v>799</v>
       </c>
       <c r="P88" s="3">
-        <v>32783557020</v>
+        <v>8227735236</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="R88" s="16" t="s">
-        <v>37</v>
+        <v>801</v>
       </c>
       <c r="S88" s="3">
-        <v>524562000000.0</v>
+        <v>734189243588</v>
       </c>
       <c r="T88" s="3" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V88" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9453023986</v>
+        <v>178</v>
+      </c>
+      <c r="W88" s="16" t="s">
+        <v>178</v>
       </c>
       <c r="X88" s="10" t="s">
-        <v>120</v>
+        <v>178</v>
       </c>
     </row>
     <row r="89" spans="1:24" customHeight="1" ht="20">
       <c r="A89" s="14" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="B89" s="17">
-        <v>265</v>
+        <v>324</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>232</v>
+        <v>551</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="F89" s="17">
-        <v>8917044727</v>
+        <v>9927716091</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>768</v>
+        <v>806</v>
       </c>
       <c r="J89" s="20" t="s">
+        <v>807</v>
+      </c>
+      <c r="K89" s="20" t="s">
+        <v>808</v>
+      </c>
+      <c r="L89" s="4" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N89" s="17">
-        <v>230001</v>
+        <v>282005</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>778</v>
+        <v>33</v>
       </c>
       <c r="P89" s="4">
-        <v>53460100020077</v>
+        <v>32780078298</v>
       </c>
       <c r="Q89" s="4" t="s">
-        <v>779</v>
+        <v>809</v>
       </c>
       <c r="R89" s="17" t="s">
-        <v>37</v>
+        <v>810</v>
       </c>
       <c r="S89" s="4">
-        <v>832240000000.0</v>
+        <v>308712178046</v>
       </c>
       <c r="T89" s="4" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="U89" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V89" s="4" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9795385317</v>
+        <v>812</v>
+      </c>
+      <c r="W89" s="17" t="s">
+        <v>178</v>
       </c>
       <c r="X89" s="11" t="s">
-        <v>37</v>
+        <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:24" customHeight="1" ht="20">
       <c r="A90" s="13" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
       <c r="B90" s="16">
-        <v>266</v>
+        <v>326</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>796</v>
+        <v>814</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>729</v>
+        <v>815</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
       <c r="F90" s="16">
-        <v>8858171451</v>
+        <v>8827185985</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>768</v>
+        <v>817</v>
       </c>
       <c r="J90" s="19" t="s">
-        <v>785</v>
+        <v>497</v>
       </c>
       <c r="K90" s="19" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N90" s="16">
-        <v>227408</v>
+        <v>229001</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>33</v>
+        <v>454</v>
       </c>
       <c r="P90" s="3">
-        <v>40722066076</v>
+        <v>427901501500</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="R90" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S90" s="3">
-        <v>330946000000.0</v>
+        <v>507497345976</v>
       </c>
       <c r="T90" s="3" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V90" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="W90" s="16">
-        <v>7379462937</v>
+      <c r="W90" s="16" t="s">
+        <v>821</v>
       </c>
       <c r="X90" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:24" customHeight="1" ht="20">
       <c r="A91" s="14" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="B91" s="17">
-        <v>268</v>
+        <v>343</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>803</v>
+        <v>551</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="F91" s="17">
-        <v>7068583669</v>
+        <v>7374982704</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>805</v>
+        <v>824</v>
       </c>
       <c r="J91" s="20" t="s">
-        <v>95</v>
+        <v>757</v>
       </c>
       <c r="K91" s="20" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>95</v>
+        <v>826</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>96</v>
+        <v>827</v>
       </c>
       <c r="N91" s="17">
-        <v>224208</v>
+        <v>335524</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="P91" s="4">
-        <v>45850100000000.0</v>
+        <v>39998320493</v>
       </c>
       <c r="Q91" s="4" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="R91" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S91" s="4">
-        <v>677616000000.0</v>
+        <v>687151236385</v>
       </c>
       <c r="T91" s="4" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
       <c r="U91" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V91" s="4" t="s">
         <v>607</v>
       </c>
-      <c r="W91" s="17">
-        <v>7068583669</v>
+      <c r="W91" s="17" t="s">
+        <v>830</v>
       </c>
       <c r="X91" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="92" spans="1:24" customHeight="1" ht="20">
       <c r="A92" s="13" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="B92" s="16">
-        <v>282</v>
+        <v>355</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>542</v>
+        <v>832</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>810</v>
+        <v>632</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="F92" s="16">
-        <v>6392378355</v>
+        <v>8423933702</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="J92" s="19" t="s">
-        <v>395</v>
+        <v>95</v>
       </c>
       <c r="K92" s="19" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>96</v>
       </c>
       <c r="N92" s="16">
-        <v>224204</v>
+        <v>271308</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="P92" s="3">
-        <v>41736820591</v>
+        <v>50100598493430</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="R92" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S92" s="3">
-        <v>916064000000.0</v>
+        <v>978014720364</v>
       </c>
       <c r="T92" s="3" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V92" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>9838524455</v>
+        <v>178</v>
+      </c>
+      <c r="W92" s="16" t="s">
+        <v>178</v>
       </c>
       <c r="X92" s="10" t="s">
-        <v>37</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:24" customHeight="1" ht="20">
-      <c r="A93" s="14" t="s">
-[...20 lines deleted...]
-      <c r="H93" s="4" t="s">
+      <c r="A93" s="15" t="s">
+        <v>839</v>
+      </c>
+      <c r="B93" s="18">
+        <v>356</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="F93" s="18">
+        <v>9718185208</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H93" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I93" s="4" t="s">
-[...206 lines deleted...]
-      <c r="D96" s="3" t="s">
+      <c r="I93" s="7" t="s">
         <v>843</v>
       </c>
-      <c r="E96" s="3" t="s">
+      <c r="J93" s="21" t="s">
         <v>844</v>
       </c>
-      <c r="F96" s="16">
-[...8 lines deleted...]
-      <c r="I96" s="3" t="s">
+      <c r="K93" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="L93" s="7" t="s">
         <v>845</v>
       </c>
-      <c r="J96" s="19" t="s">
+      <c r="M93" s="7" t="s">
         <v>846</v>
       </c>
-      <c r="K96" s="19" t="s">
+      <c r="N93" s="18">
+        <v>201308</v>
+      </c>
+      <c r="O93" s="7" t="s">
         <v>847</v>
       </c>
-      <c r="L96" s="3" t="s">
+      <c r="P93" s="7">
+        <v>3443443234</v>
+      </c>
+      <c r="Q93" s="7">
+        <v>32434</v>
+      </c>
+      <c r="R93" s="18" t="s">
         <v>848</v>
       </c>
-      <c r="M96" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T96" s="3" t="s">
+      <c r="S93" s="7" t="s">
         <v>849</v>
       </c>
-      <c r="U96" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A97" s="14" t="s">
+      <c r="T93" s="7" t="s">
         <v>850</v>
       </c>
-      <c r="B97" s="17">
-[...2 lines deleted...]
-      <c r="C97" s="4" t="s">
+      <c r="U93" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="V93" s="7" t="s">
         <v>851</v>
       </c>
-      <c r="D97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="4" t="s">
+      <c r="W93" s="18">
+        <v>234354534535</v>
+      </c>
+      <c r="X93" s="12" t="s">
         <v>852</v>
-      </c>
-[...129 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">