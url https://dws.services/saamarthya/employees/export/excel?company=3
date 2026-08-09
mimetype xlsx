--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1550">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -791,50 +791,53 @@
   <si>
     <t>Shivam</t>
   </si>
   <si>
     <t>smpcl.shivam@outlook.com</t>
   </si>
   <si>
     <t>'Thaura Pindoriya Amethi</t>
   </si>
   <si>
     <t>NICPS8233J</t>
   </si>
   <si>
     <t>ESMA-80342</t>
   </si>
   <si>
     <t>Vishal</t>
   </si>
   <si>
     <t>Savita</t>
   </si>
   <si>
     <t>vishalsavitashikohabad231999@gmail.com</t>
   </si>
   <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
     <t>'33 Shikohabad Firozabad Uttar pradesh</t>
   </si>
   <si>
     <t>UNION BANK OF INDIA</t>
   </si>
   <si>
     <t>'520101259020679</t>
   </si>
   <si>
     <t>UBIN0915670</t>
   </si>
   <si>
     <t>IWSPS0888G</t>
   </si>
   <si>
     <t>ESMA-80359</t>
   </si>
   <si>
     <t>Gaurav</t>
   </si>
   <si>
     <t>gauravkumar955795@gmail.com</t>
   </si>
   <si>
     <t>Khaga</t>
@@ -1415,176 +1418,176 @@
   <si>
     <t>akashdeepyadav2003@gmail.com</t>
   </si>
   <si>
     <t>Bingwan, Kasigaon, Kasigawan, PO:Kasigaon, Dist: Kanpur Nagar, U.P.-208021</t>
   </si>
   <si>
     <t>Bank Of Baroda</t>
   </si>
   <si>
     <t>BARB0MANKAN</t>
   </si>
   <si>
     <t>AVBPY8278N</t>
   </si>
   <si>
     <t>ESMA-81205</t>
   </si>
   <si>
     <t>Siddhartha</t>
   </si>
   <si>
     <t>devpursingh@gmail.com</t>
   </si>
   <si>
+    <t>12 ghar, post dhankuli, dist: unnao-229501</t>
+  </si>
+  <si>
+    <t>SBIN0017747</t>
+  </si>
+  <si>
+    <t>PITPS4916K</t>
+  </si>
+  <si>
+    <t>ESMA-81092</t>
+  </si>
+  <si>
+    <t>Saurabh</t>
+  </si>
+  <si>
+    <t>saurasingh30@gmail.com</t>
+  </si>
+  <si>
+    <t>Sargadi, Sakpur, Kannauj, U.P.-209726</t>
+  </si>
+  <si>
+    <t>BKID0007633</t>
+  </si>
+  <si>
+    <t>QGUPS7358H</t>
+  </si>
+  <si>
+    <t>ESMA-89558</t>
+  </si>
+  <si>
+    <t>Sushil</t>
+  </si>
+  <si>
+    <t>sushilpal7275@gmail.com</t>
+  </si>
+  <si>
+    <t>Balli Kripalpur, Sonaurapur, Faizabad, U.P.224195</t>
+  </si>
+  <si>
+    <t>Central Bank Of India</t>
+  </si>
+  <si>
+    <t>CBIN0282027</t>
+  </si>
+  <si>
+    <t>HWTPP3459J</t>
+  </si>
+  <si>
+    <t>ESMA-89559</t>
+  </si>
+  <si>
+    <t>Pravesh</t>
+  </si>
+  <si>
+    <t>ravanpraveshkumar@gmail.com</t>
+  </si>
+  <si>
+    <t>Pandela, Sultanpur, U.P.-228145</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Bank</t>
+  </si>
+  <si>
+    <t>QBMPK7184N</t>
+  </si>
+  <si>
+    <t>ESMA-95650</t>
+  </si>
+  <si>
+    <t>Ankush Kumar</t>
+  </si>
+  <si>
+    <t>Jha</t>
+  </si>
+  <si>
+    <t>84098ankushjha@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>UNChahar MCC</t>
+  </si>
+  <si>
+    <t>Vill:Batrauliya, pOSTPakari, Basantpur, Simarhi, Bihar-843327</t>
+  </si>
+  <si>
+    <t>SBI - KIOSK BANKING</t>
+  </si>
+  <si>
+    <t>SBIN0012564</t>
+  </si>
+  <si>
+    <t>ESMA-89557</t>
+  </si>
+  <si>
+    <t>Pankaj</t>
+  </si>
+  <si>
+    <t>pntaken99@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Ratanpura, PO: Motipur, PS: Motipur, Dist: Mujaffarpur, State: Bihar-843111</t>
+  </si>
+  <si>
+    <t>CBIN0280024</t>
+  </si>
+  <si>
+    <t>HOTPK3774M</t>
+  </si>
+  <si>
+    <t>ESMA-81203</t>
+  </si>
+  <si>
+    <t>Mayank</t>
+  </si>
+  <si>
+    <t>Rai</t>
+  </si>
+  <si>
+    <t>mayank28888rai@gmail.com</t>
+  </si>
+  <si>
     <t>unchahar</t>
   </si>
   <si>
-    <t>12 ghar, post dhankuli, dist: unnao-229501</t>
-[...121 lines deleted...]
-  <si>
     <t>street/road/ Lane: Khemapur, Village/Town/City: Khemapur, Dist: Ambedkar Nagar, P.O: Khemapur, State: U.P.-224157</t>
   </si>
   <si>
     <t>UNION BANK</t>
   </si>
   <si>
     <t>UBIN0567981</t>
   </si>
   <si>
     <t>EYWPR1331D</t>
   </si>
   <si>
     <t>ESMA-89555</t>
   </si>
   <si>
     <t>Deepesh</t>
   </si>
   <si>
     <t>deepeshverma305@gmail.com</t>
   </si>
   <si>
     <t>Gram Dhema, post dhiyara, thana muddipur, tahsil kadipur, dist; sultanpu-228132</t>
   </si>
   <si>
     <t>BARB0MOTIGR</t>
@@ -1622,50 +1625,53 @@
   <si>
     <t>RamuvaPur, Dubai, Devgaon, Lalganj, Deogaon, Raebreli-229211</t>
   </si>
   <si>
     <t>00570100036601</t>
   </si>
   <si>
     <t>BARB0SEMARI</t>
   </si>
   <si>
     <t>CLYPK3609J</t>
   </si>
   <si>
     <t>ESMA-89561</t>
   </si>
   <si>
     <t>Kartik</t>
   </si>
   <si>
     <t>Vishwakarma</t>
   </si>
   <si>
     <t>kartikvishwakarm86986@gmail.com</t>
   </si>
   <si>
+    <t>diyara maharajganj daudpur</t>
+  </si>
+  <si>
     <t>Anupur, Gosaisinghpur, Sultanpur, U.P-228131</t>
   </si>
   <si>
     <t>SBIN0014504</t>
   </si>
   <si>
     <t>sbi</t>
   </si>
   <si>
     <t>CFUPV2488C</t>
   </si>
   <si>
     <t>ESMA-82243</t>
   </si>
   <si>
     <t>Manjesh</t>
   </si>
   <si>
     <t>smpclmanjeshyadav@outlook.com</t>
   </si>
   <si>
     <t>'Atbarpur Dadlaha Safipur</t>
   </si>
   <si>
     <t>'24810100003833</t>
@@ -2744,51 +2750,51 @@
   <si>
     <t>CDWPA1098K</t>
   </si>
   <si>
     <t>ESMA-91363</t>
   </si>
   <si>
     <t>Shashikant</t>
   </si>
   <si>
     <t>Awasthi</t>
   </si>
   <si>
     <t>gavraw0123@gmail.com</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>MNHJBHJ</t>
   </si>
   <si>
     <t>07800455656</t>
   </si>
   <si>
-    <t>ESMA-91364</t>
+    <t>ESMA-96886</t>
   </si>
   <si>
     <t>Manish</t>
   </si>
   <si>
     <t>manishjhamanish2002@gmail.com</t>
   </si>
   <si>
     <t>AIRPC2919F</t>
   </si>
   <si>
     <t>ESMA-92815</t>
   </si>
   <si>
     <t>Upendra</t>
   </si>
   <si>
     <t>upendrayadav1210@gmail.com</t>
   </si>
   <si>
     <t>84002 13141</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
@@ -2873,581 +2879,809 @@
   <si>
     <t>96289 60270</t>
   </si>
   <si>
     <t>SMPCL I1</t>
   </si>
   <si>
     <t>Hari Om</t>
   </si>
   <si>
     <t>pandeyhariom910@gmail.com</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>Mangauli, JagdishPur Amethi - 227809</t>
   </si>
   <si>
     <t>Amethi</t>
   </si>
   <si>
     <t>Baroda u.P. Bank</t>
   </si>
   <si>
+    <t>ESMA-96346</t>
+  </si>
+  <si>
+    <t>aadrshverma17@gmail.com</t>
+  </si>
+  <si>
+    <t>Ahibabanpur, Parsadandwa Sultanpur UP-228142</t>
+  </si>
+  <si>
+    <t>BARB0SISOUD</t>
+  </si>
+  <si>
+    <t>COHPV0840J</t>
+  </si>
+  <si>
+    <t>ESMA-96344</t>
+  </si>
+  <si>
+    <t>Apal45998@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>Bahauddinpur Sultanpur -</t>
+  </si>
+  <si>
+    <t>NSDL Payment Ba</t>
+  </si>
+  <si>
+    <t>NSPB0000002</t>
+  </si>
+  <si>
+    <t>IAPPP9824L</t>
+  </si>
+  <si>
+    <t>UP4420260011496</t>
+  </si>
+  <si>
+    <t>ESMA-96345</t>
+  </si>
+  <si>
+    <t>Prajapati</t>
+  </si>
+  <si>
+    <t>rahulprajapati7268@gmail.com</t>
+  </si>
+  <si>
+    <t>Dubauli, Narendrapur, Sultanpur,</t>
+  </si>
+  <si>
+    <t>BARB0SHALAM</t>
+  </si>
+  <si>
+    <t>FZPPP8300D</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>ESMA-96341</t>
+  </si>
+  <si>
+    <t>Raj veer</t>
+  </si>
+  <si>
+    <t>rajveers19109@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>Unchahar - MCC</t>
+  </si>
+  <si>
+    <t>Parwatpur, Kalyanpur, Parbatpur, Amethi-</t>
+  </si>
+  <si>
+    <t>SBIN0000188</t>
+  </si>
+  <si>
+    <t>TPMPS0726H</t>
+  </si>
+  <si>
+    <t>ESMA-96342</t>
+  </si>
+  <si>
+    <t>shiv kumar</t>
+  </si>
+  <si>
+    <t>mishra</t>
+  </si>
+  <si>
+    <t>mishrashivkumar4273@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC- Unchahar</t>
+  </si>
+  <si>
+    <t>Vill. Pakadi Kalan, Kothra Khurd, Sherpur, Pars Rampur,  sultanpur- 222302</t>
+  </si>
+  <si>
+    <t>6.72485E+11x</t>
+  </si>
+  <si>
+    <t>JLAPM5387N</t>
+  </si>
+  <si>
+    <t>ESMA-96339</t>
+  </si>
+  <si>
+    <t>Raunak</t>
+  </si>
+  <si>
+    <t>mauryaraunak44@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC - Unchahar</t>
+  </si>
+  <si>
+    <t>Madanpur, Paniyar, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>IEWPM4056N</t>
+  </si>
+  <si>
+    <t>ESMA-96340</t>
+  </si>
+  <si>
+    <t>Arvind</t>
+  </si>
+  <si>
+    <t>arvindpandey16486@gmail.com</t>
+  </si>
+  <si>
+    <t>Po: Sipah, Maheri, Sivgarh, Kharhar, Pratapgarh, U.P.-</t>
+  </si>
+  <si>
+    <t>Pratapgarh</t>
+  </si>
+  <si>
+    <t>GPJPP1109H</t>
+  </si>
+  <si>
+    <t>ESMA-96343</t>
+  </si>
+  <si>
+    <t>krishna dev</t>
+  </si>
+  <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>krishnadevt489@gmail.com</t>
+  </si>
+  <si>
+    <t>Dharameatipur, Dhammaur, Sultanpur, U.P-</t>
+  </si>
+  <si>
+    <t>SBIN0016459</t>
+  </si>
+  <si>
+    <t>BWYPT8822J</t>
+  </si>
+  <si>
+    <t>ESMA-94756</t>
+  </si>
+  <si>
+    <t>singhnaman5277@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>MCC- Lalganj</t>
+  </si>
+  <si>
+    <t>Umramau, Raebareli</t>
+  </si>
+  <si>
+    <t>IDIB000A541</t>
+  </si>
+  <si>
+    <t>SGJPS2037A</t>
+  </si>
+  <si>
+    <t>SMPCL I15</t>
+  </si>
+  <si>
+    <t>Harshit</t>
+  </si>
+  <si>
+    <t>Jaiswal</t>
+  </si>
+  <si>
+    <t>jsharshitjaiswal8127@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>Sagarpatti, Harringtonganj, Faizabad,</t>
+  </si>
+  <si>
+    <t>BARB0KNISUL</t>
+  </si>
+  <si>
+    <t>DIXPJ2869E</t>
+  </si>
+  <si>
+    <t>ESMA-92651</t>
+  </si>
+  <si>
+    <t>rajpandit8808034045@gmail.com</t>
+  </si>
+  <si>
+    <t>CQLPT5262N</t>
+  </si>
+  <si>
+    <t>ESMA-91782</t>
+  </si>
+  <si>
+    <t>Deva</t>
+  </si>
+  <si>
+    <t>devaarya0000@gmail.com</t>
+  </si>
+  <si>
+    <t>00520100044081</t>
+  </si>
+  <si>
+    <t>BARB0VJRAEB</t>
+  </si>
+  <si>
+    <t>KBGPD9086Q</t>
+  </si>
+  <si>
+    <t>ESMA-91785</t>
+  </si>
+  <si>
+    <t>ay0427751@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>PSIB0021023</t>
+  </si>
+  <si>
+    <t>SXYPS2305R</t>
+  </si>
+  <si>
+    <t>ESMA-91784</t>
+  </si>
+  <si>
+    <t>rickysrivastava744@gmail.com</t>
+  </si>
+  <si>
+    <t>BARB0UJRAEB</t>
+  </si>
+  <si>
+    <t>FPKPS6364P</t>
+  </si>
+  <si>
+    <t>ESMA-91783</t>
+  </si>
+  <si>
+    <t>Vivek</t>
+  </si>
+  <si>
+    <t>rajksingh7008@gmail.com</t>
+  </si>
+  <si>
+    <t>Punjab Sind Bank</t>
+  </si>
+  <si>
+    <t>BARB0DBBASA</t>
+  </si>
+  <si>
+    <t>NHDPK0230B</t>
+  </si>
+  <si>
+    <t>ESMA-92812</t>
+  </si>
+  <si>
+    <t>Manshu</t>
+  </si>
+  <si>
+    <t>hj6552672@gmail.com</t>
+  </si>
+  <si>
+    <t>Federal Bank</t>
+  </si>
+  <si>
+    <t>KKHPM4355P</t>
+  </si>
+  <si>
+    <t>ESMA-92813</t>
+  </si>
+  <si>
+    <t>Shiva</t>
+  </si>
+  <si>
+    <t>shivaji4850@gmail.com</t>
+  </si>
+  <si>
+    <t>BARB0FGIETX</t>
+  </si>
+  <si>
+    <t>UGKPS9850Q</t>
+  </si>
+  <si>
+    <t>ESMA-93550</t>
+  </si>
+  <si>
+    <t>Krishna</t>
+  </si>
+  <si>
+    <t>Kumar Singh</t>
+  </si>
+  <si>
+    <t>krishnak1512001@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>HDFC0003691</t>
+  </si>
+  <si>
+    <t>SASNI GATE ALIG</t>
+  </si>
+  <si>
+    <t>ECNPK9736A</t>
+  </si>
+  <si>
+    <t>ESMA-93549</t>
+  </si>
+  <si>
+    <t>Shivedra</t>
+  </si>
+  <si>
+    <t>Pratap Tripathi</t>
+  </si>
+  <si>
+    <t>pratapshivendra35@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>Newra, Khadar, Basantpur, PO: Khadar, Basantpur, Sultanpur,- 228155</t>
+  </si>
+  <si>
+    <t>BARB0KARAUN</t>
+  </si>
+  <si>
+    <t>CJZPP5657G</t>
+  </si>
+  <si>
+    <t>ESMA-93551</t>
+  </si>
+  <si>
+    <t>Praveen</t>
+  </si>
+  <si>
+    <t>praveenkmar8810@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>BasantPatti, Near  road, Darava, paksera, Vijaipur, Mirzapur U.P.-</t>
+  </si>
+  <si>
+    <t>Mirzapur</t>
+  </si>
+  <si>
+    <t>PNB</t>
+  </si>
+  <si>
+    <t>PUNB0673800</t>
+  </si>
+  <si>
+    <t>LXHPK5597F</t>
+  </si>
+  <si>
+    <t>ESMA-93552</t>
+  </si>
+  <si>
+    <t>Gautam</t>
+  </si>
+  <si>
+    <t>anshika.pandey2806@gmail.com</t>
+  </si>
+  <si>
+    <t>U.P.Gramin Bank</t>
+  </si>
+  <si>
+    <t>ESMA-93913</t>
+  </si>
+  <si>
+    <t>saurabh.mishra20111@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>MCC Lalganj</t>
+  </si>
+  <si>
+    <t>Mohaddinpur, Aderwa Khas, Unnao, U.P.-</t>
+  </si>
+  <si>
+    <t>Unnao</t>
+  </si>
+  <si>
+    <t>Central Bank Of</t>
+  </si>
+  <si>
+    <t>CBIN0280155</t>
+  </si>
+  <si>
+    <t>CIYPM3524K</t>
+  </si>
+  <si>
+    <t>ESMA-94755</t>
+  </si>
+  <si>
+    <t>thakurhimanshu9198@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>MCC Joniha</t>
+  </si>
+  <si>
+    <t>Gayaspur, Faizabad, U.P.-</t>
+  </si>
+  <si>
+    <t>U,P.</t>
+  </si>
+  <si>
+    <t>BARB0PAYAGI</t>
+  </si>
+  <si>
+    <t>NWWPS5625E</t>
+  </si>
+  <si>
+    <t>SMPCL I17</t>
+  </si>
+  <si>
+    <t>Aman</t>
+  </si>
+  <si>
+    <t>Updhayay</t>
+  </si>
+  <si>
+    <t>09amanupadhyay@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>MCC Harringtonganj</t>
+  </si>
+  <si>
+    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>SBIN0001112</t>
+  </si>
+  <si>
+    <t>AOZPU2247L</t>
+  </si>
+  <si>
+    <t>SMPCL I19</t>
+  </si>
+  <si>
+    <t>mauryaajeet9918021@gmail.com</t>
+  </si>
+  <si>
+    <t>Paraspatti, Dist:</t>
+  </si>
+  <si>
+    <t>Sultanpur,</t>
+  </si>
+  <si>
+    <t>u.p.-</t>
+  </si>
+  <si>
+    <t>HVXPM3462D</t>
+  </si>
+  <si>
+    <t>SMPCL I20</t>
+  </si>
+  <si>
+    <t>Nitish</t>
+  </si>
+  <si>
+    <t>nitishkumar960840@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>MCC Khaga</t>
+  </si>
+  <si>
+    <t>Ward No:3, Kalyanpur, uttar pradesh, gadh, kalyanpur, bamola, po:samastipur-</t>
+  </si>
+  <si>
+    <t>Samastipur</t>
+  </si>
+  <si>
+    <t>SBI- Kishok Banking</t>
+  </si>
+  <si>
+    <t>SBIN0002921</t>
+  </si>
+  <si>
+    <t>MFDPK8103C</t>
+  </si>
+  <si>
+    <t>ESMA-94304</t>
+  </si>
+  <si>
+    <t>Ravish</t>
+  </si>
+  <si>
+    <t>ravishpal004@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>Rukunpur, Dheka, Pakhanpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur -</t>
+  </si>
+  <si>
+    <t>HDFC0000078</t>
+  </si>
+  <si>
+    <t>DEYPP6572R</t>
+  </si>
+  <si>
+    <t>ESMA-94305</t>
+  </si>
+  <si>
+    <t>Hariom</t>
+  </si>
+  <si>
+    <t>Shukla</t>
+  </si>
+  <si>
+    <t>hariomshukla22345@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>Amtahi, Pure Jamadar ka purwa, bhadar,</t>
+  </si>
+  <si>
+    <t>Amethi,</t>
+  </si>
+  <si>
+    <t>U.p.</t>
+  </si>
+  <si>
+    <t>PYSPS4151M</t>
+  </si>
+  <si>
+    <t>ESMA-94306</t>
+  </si>
+  <si>
+    <t>Deepak</t>
+  </si>
+  <si>
+    <t>deepakyadav7054144957@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>gram Ishwaripurawa, Post: Dhair, Maholiya,</t>
+  </si>
+  <si>
+    <t>Hardoi,</t>
+  </si>
+  <si>
+    <t>Bank of India</t>
+  </si>
+  <si>
+    <t>BKID0007400</t>
+  </si>
+  <si>
+    <t>BDSPY5046C</t>
+  </si>
+  <si>
+    <t>ESMA-94309</t>
+  </si>
+  <si>
+    <t>Shivanshu</t>
+  </si>
+  <si>
+    <t>Tomar</t>
+  </si>
+  <si>
+    <t>shivanshut324@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>MCC Unchahar</t>
+  </si>
+  <si>
+    <t>75B, Digner, shamsabad, road,</t>
+  </si>
+  <si>
+    <t>Agra,</t>
+  </si>
+  <si>
+    <t>BARB0SHAMSH</t>
+  </si>
+  <si>
+    <t>CCPPT2558F</t>
+  </si>
+  <si>
+    <t>ESMA-94310</t>
+  </si>
+  <si>
+    <t>girishyadav438@gmail.com</t>
+  </si>
+  <si>
+    <t>Pedariya, Pure Barhai, Post - Rajapur, Atheha, Pedariya,</t>
+  </si>
+  <si>
+    <t>Pratapgarh,</t>
+  </si>
+  <si>
+    <t>BKID0006927</t>
+  </si>
+  <si>
+    <t>AXSPY8924A</t>
+  </si>
+  <si>
+    <t>ESMA-94308</t>
+  </si>
+  <si>
+    <t>arpittiwari995669@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>01, Udaipur, Bhunna,</t>
+  </si>
+  <si>
+    <t>Kannauj,</t>
+  </si>
+  <si>
+    <t>BARB0BILHAU</t>
+  </si>
+  <si>
+    <t>BLQPT1438M</t>
+  </si>
+  <si>
+    <t>ESMA-94307</t>
+  </si>
+  <si>
+    <t>Randheer</t>
+  </si>
+  <si>
+    <t>randheersingh567@gmail.com</t>
+  </si>
+  <si>
+    <t>Kherwa, Reabareli -229306</t>
+  </si>
+  <si>
+    <t>Reabareli</t>
+  </si>
+  <si>
+    <t>HDFC0004786</t>
+  </si>
+  <si>
+    <t>HDHPS6969F</t>
+  </si>
+  <si>
+    <t>90298 18900</t>
+  </si>
+  <si>
+    <t>ESMA-94752</t>
+  </si>
+  <si>
+    <t>Adesh</t>
+  </si>
+  <si>
+    <t>yadavadeshraj04@gmail.com</t>
+  </si>
+  <si>
+    <t>Lukharapur, Post- Rasidabad Tiwariyan, Block- Kaimganj, Farrukhabad- 209502</t>
+  </si>
+  <si>
+    <t>Kaimganj</t>
+  </si>
+  <si>
+    <t>SBIN0016271</t>
+  </si>
+  <si>
+    <t>JUDPK4946P</t>
+  </si>
+  <si>
+    <t>ESMA-94753</t>
+  </si>
+  <si>
+    <t>pk2675014@gmail.com</t>
+  </si>
+  <si>
+    <t>Saraiya, Gosaisinghpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur, -</t>
+  </si>
+  <si>
+    <t>U.P</t>
+  </si>
+  <si>
+    <t>IQQPK6407M</t>
+  </si>
+  <si>
+    <t>ESMA-94754</t>
+  </si>
+  <si>
+    <t>atulyadav885846@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill. Bajhana, Post: Bhikhupur, Thana - Jaisinghpur, Dist. Sultanpur. - 228142</t>
+  </si>
+  <si>
+    <t>Sultanpur. -</t>
+  </si>
+  <si>
+    <t>Axis Bank</t>
+  </si>
+  <si>
+    <t>BXKPY7483H</t>
+  </si>
+  <si>
     <t>ESMA-94870</t>
   </si>
   <si>
-    <t>singhnaman5277@gmail.com</t>
-[...526 lines deleted...]
-  <si>
     <t>py5920800@gmail.com</t>
   </si>
   <si>
     <t>2026-05-02</t>
   </si>
   <si>
     <t>Mahanipur, Sarh, Kanpur Nagar, Sarh - U.P.- 209401</t>
   </si>
   <si>
     <t>Sarh</t>
   </si>
   <si>
     <t>Baroda U.P. Gra</t>
   </si>
   <si>
     <t>ATRPY6636L</t>
   </si>
   <si>
     <t>ESMA-95657</t>
   </si>
   <si>
     <t>Dilip</t>
   </si>
   <si>
     <t>dilipsavita2595@gmail.com</t>
@@ -3494,53 +3728,50 @@
   <si>
     <t>pankaj9616412594@gmail.com</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
     <t>00, Bhawanipur, Chandour, Sultanpur, U.P.-</t>
   </si>
   <si>
     <t>LFHPK6362L</t>
   </si>
   <si>
     <t>ESMA-95652</t>
   </si>
   <si>
     <t>Satish Kumar</t>
   </si>
   <si>
     <t>satish805222@gmail.com</t>
   </si>
   <si>
     <t>Saruvanva, Kandhai Ka Purwa, Amethi U.P.-</t>
   </si>
   <si>
-    <t>SBIN0016459</t>
-[...1 lines deleted...]
-  <si>
     <t>AMBPY1408K</t>
   </si>
   <si>
     <t>ESMA-95653</t>
   </si>
   <si>
     <t>diwakarkhubhu@gmail.com</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>Ambiyapur, Enjua Rampur, Kanpur Dehat, U.P.- 209302</t>
   </si>
   <si>
     <t>Kanpur</t>
   </si>
   <si>
     <t>SBIN0006589</t>
   </si>
   <si>
     <t>IWPPK5294H</t>
   </si>
   <si>
     <t>ESMA-95654</t>
@@ -3551,180 +3782,930 @@
   <si>
     <t>vinodkumar0704199@gmail.com</t>
   </si>
   <si>
     <t>Bhawanipur, Gosaisinghpur, PO: Gosaisinghpur, Sultanpur, U.P.-</t>
   </si>
   <si>
     <t>Baroda U.P Bank</t>
   </si>
   <si>
     <t>LOOPK4153H</t>
   </si>
   <si>
     <t>ESMA-95655</t>
   </si>
   <si>
     <t>Nitin</t>
   </si>
   <si>
     <t>nitinkumarkmj12@gmail.com</t>
   </si>
   <si>
     <t>S/O Rajveer Singh, Village- Nasirpur, Amroha, Hasanpur, U.P.- 244241</t>
   </si>
   <si>
+    <t>Indian Post Pay</t>
+  </si>
+  <si>
+    <t>054710157379</t>
+  </si>
+  <si>
+    <t>IPOS0000001</t>
+  </si>
+  <si>
+    <t>FSDPK6621M</t>
+  </si>
+  <si>
+    <t>ESMA-95656</t>
+  </si>
+  <si>
+    <t>shantimaurya472@gmail.com</t>
+  </si>
+  <si>
+    <t>IDIB0001068</t>
+  </si>
+  <si>
+    <t>BPJPK4303K</t>
+  </si>
+  <si>
+    <t>ESMA-95659</t>
+  </si>
+  <si>
+    <t>Mohit</t>
+  </si>
+  <si>
+    <t>mohitsonim734@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>S/O Lalta Prasad, Khanuwa, PO: Munshiganj, Reabareli - 229405</t>
+  </si>
+  <si>
     <t>Indian Post Payment Bank</t>
   </si>
   <si>
-    <t>054710157379</t>
-[...34 lines deleted...]
-  <si>
     <t>060410174603</t>
   </si>
   <si>
     <t>PNGPM7173E</t>
   </si>
   <si>
     <t>ESMA-95658</t>
   </si>
   <si>
     <t>Satyam</t>
   </si>
   <si>
     <t>Satyamsatyam50798@gmail.com</t>
   </si>
   <si>
     <t>09005735375</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>S/O Manoj Kumar Khnuwa, Reabareli Munsiganj U.P.- 229405</t>
   </si>
   <si>
     <t>BARB0MADHUP</t>
   </si>
   <si>
     <t>PPIPS6931A</t>
   </si>
   <si>
     <t>ESMA-95660</t>
   </si>
   <si>
     <t>kanuj97930@gmail.com</t>
   </si>
   <si>
     <t>S/O Radhe shyam, 0, Kallu Ka Purwa, Raebareli 229316</t>
   </si>
   <si>
     <t>Uco Bank</t>
   </si>
   <si>
     <t>UCBA0002281</t>
   </si>
   <si>
+    <t>ESMA-96336</t>
+  </si>
+  <si>
+    <t>Vivek Singh</t>
+  </si>
+  <si>
+    <t>yadavvivek752408@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>Atriya, Kirotpur, Atariya Sitapur, Dhouremau, U.P.-</t>
+  </si>
+  <si>
+    <t>061010536814</t>
+  </si>
+  <si>
+    <t>ESMA-96347</t>
+  </si>
+  <si>
+    <t>Shivesh</t>
+  </si>
+  <si>
+    <t>shiveshsharma566@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Lucknow</t>
+  </si>
+  <si>
+    <t>569/85, Snehnagar, Alambagh,  Lucknow- 226005</t>
+  </si>
+  <si>
+    <t>UBIN0553395</t>
+  </si>
+  <si>
+    <t>Alambagh</t>
+  </si>
+  <si>
+    <t>QYQPS6019K</t>
+  </si>
+  <si>
+    <t>Shilpa Sharma</t>
+  </si>
+  <si>
+    <t>ESMA-96388</t>
+  </si>
+  <si>
+    <t>Mukul</t>
+  </si>
+  <si>
+    <t>Kaushik</t>
+  </si>
+  <si>
+    <t>mukul75kaushik@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Vill, Garhi Jaini Post- Gangchauli, Hathras - 204101</t>
+  </si>
+  <si>
+    <t>Hathras</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>CNRB0000246</t>
+  </si>
+  <si>
+    <t>HDFPK3373B</t>
+  </si>
+  <si>
+    <t>ESMA-96390</t>
+  </si>
+  <si>
+    <t>yadavamit8054@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>Pure Bhawan, Musafirkhana, Amethi, U.P.- 227813</t>
+  </si>
+  <si>
+    <t>U.P.-</t>
+  </si>
+  <si>
+    <t>Mushafrikhana</t>
+  </si>
+  <si>
+    <t>RCWPK0644F</t>
+  </si>
+  <si>
+    <t>nan mjfl</t>
+  </si>
+  <si>
+    <t>ESMA-96348</t>
+  </si>
+  <si>
+    <t>Gopal</t>
+  </si>
+  <si>
+    <t>gopalqumar197@gmail.com</t>
+  </si>
+  <si>
+    <t>Raebareli 229001</t>
+  </si>
+  <si>
+    <t>Agorana, Jiroli, Aligarh,</t>
+  </si>
+  <si>
+    <t>Iglas,</t>
+  </si>
+  <si>
+    <t>PUNB0459700</t>
+  </si>
+  <si>
+    <t>IXHPS9702R</t>
+  </si>
+  <si>
+    <t>ESMA-96885</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>shivamsahu2342@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Ayodhya -</t>
+  </si>
+  <si>
+    <t>SS-460/61, Sector - H, LDA colony Kanpur Road, Lucknow.</t>
+  </si>
+  <si>
+    <t>SBIN0051291</t>
+  </si>
+  <si>
+    <t>Jankipuram</t>
+  </si>
+  <si>
+    <t>KYUPS0421R</t>
+  </si>
+  <si>
+    <t>Sushama Sahu</t>
+  </si>
+  <si>
+    <t>Mother</t>
+  </si>
+  <si>
+    <t>ESMA-96337</t>
+  </si>
+  <si>
+    <t>ankit</t>
+  </si>
+  <si>
+    <t>ankityadav893289@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Vijay Bahadur, Fatehpur, Aboonagar, Dist : Fatehpur</t>
+  </si>
+  <si>
+    <t>Fatehpur</t>
+  </si>
+  <si>
+    <t>Hasnapur</t>
+  </si>
+  <si>
+    <t>KMBPK6798G</t>
+  </si>
+  <si>
+    <t>Familu</t>
+  </si>
+  <si>
+    <t>ESMA-96887</t>
+  </si>
+  <si>
+    <t>Vicky</t>
+  </si>
+  <si>
+    <t>bmvsharma06@gmail.com</t>
+  </si>
+  <si>
+    <t>House No:141, Twayafan Awagarh, PO: Awagadh, Etah- 207301</t>
+  </si>
+  <si>
+    <t>Etah</t>
+  </si>
+  <si>
+    <t>PUNB0363900</t>
+  </si>
+  <si>
+    <t>DCCPS9203Q</t>
+  </si>
+  <si>
+    <t>NCBSJVBJ</t>
+  </si>
+  <si>
+    <t>BNVHV</t>
+  </si>
+  <si>
+    <t>ESMA-97238</t>
+  </si>
+  <si>
+    <t>Rohit</t>
+  </si>
+  <si>
+    <t>rohitkumar1989.rk40@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>MCC HARRINGTONGANJ</t>
+  </si>
+  <si>
+    <t>Vill &amp; Post: Rurukhas, Tahsil, Bikapur, Ayodhya.224204</t>
+  </si>
+  <si>
+    <t>BARB0RAMBAG</t>
+  </si>
+  <si>
+    <t>BZKPM5417M</t>
+  </si>
+  <si>
+    <t>nd  jsn</t>
+  </si>
+  <si>
+    <t>ESMA-97692</t>
+  </si>
+  <si>
+    <t>Rakesh</t>
+  </si>
+  <si>
+    <t>rakesh225120bbk@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>Deviganj</t>
+  </si>
+  <si>
+    <t>Villand PosT: Usmanpur,</t>
+  </si>
+  <si>
+    <t>Barabanki,</t>
+  </si>
+  <si>
+    <t>PUNB0286600</t>
+  </si>
+  <si>
+    <t>HVKPK6570B</t>
+  </si>
+  <si>
+    <t>ESMA-97693</t>
+  </si>
+  <si>
+    <t>Himashu</t>
+  </si>
+  <si>
+    <t>rajsingh98385@gmail.com</t>
+  </si>
+  <si>
+    <t>Shahbuddinpur, Sultanpur - 228161</t>
+  </si>
+  <si>
+    <t>UBIN0542890</t>
+  </si>
+  <si>
+    <t>OGTPS5883N</t>
+  </si>
+  <si>
+    <t>UP4420260000914</t>
+  </si>
+  <si>
+    <t>ESMA-97694</t>
+  </si>
+  <si>
+    <t>Sushant</t>
+  </si>
+  <si>
+    <t>Kumar Pathak</t>
+  </si>
+  <si>
+    <t>pathaksushant247@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Pure Pathak, GAURA Bura Maw, Pst: Loharia, Sultanpur, 227806</t>
+  </si>
+  <si>
+    <t>CNRB0001846</t>
+  </si>
+  <si>
+    <t>HNAPP6255G</t>
+  </si>
+  <si>
+    <t>ESMA-97695</t>
+  </si>
+  <si>
+    <t>saurabhverma3737@gmail.com</t>
+  </si>
+  <si>
+    <t>45, Barua, Amiliyasikara, Jaisinghpur,</t>
+  </si>
+  <si>
+    <t>SBIN0017382</t>
+  </si>
+  <si>
+    <t>BKDPV8096D</t>
+  </si>
+  <si>
+    <t>UP4420240015603</t>
+  </si>
+  <si>
+    <t>ESMA-97696</t>
+  </si>
+  <si>
+    <t>adarshsingh070707@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>MCC  Gauriganj</t>
+  </si>
+  <si>
+    <t>Gram - Hilapur, Siddhauna, Azamgarh, U.P.- 276203</t>
+  </si>
+  <si>
+    <t>Azamgarh</t>
+  </si>
+  <si>
+    <t>IDIB000M696</t>
+  </si>
+  <si>
+    <t>QYXPS7137D</t>
+  </si>
+  <si>
+    <t>ESMA-97697</t>
+  </si>
+  <si>
+    <t>Singhamansingh2020@gmail.com</t>
+  </si>
+  <si>
+    <t>BMCC Fusatganj</t>
+  </si>
+  <si>
+    <t>130, Shahbuddinpur, PO: Shahbuddinpur, Sultanpur, U.P.</t>
+  </si>
+  <si>
+    <t>NCSAVHQV JM</t>
+  </si>
+  <si>
+    <t>CJHNB</t>
+  </si>
+  <si>
+    <t>iwbv</t>
+  </si>
+  <si>
+    <t>OQAPS3671D</t>
+  </si>
+  <si>
+    <t>Pradeep singh</t>
+  </si>
+  <si>
+    <t>ESMA-97698</t>
+  </si>
+  <si>
+    <t>Sandeep</t>
+  </si>
+  <si>
+    <t>sandeeprupayu@gmail.com</t>
+  </si>
+  <si>
+    <t>L329, Indira Nagar Colony, Raebareli U.P.-229001</t>
+  </si>
+  <si>
+    <t>u.p.</t>
+  </si>
+  <si>
+    <t>mnsbdaj</t>
+  </si>
+  <si>
+    <t>v nkNWK</t>
+  </si>
+  <si>
+    <t>VMnjw</t>
+  </si>
+  <si>
+    <t>cmnQ JAW</t>
+  </si>
+  <si>
+    <t>AKCPJ7232M</t>
+  </si>
+  <si>
+    <t>njvbjkl</t>
+  </si>
+  <si>
+    <t>ewnbv</t>
+  </si>
+  <si>
+    <t>ESMA-97699</t>
+  </si>
+  <si>
+    <t>Anup Kumar</t>
+  </si>
+  <si>
+    <t>trivedianup1986@gmail.com</t>
+  </si>
+  <si>
+    <t>Dhobari, Lalupur, Khas, Raebareli Chauhaniya, Reabareli 229303</t>
+  </si>
+  <si>
+    <t>ICICI Bank</t>
+  </si>
+  <si>
+    <t>ICIC0004917</t>
+  </si>
+  <si>
+    <t>AJKPT9111G</t>
+  </si>
+  <si>
+    <t>vhkBLWKLS</t>
+  </si>
+  <si>
+    <t>NBVBQLA</t>
+  </si>
+  <si>
+    <t>VNJ</t>
+  </si>
+  <si>
+    <t>ESMA-98121</t>
+  </si>
+  <si>
+    <t>Nirnay</t>
+  </si>
+  <si>
+    <t>NIRNAY.SHARMA2018@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Chanda Pur, Sultanpur, U.P.-228125</t>
+  </si>
+  <si>
+    <t>BARB0KUREBH</t>
+  </si>
+  <si>
+    <t>GBBPS0293B</t>
+  </si>
+  <si>
+    <t>single</t>
+  </si>
+  <si>
+    <t>Ambuj</t>
+  </si>
+  <si>
+    <t>ambuj7458@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Kindhauli, Bhawaniganj Kota, PO: Babaganj, Dist: Pratapgarh, U.P.-</t>
+  </si>
+  <si>
+    <t>BARBOBUPGBX</t>
+  </si>
+  <si>
+    <t>PDHPS9185P</t>
+  </si>
+  <si>
+    <t>ESMA-98123</t>
+  </si>
+  <si>
+    <t>Parvej</t>
+  </si>
+  <si>
+    <t>Alam</t>
+  </si>
+  <si>
+    <t>parvejalam433@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>Darsauna Nai Basti, Cholapur, Dist: Varanshi, U.P.-</t>
+  </si>
+  <si>
+    <t>Varanshi</t>
+  </si>
+  <si>
+    <t>SBIN0011862</t>
+  </si>
+  <si>
+    <t>BNMPA4663D</t>
+  </si>
+  <si>
+    <t>ESMA-98124</t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>sandeepyadav88910@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>HN 417, Meeran Pura, Tanda, Ambedkarnagar,U.P.-224190</t>
+  </si>
+  <si>
+    <t>06770100029654</t>
+  </si>
+  <si>
+    <t>BARB0TANFAI</t>
+  </si>
+  <si>
+    <t>BCWPY7538L</t>
+  </si>
+  <si>
+    <t>ESMA-98125</t>
+  </si>
+  <si>
+    <t>Ayush</t>
+  </si>
+  <si>
+    <t>ayushpandey870761@gmail.com</t>
+  </si>
+  <si>
+    <t>Haripur, Banwa, Loharamau, Sultanpur, U.P.-228001</t>
+  </si>
+  <si>
+    <t>SULTANPUR</t>
+  </si>
+  <si>
+    <t>BKID0007831</t>
+  </si>
+  <si>
+    <t>JIZPP6343B</t>
+  </si>
+  <si>
+    <t>ESMA-98407</t>
+  </si>
+  <si>
+    <t>Ravindra</t>
+  </si>
+  <si>
+    <t>sharmaravindrakumar30@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>LUCKNOW</t>
+  </si>
+  <si>
+    <t>68/202, Chitwapur, Paajawa, Lalkuwan Road, Near Ghanshyam, General Store, Lucknow, U.P.- 226001</t>
+  </si>
+  <si>
+    <t>SBIN0011214</t>
+  </si>
+  <si>
+    <t>A. P sen road</t>
+  </si>
+  <si>
+    <t>HAOPS7539M</t>
+  </si>
+  <si>
+    <t>ESMA-98408</t>
+  </si>
+  <si>
+    <t>Ashish Kumar</t>
+  </si>
+  <si>
+    <t>devir6628@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill,Jaffarpur, Surhurpur, Ambedkarnagar- 224159</t>
+  </si>
+  <si>
+    <t>SBIN0013162</t>
+  </si>
+  <si>
+    <t>JZEPS2005B</t>
+  </si>
+  <si>
+    <t>ESMA-98409</t>
+  </si>
+  <si>
+    <t>Devansh</t>
+  </si>
+  <si>
+    <t>shivasinghtomer143@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Vill Devagawan, KUTUBNAGAR, Sitapur, UP- 261401</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Kotak Bank</t>
+  </si>
+  <si>
+    <t>KKBK0005197</t>
+  </si>
+  <si>
+    <t>QVOPS1826P</t>
+  </si>
+  <si>
+    <t>ESMA-98410</t>
+  </si>
+  <si>
+    <t>saurgupt377@gmail.com</t>
+  </si>
+  <si>
+    <t>Ward No . 10, Mukhtar Anish Nagar, Shivrajpur, Kanpur Nagar -209205</t>
+  </si>
+  <si>
+    <t>SBIN0011203</t>
+  </si>
+  <si>
+    <t>ATIPG8560A</t>
+  </si>
+  <si>
+    <t>ESMA-98411</t>
+  </si>
+  <si>
+    <t>Pramod</t>
+  </si>
+  <si>
+    <t>panpramodjo@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Raypur, Mauthar, Ashokpur, Tehsil Patiyali, Kasganj- 207243</t>
+  </si>
+  <si>
+    <t>Kasganj</t>
+  </si>
+  <si>
+    <t>SBIN0011596</t>
+  </si>
+  <si>
+    <t>HUCPK1438M</t>
+  </si>
+  <si>
+    <t>ESMA-98412</t>
+  </si>
+  <si>
+    <t>Prajjwal</t>
+  </si>
+  <si>
+    <t>prajjwalshukla411@gmail.com</t>
+  </si>
+  <si>
+    <t>156, Kha, Mirjapur, Birahim, Bajgarh,U.P.-227816</t>
+  </si>
+  <si>
+    <t>Baijgarh</t>
+  </si>
+  <si>
+    <t>SGFPS6245N</t>
+  </si>
+  <si>
+    <t>ESMA-98413</t>
+  </si>
+  <si>
+    <t>Mudit</t>
+  </si>
+  <si>
+    <t>mishramuditrbl@gmail.com</t>
+  </si>
+  <si>
+    <t>748/13,Shakti Nagar, Lucknow road, Raebareli 229001</t>
+  </si>
+  <si>
+    <t>GBSPM8739R</t>
+  </si>
+  <si>
     <t>ESMA-01</t>
   </si>
   <si>
-    <t>Vivek Singh</t>
-[...41 lines deleted...]
-    <t>Shilpa Sharma</t>
+    <t>satyampal7518@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Pure Motiram, PO: Karaudikala, Amethi, U.P.-227413</t>
+  </si>
+  <si>
+    <t>UBIN0913464</t>
+  </si>
+  <si>
+    <t>FNOPP5871C</t>
+  </si>
+  <si>
+    <t>ESMA-02</t>
+  </si>
+  <si>
+    <t>Krishan Chandra</t>
+  </si>
+  <si>
+    <t>krishnamaurya1@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Shri Vishnu Vihar, Rampur Road, Dahariya, Manpur, Paschim Haldwani, Nainital Uttarakhand - 263139</t>
+  </si>
+  <si>
+    <t>Nainital</t>
+  </si>
+  <si>
+    <t>Uttrakhand</t>
+  </si>
+  <si>
+    <t>BARB0RAMHAL</t>
+  </si>
+  <si>
+    <t>Rampur road Hal</t>
+  </si>
+  <si>
+    <t>AOTPM8425J</t>
+  </si>
+  <si>
+    <t>ESMA-03</t>
+  </si>
+  <si>
+    <t>ayusht212az@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Near Rana Nagar 229001</t>
+  </si>
+  <si>
+    <t>Rashidabad Tiwariyan, Farukkhabad, U.P.- 209502</t>
+  </si>
+  <si>
+    <t>Farrukhabad</t>
+  </si>
+  <si>
+    <t>SBIN0000661</t>
+  </si>
+  <si>
+    <t>CAFPT3481F</t>
+  </si>
+  <si>
+    <t>ESMA-07</t>
+  </si>
+  <si>
+    <t>Amit kumar</t>
+  </si>
+  <si>
+    <t>panditamitkumartiwari@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>Jayas , Amethi</t>
+  </si>
+  <si>
+    <t>HDFC0000945</t>
+  </si>
+  <si>
+    <t>FKXPX1967A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -4293,72 +5274,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X173"/>
+  <dimension ref="A1:X215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K173"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.853" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="122.113" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -6536,2345 +7517,2345 @@
       <c r="A31" s="14" t="s">
         <v>255</v>
       </c>
       <c r="B31" s="17">
         <v>136</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>257</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>258</v>
       </c>
       <c r="F31" s="17">
         <v>9193181191</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>61</v>
+        <v>259</v>
       </c>
       <c r="J31" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K31" s="20" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N31" s="17">
         <v>229001</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P31" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="R31" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S31" s="4">
         <v>900075627829</v>
       </c>
       <c r="T31" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="U31" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V31" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W31" s="17">
         <v>9219162620</v>
       </c>
       <c r="X31" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:24" customHeight="1" ht="20">
       <c r="A32" s="13" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B32" s="16">
         <v>137</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F32" s="16">
         <v>7668403788</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J32" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K32" s="19" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N32" s="16">
         <v>229001</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="R32" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S32" s="3">
         <v>773421644395</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V32" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="W32" s="16">
         <v>9837822925</v>
       </c>
       <c r="X32" s="10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:24" customHeight="1" ht="20">
       <c r="A33" s="14" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B33" s="17">
         <v>138</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F33" s="17">
         <v>9027599116</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>61</v>
       </c>
       <c r="J33" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N33" s="17">
         <v>229001</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P33" s="4">
         <v>35976213624</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="R33" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S33" s="4">
         <v>820635446380</v>
       </c>
       <c r="T33" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="U33" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V33" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W33" s="17">
         <v>9761413381</v>
       </c>
       <c r="X33" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:24" customHeight="1" ht="20">
       <c r="A34" s="13" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B34" s="16">
         <v>139</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F34" s="16">
         <v>6388246883</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J34" s="19" t="s">
         <v>162</v>
       </c>
       <c r="K34" s="19" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N34" s="16">
         <v>229001</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="P34" s="3">
         <v>28830110020777</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="R34" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S34" s="3">
         <v>226955679808</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W34" s="16">
         <v>9918891146</v>
       </c>
       <c r="X34" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:24" customHeight="1" ht="20">
       <c r="A35" s="14" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B35" s="17">
         <v>140</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F35" s="17">
         <v>9548427998</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="4" t="s">
         <v>61</v>
       </c>
       <c r="J35" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N35" s="17">
         <v>229001</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P35" s="4">
         <v>22390100020917</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="R35" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S35" s="4">
         <v>690041987083</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="U35" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V35" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W35" s="17">
         <v>9761687113</v>
       </c>
       <c r="X35" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:24" customHeight="1" ht="20">
       <c r="A36" s="13" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B36" s="16">
         <v>141</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F36" s="16">
         <v>7800857590</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J36" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K36" s="19" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N36" s="16">
         <v>229001</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>80</v>
       </c>
       <c r="R36" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S36" s="3">
         <v>995418542813</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W36" s="16">
         <v>9918898411</v>
       </c>
       <c r="X36" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:24" customHeight="1" ht="20">
       <c r="A37" s="14" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B37" s="17">
         <v>142</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F37" s="17">
         <v>9455508578</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>61</v>
       </c>
       <c r="J37" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N37" s="17">
         <v>229001</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P37" s="4">
         <v>39649383747</v>
       </c>
       <c r="Q37" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="R37" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S37" s="4">
         <v>540327742385</v>
       </c>
       <c r="T37" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="U37" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V37" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W37" s="17">
         <v>9455508579</v>
       </c>
       <c r="X37" s="11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:24" customHeight="1" ht="20">
       <c r="A38" s="13" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B38" s="16">
         <v>143</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F38" s="16">
         <v>8400793124</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J38" s="19" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="K38" s="19" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N38" s="16">
         <v>229001</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>80</v>
       </c>
       <c r="R38" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S38" s="3">
         <v>437643114925</v>
       </c>
       <c r="T38" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W38" s="16">
         <v>8005407037</v>
       </c>
       <c r="X38" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:24" customHeight="1" ht="20">
       <c r="A39" s="14" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B39" s="17">
         <v>144</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>168</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F39" s="17">
         <v>9643401322</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="4" t="s">
         <v>61</v>
       </c>
       <c r="J39" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N39" s="17">
         <v>229001</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P39" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="Q39" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R39" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S39" s="4">
         <v>253308372456</v>
       </c>
       <c r="T39" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="U39" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V39" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W39" s="17">
         <v>9452313202</v>
       </c>
       <c r="X39" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:24" customHeight="1" ht="20">
       <c r="A40" s="13" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B40" s="16">
         <v>145</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F40" s="16">
         <v>7800455656</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J40" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K40" s="19" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N40" s="16">
         <v>229001</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>80</v>
       </c>
       <c r="R40" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S40" s="3">
         <v>979408634507</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W40" s="16">
         <v>9151602356</v>
       </c>
       <c r="X40" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:24" customHeight="1" ht="20">
       <c r="A41" s="14" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B41" s="17">
         <v>146</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F41" s="17">
         <v>9891819482</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>61</v>
       </c>
       <c r="J41" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K41" s="20" t="s">
         <v>228</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N41" s="17">
         <v>229001</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P41" s="4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="Q41" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R41" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S41" s="4">
         <v>584111753380</v>
       </c>
       <c r="T41" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="U41" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V41" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W41" s="17">
         <v>9456910703</v>
       </c>
       <c r="X41" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:24" customHeight="1" ht="20">
       <c r="A42" s="13" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B42" s="16">
         <v>147</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F42" s="16">
         <v>7052159542</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J42" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K42" s="19" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N42" s="16">
         <v>229001</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="R42" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S42" s="3">
         <v>284147719464</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W42" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X42" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:24" customHeight="1" ht="20">
       <c r="A43" s="14" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B43" s="17">
         <v>148</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F43" s="17">
         <v>9005972647</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>61</v>
       </c>
       <c r="J43" s="20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N43" s="17">
         <v>229001</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P43" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="Q43" s="4" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="R43" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S43" s="4">
         <v>713229523659</v>
       </c>
       <c r="T43" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="U43" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V43" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W43" s="17">
         <v>8957465542</v>
       </c>
       <c r="X43" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:24" customHeight="1" ht="20">
       <c r="A44" s="13" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B44" s="16">
         <v>149</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F44" s="16">
         <v>9305680638</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J44" s="19" t="s">
         <v>162</v>
       </c>
       <c r="K44" s="19" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N44" s="16">
         <v>229001</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="P44" s="3">
         <v>50510100019533</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>201</v>
       </c>
       <c r="R44" s="16" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="S44" s="3">
         <v>715553329137</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V44" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W44" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X44" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="1" ht="20">
       <c r="A45" s="14" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B45" s="17">
         <v>150</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F45" s="17">
         <v>9125127748</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J45" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N45" s="17">
         <v>229001</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P45" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="Q45" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R45" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S45" s="4">
         <v>796005318880</v>
       </c>
       <c r="T45" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="U45" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V45" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W45" s="17">
         <v>9696287471</v>
       </c>
       <c r="X45" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="46" spans="1:24" customHeight="1" ht="20">
       <c r="A46" s="13" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B46" s="16">
         <v>151</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F46" s="16">
         <v>9369187503</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J46" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K46" s="19" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M46" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N46" s="16">
         <v>229001</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>221</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="R46" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S46" s="3">
         <v>847998923745</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W46" s="16">
         <v>9369187503</v>
       </c>
       <c r="X46" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="1" ht="20">
       <c r="A47" s="14" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B47" s="17">
         <v>152</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F47" s="17">
         <v>8006435465</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J47" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N47" s="17">
         <v>229001</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>240</v>
       </c>
       <c r="P47" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="Q47" s="4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="R47" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S47" s="4">
         <v>836308865152</v>
       </c>
       <c r="T47" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="U47" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V47" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W47" s="17">
         <v>9027022793</v>
       </c>
       <c r="X47" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="48" spans="1:24" customHeight="1" ht="20">
       <c r="A48" s="13" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B48" s="16">
         <v>153</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F48" s="16">
         <v>6388876523</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J48" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K48" s="19" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N48" s="16">
         <v>229001</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="R48" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S48" s="3">
         <v>705514433723</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W48" s="16">
         <v>8957915279</v>
       </c>
       <c r="X48" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:24" customHeight="1" ht="20">
       <c r="A49" s="14" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B49" s="17">
         <v>154</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F49" s="17">
         <v>8874048401</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J49" s="20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N49" s="17">
         <v>229001</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P49" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="Q49" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="R49" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S49" s="4">
         <v>593153206280</v>
       </c>
       <c r="T49" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="U49" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V49" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W49" s="17">
         <v>8601423045</v>
       </c>
       <c r="X49" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="50" spans="1:24" customHeight="1" ht="20">
       <c r="A50" s="13" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B50" s="16">
         <v>156</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F50" s="16">
         <v>8127835505</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J50" s="19" t="s">
         <v>178</v>
       </c>
       <c r="K50" s="19" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N50" s="16">
         <v>229001</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>80</v>
       </c>
       <c r="R50" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S50" s="3">
         <v>649966822552</v>
       </c>
       <c r="T50" s="3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W50" s="16" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="X50" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:24" customHeight="1" ht="20">
       <c r="A51" s="14" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B51" s="17">
         <v>158</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F51" s="17">
         <v>8052860264</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J51" s="20" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="K51" s="20" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N51" s="17">
         <v>229001</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P51" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Q51" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R51" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S51" s="4">
         <v>985575437212</v>
       </c>
       <c r="T51" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="U51" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V51" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W51" s="17" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="X51" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="52" spans="1:24" customHeight="1" ht="20">
       <c r="A52" s="13" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B52" s="16">
         <v>159</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F52" s="16">
         <v>8318050214</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J52" s="19" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="K52" s="19" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N52" s="16">
         <v>229001</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="R52" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S52" s="3">
         <v>977943311425</v>
       </c>
       <c r="T52" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W52" s="16">
         <v>9695813143</v>
       </c>
       <c r="X52" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="53" spans="1:24" customHeight="1" ht="20">
       <c r="A53" s="14" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B53" s="17">
         <v>161</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F53" s="17">
         <v>6390345478</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J53" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K53" s="20" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N53" s="17">
         <v>229001</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P53" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="Q53" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R53" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S53" s="4">
         <v>787715976029</v>
       </c>
       <c r="T53" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="U53" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V53" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W53" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X53" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:24" customHeight="1" ht="20">
       <c r="A54" s="13" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B54" s="16">
         <v>163</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F54" s="16">
         <v>9369784955</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J54" s="19" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="K54" s="19" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N54" s="16">
         <v>229001</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>154</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>201</v>
       </c>
       <c r="R54" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S54" s="3">
         <v>983431247652</v>
       </c>
       <c r="T54" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="U54" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W54" s="16">
         <v>9559415997</v>
       </c>
       <c r="X54" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="55" spans="1:24" customHeight="1" ht="20">
       <c r="A55" s="14" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B55" s="17">
         <v>164</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F55" s="17">
         <v>8299458993</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J55" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K55" s="20" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N55" s="17">
         <v>229001</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P55" s="4" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R55" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S55" s="4">
         <v>594128604843</v>
       </c>
       <c r="T55" s="4" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="U55" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V55" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W55" s="17" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="X55" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:24" customHeight="1" ht="20">
       <c r="A56" s="13" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B56" s="16">
         <v>165</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F56" s="16">
         <v>9129739394</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J56" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K56" s="19" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N56" s="16">
         <v>229001</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>221</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="R56" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S56" s="3">
         <v>310751364900</v>
       </c>
       <c r="T56" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W56" s="16" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="X56" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:24" customHeight="1" ht="20">
       <c r="A57" s="14" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B57" s="17">
         <v>166</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F57" s="17">
         <v>8948576676</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J57" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K57" s="20" t="s">
         <v>64</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N57" s="17">
         <v>229001</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P57" s="4" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="Q57" s="4" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="R57" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S57" s="4">
         <v>458449176821</v>
       </c>
       <c r="T57" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="U57" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V57" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W57" s="17">
         <v>9161758564</v>
       </c>
       <c r="X57" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:24" customHeight="1" ht="20">
       <c r="A58" s="13" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B58" s="16">
         <v>167</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F58" s="16">
         <v>8896104332</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J58" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K58" s="19" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N58" s="16">
         <v>229001</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P58" s="3">
         <v>110006339208</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="R58" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S58" s="3">
         <v>940209733653</v>
       </c>
       <c r="T58" s="3" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V58" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W58" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X58" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:24" customHeight="1" ht="20">
       <c r="A59" s="14" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B59" s="17">
         <v>168</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>168</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F59" s="17">
         <v>7275468268</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J59" s="20" t="s">
         <v>99</v>
       </c>
       <c r="K59" s="20" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N59" s="17">
         <v>229001</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="P59" s="4">
         <v>20830100029733</v>
       </c>
       <c r="Q59" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="R59" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S59" s="4">
         <v>839966165592</v>
       </c>
       <c r="T59" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="U59" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V59" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W59" s="17">
         <v>8756484112</v>
       </c>
       <c r="X59" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:24" customHeight="1" ht="20">
       <c r="A60" s="13" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B60" s="16">
         <v>169</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F60" s="16">
         <v>9335603139</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J60" s="19" t="s">
-        <v>467</v>
+        <v>426</v>
       </c>
       <c r="K60" s="19" t="s">
         <v>468</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N60" s="16">
         <v>229001</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P60" s="3">
         <v>35489893757</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>469</v>
       </c>
       <c r="R60" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S60" s="3">
         <v>530309088540</v>
       </c>
       <c r="T60" s="3" t="s">
         <v>470</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V60" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9125315750</v>
+        <v>37</v>
+      </c>
+      <c r="W60" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X60" s="10" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:24" customHeight="1" ht="20">
       <c r="A61" s="14" t="s">
         <v>471</v>
       </c>
       <c r="B61" s="17">
         <v>170</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>473</v>
       </c>
       <c r="F61" s="17">
         <v>9368018208</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J61" s="20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K61" s="20" t="s">
         <v>474</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N61" s="17">
         <v>229001</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="P61" s="4">
         <v>763318210003333</v>
       </c>
       <c r="Q61" s="4" t="s">
         <v>475</v>
       </c>
       <c r="R61" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S61" s="4">
         <v>730079616237</v>
       </c>
       <c r="T61" s="4" t="s">
         <v>476</v>
       </c>
       <c r="U61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V61" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W61" s="17">
         <v>7307835499</v>
       </c>
       <c r="X61" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="62" spans="1:24" customHeight="1" ht="20">
       <c r="A62" s="13" t="s">
         <v>477</v>
       </c>
       <c r="B62" s="16">
         <v>171</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>478</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>479</v>
       </c>
       <c r="F62" s="16">
         <v>6393720957</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J62" s="19" t="s">
         <v>107</v>
       </c>
       <c r="K62" s="19" t="s">
         <v>480</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N62" s="16">
         <v>229001</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>481</v>
       </c>
       <c r="P62" s="3">
         <v>4051839683</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>482</v>
       </c>
@@ -8904,51 +9885,51 @@
       <c r="A63" s="14" t="s">
         <v>484</v>
       </c>
       <c r="B63" s="17">
         <v>172</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>485</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>486</v>
       </c>
       <c r="F63" s="17">
         <v>9569734464</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J63" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K63" s="20" t="s">
         <v>487</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N63" s="17">
         <v>229001</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>488</v>
       </c>
       <c r="P63" s="4">
         <v>50790100040133</v>
       </c>
       <c r="Q63" s="4" t="s">
         <v>201</v>
       </c>
@@ -9011,92 +9992,92 @@
       <c r="L64" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N64" s="16">
         <v>229001</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>497</v>
       </c>
       <c r="P64" s="3">
         <v>36093935542</v>
       </c>
       <c r="Q64" s="3" t="s">
         <v>498</v>
       </c>
       <c r="R64" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S64" s="3">
         <v>911185016584</v>
       </c>
       <c r="T64" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="U64" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V64" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W64" s="16">
         <v>9973853821</v>
       </c>
       <c r="X64" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="65" spans="1:24" customHeight="1" ht="20">
       <c r="A65" s="14" t="s">
         <v>499</v>
       </c>
       <c r="B65" s="17">
         <v>174</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>500</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>501</v>
       </c>
       <c r="F65" s="17">
         <v>6207008578</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J65" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K65" s="20" t="s">
         <v>502</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N65" s="17">
         <v>229001</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>481</v>
       </c>
       <c r="P65" s="4">
         <v>4038070930</v>
       </c>
       <c r="Q65" s="4" t="s">
         <v>503</v>
       </c>
@@ -9119,8021 +10100,11129 @@
         <v>9931667702</v>
       </c>
       <c r="X65" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:24" customHeight="1" ht="20">
       <c r="A66" s="13" t="s">
         <v>505</v>
       </c>
       <c r="B66" s="16">
         <v>175</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>506</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>507</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>508</v>
       </c>
       <c r="F66" s="16">
         <v>6386994105</v>
       </c>
-      <c r="G66" s="5" t="s">
-        <v>28</v>
+      <c r="G66" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J66" s="19" t="s">
-        <v>467</v>
+        <v>509</v>
       </c>
       <c r="K66" s="19" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N66" s="16">
         <v>229001</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="P66" s="3">
         <v>679802010003525</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="R66" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S66" s="3">
         <v>458883848678</v>
       </c>
       <c r="T66" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V66" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W66" s="16">
         <v>8881679393</v>
       </c>
       <c r="X66" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:24" customHeight="1" ht="20">
       <c r="A67" s="14" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B67" s="17">
         <v>176</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>105</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F67" s="17">
         <v>9555054147</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J67" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N67" s="17">
         <v>229001</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="P67" s="4">
         <v>36328100024119</v>
       </c>
       <c r="Q67" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="R67" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S67" s="4">
         <v>469747626886</v>
       </c>
       <c r="T67" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="U67" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V67" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W67" s="17">
         <v>7309550295</v>
       </c>
       <c r="X67" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="68" spans="1:24" customHeight="1" ht="20">
       <c r="A68" s="13" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B68" s="16">
         <v>177</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F68" s="16">
         <v>6394063875</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J68" s="19" t="s">
         <v>178</v>
       </c>
       <c r="K68" s="19" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N68" s="16">
         <v>229001</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P68" s="3">
         <v>50100182780810</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="R68" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S68" s="3">
         <v>890848802127</v>
       </c>
       <c r="T68" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V68" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W68" s="16">
         <v>9310657416</v>
       </c>
       <c r="X68" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="69" spans="1:24" customHeight="1" ht="20">
       <c r="A69" s="14" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B69" s="17">
         <v>178</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="F69" s="17">
         <v>8881104265</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J69" s="20" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="K69" s="20" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N69" s="17">
         <v>229001</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="P69" s="4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="Q69" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="R69" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S69" s="4">
         <v>403788782715</v>
       </c>
       <c r="T69" s="4" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="U69" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V69" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W69" s="17">
         <v>9795163897</v>
       </c>
       <c r="X69" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="70" spans="1:24" customHeight="1" ht="20">
       <c r="A70" s="13" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B70" s="16">
         <v>179</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F70" s="16">
         <v>8604186771</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J70" s="19" t="s">
-        <v>99</v>
+        <v>537</v>
       </c>
       <c r="K70" s="19" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N70" s="16">
         <v>229001</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P70" s="3">
         <v>37094853922</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="R70" s="16" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="S70" s="3">
         <v>425126704684</v>
       </c>
       <c r="T70" s="3" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="U70" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V70" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W70" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X70" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:24" customHeight="1" ht="20">
       <c r="A71" s="14" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B71" s="17">
         <v>181</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="F71" s="17">
         <v>9621712607</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J71" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K71" s="20" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N71" s="17">
         <v>229001</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P71" s="4" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="Q71" s="4" t="s">
         <v>80</v>
       </c>
       <c r="R71" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S71" s="4">
         <v>762602125460</v>
       </c>
       <c r="T71" s="4" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="U71" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V71" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W71" s="17">
         <v>7860661093</v>
       </c>
       <c r="X71" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="72" spans="1:24" customHeight="1" ht="20">
       <c r="A72" s="13" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B72" s="16">
         <v>182</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="F72" s="16">
         <v>8052127020</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J72" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K72" s="19" t="s">
         <v>64</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M72" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N72" s="16">
         <v>229001</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="Q72" s="3" t="s">
         <v>80</v>
       </c>
       <c r="R72" s="16" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="S72" s="3">
         <v>735098169869</v>
       </c>
       <c r="T72" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V72" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9554206128</v>
+        <v>37</v>
+      </c>
+      <c r="W72" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X72" s="10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:24" customHeight="1" ht="20">
       <c r="A73" s="14" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B73" s="17">
         <v>183</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="F73" s="17">
         <v>9919387450</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I73" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J73" s="20" t="s">
         <v>228</v>
       </c>
       <c r="K73" s="20" t="s">
         <v>64</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N73" s="17">
         <v>229001</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P73" s="4">
         <v>1844101003901</v>
       </c>
       <c r="Q73" s="4" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="R73" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S73" s="4">
         <v>539726289811</v>
       </c>
       <c r="T73" s="4" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="U73" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V73" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W73" s="17">
         <v>9792983390</v>
       </c>
       <c r="X73" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="74" spans="1:24" customHeight="1" ht="20">
       <c r="A74" s="13" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B74" s="16">
         <v>184</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="F74" s="16">
         <v>7754010956</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J74" s="19" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="K74" s="19" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M74" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N74" s="16">
         <v>229001</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>221</v>
       </c>
       <c r="P74" s="3">
         <v>38790154902</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="R74" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S74" s="3">
         <v>980052025205</v>
       </c>
       <c r="T74" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="U74" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V74" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W74" s="16">
         <v>9935332194</v>
       </c>
       <c r="X74" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="75" spans="1:24" customHeight="1" ht="20">
       <c r="A75" s="14" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B75" s="17">
         <v>185</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F75" s="17">
         <v>6307195709</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J75" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K75" s="20" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N75" s="17">
         <v>229001</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="P75" s="4">
         <v>59240100001097</v>
       </c>
       <c r="Q75" s="4" t="s">
         <v>201</v>
       </c>
       <c r="R75" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S75" s="4">
         <v>980052025205</v>
       </c>
       <c r="T75" s="4" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="U75" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V75" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W75" s="17">
         <v>6307983001</v>
       </c>
       <c r="X75" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="76" spans="1:24" customHeight="1" ht="20">
       <c r="A76" s="13" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B76" s="16">
         <v>186</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F76" s="16">
         <v>7543974859</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J76" s="19" t="s">
         <v>162</v>
       </c>
       <c r="K76" s="19" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N76" s="16">
         <v>229001</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="P76" s="3">
         <v>22118100000000.0</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="R76" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S76" s="3">
         <v>432158688704</v>
       </c>
       <c r="T76" s="3" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="U76" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V76" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W76" s="16">
         <v>9546060980</v>
       </c>
       <c r="X76" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="77" spans="1:24" customHeight="1" ht="20">
       <c r="A77" s="14" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B77" s="17">
         <v>187</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F77" s="17">
         <v>9997021793</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J77" s="20" t="s">
         <v>170</v>
       </c>
       <c r="K77" s="20" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N77" s="17">
         <v>229001</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P77" s="4">
         <v>38088354718</v>
       </c>
       <c r="Q77" s="4" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="R77" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S77" s="4">
         <v>515845256492</v>
       </c>
       <c r="T77" s="4" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="U77" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V77" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W77" s="17">
         <v>7060499570</v>
       </c>
       <c r="X77" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="78" spans="1:24" customHeight="1" ht="20">
       <c r="A78" s="13" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B78" s="16">
         <v>188</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>151</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="F78" s="16">
         <v>8887551543</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J78" s="19" t="s">
         <v>170</v>
       </c>
       <c r="K78" s="19" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N78" s="16">
         <v>229001</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P78" s="3">
         <v>87242300000000.0</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="R78" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S78" s="3">
         <v>892395233803</v>
       </c>
       <c r="T78" s="3" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V78" s="3" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="W78" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X78" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:24" customHeight="1" ht="20">
       <c r="A79" s="14" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B79" s="17">
         <v>189</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="F79" s="17">
         <v>8009485126</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J79" s="20" t="s">
         <v>170</v>
       </c>
       <c r="K79" s="20" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N79" s="17">
         <v>229001</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="P79" s="4">
         <v>4348531868</v>
       </c>
       <c r="Q79" s="4" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="R79" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S79" s="4">
         <v>305050550490</v>
       </c>
       <c r="T79" s="4" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="U79" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V79" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W79" s="17">
         <v>6397094508</v>
       </c>
       <c r="X79" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="80" spans="1:24" customHeight="1" ht="20">
       <c r="A80" s="13" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B80" s="16">
         <v>190</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F80" s="16">
         <v>9179689289</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J80" s="19" t="s">
         <v>162</v>
       </c>
       <c r="K80" s="19" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N80" s="16">
         <v>229001</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P80" s="3">
         <v>39985122033</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="R80" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S80" s="3">
         <v>237275447793</v>
       </c>
       <c r="T80" s="3" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="U80" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V80" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W80" s="16">
         <v>9753280803</v>
       </c>
       <c r="X80" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="81" spans="1:24" customHeight="1" ht="20">
       <c r="A81" s="14" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B81" s="17">
         <v>191</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F81" s="17">
         <v>9889919947</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I81" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J81" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K81" s="20" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N81" s="17">
         <v>229001</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P81" s="4">
         <v>27240100025676</v>
       </c>
       <c r="Q81" s="4" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="R81" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S81" s="4">
         <v>836709587264</v>
       </c>
       <c r="T81" s="4" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="U81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V81" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W81" s="17">
         <v>7860964800</v>
       </c>
       <c r="X81" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="82" spans="1:24" customHeight="1" ht="20">
       <c r="A82" s="13" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="B82" s="16">
         <v>192</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F82" s="16">
         <v>9628484273</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J82" s="19" t="s">
         <v>162</v>
       </c>
       <c r="K82" s="19" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N82" s="16">
         <v>229001</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P82" s="3">
         <v>50100500604631</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="R82" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S82" s="3">
         <v>477520953991</v>
       </c>
       <c r="T82" s="3" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="U82" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V82" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W82" s="16">
         <v>9919030828</v>
       </c>
       <c r="X82" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:24" customHeight="1" ht="20">
       <c r="A83" s="14" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B83" s="17">
         <v>194</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="F83" s="17">
         <v>9416033137</v>
       </c>
-      <c r="G83" s="5" t="s">
-        <v>28</v>
+      <c r="G83" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J83" s="20" t="s">
         <v>178</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N83" s="17">
         <v>229001</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="P83" s="4">
         <v>7810941083</v>
       </c>
       <c r="Q83" s="4" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="R83" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S83" s="4">
         <v>947666475696</v>
       </c>
       <c r="T83" s="4" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="U83" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V83" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W83" s="17">
         <v>9996010534</v>
       </c>
       <c r="X83" s="11" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:24" customHeight="1" ht="20">
       <c r="A84" s="13" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B84" s="16">
         <v>195</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F84" s="16">
         <v>7007716643</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J84" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K84" s="19" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N84" s="16">
         <v>229001</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="P84" s="3">
         <v>7722627180</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="R84" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S84" s="3">
         <v>691729381974</v>
       </c>
       <c r="T84" s="3" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="U84" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V84" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W84" s="16">
         <v>8869921646</v>
       </c>
       <c r="X84" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="85" spans="1:24" customHeight="1" ht="20">
       <c r="A85" s="14" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B85" s="17">
         <v>196</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="F85" s="17">
         <v>9129515029</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J85" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="L85" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M85" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N85" s="17">
         <v>229001</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="P85" s="4">
         <v>59164359704</v>
       </c>
       <c r="Q85" s="4" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="R85" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S85" s="4">
         <v>393421482543</v>
       </c>
       <c r="T85" s="4" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="U85" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V85" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W85" s="17">
         <v>8840987879</v>
       </c>
       <c r="X85" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="86" spans="1:24" customHeight="1" ht="20">
       <c r="A86" s="13" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B86" s="16">
         <v>197</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="F86" s="16">
         <v>8279846315</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J86" s="19" t="s">
         <v>99</v>
       </c>
       <c r="K86" s="19" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N86" s="16">
         <v>229001</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P86" s="3">
         <v>110070795775</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="R86" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S86" s="3">
         <v>231193793870</v>
       </c>
       <c r="T86" s="3" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="U86" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V86" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W86" s="16">
         <v>9871029435</v>
       </c>
       <c r="X86" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:24" customHeight="1" ht="20">
       <c r="A87" s="14" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B87" s="17">
         <v>198</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F87" s="17">
         <v>8808123765</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J87" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N87" s="17">
         <v>229001</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="P87" s="4" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="Q87" s="4" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="R87" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S87" s="4">
         <v>865718091794</v>
       </c>
       <c r="T87" s="4" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="U87" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V87" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W87" s="17">
         <v>8795835202</v>
       </c>
       <c r="X87" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="88" spans="1:24" customHeight="1" ht="20">
       <c r="A88" s="13" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B88" s="16">
         <v>199</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="F88" s="16">
         <v>9696627665</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J88" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K88" s="19" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N88" s="16">
         <v>221502</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="P88" s="3">
         <v>662302120002563</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="R88" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S88" s="3">
         <v>403552456662</v>
       </c>
       <c r="T88" s="3" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V88" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W88" s="16">
         <v>8853294787</v>
       </c>
       <c r="X88" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:24" customHeight="1" ht="20">
       <c r="A89" s="14" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B89" s="17">
         <v>201</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F89" s="17">
         <v>9068765425</v>
       </c>
-      <c r="G89" s="5" t="s">
-        <v>28</v>
+      <c r="G89" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J89" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K89" s="20" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="L89" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N89" s="17">
         <v>229001</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P89" s="4">
         <v>34442458397</v>
       </c>
       <c r="Q89" s="4" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="R89" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S89" s="4">
         <v>972272594067</v>
       </c>
       <c r="T89" s="4" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="U89" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V89" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W89" s="17">
         <v>9305398916</v>
       </c>
       <c r="X89" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="90" spans="1:24" customHeight="1" ht="20">
       <c r="A90" s="13" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B90" s="16">
         <v>202</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="F90" s="16">
         <v>9621659155</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J90" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K90" s="19" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N90" s="16">
         <v>229001</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P90" s="3">
         <v>50100708415459</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="R90" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S90" s="3">
         <v>629707884777</v>
       </c>
       <c r="T90" s="3" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V90" s="3" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="W90" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X90" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:24" customHeight="1" ht="20">
       <c r="A91" s="14" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B91" s="17">
         <v>203</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="F91" s="17">
         <v>7260928471</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J91" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K91" s="20" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="L91" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M91" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N91" s="17">
         <v>229001</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P91" s="4">
         <v>43989952875</v>
       </c>
       <c r="Q91" s="4" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="R91" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S91" s="4">
         <v>929083308944</v>
       </c>
       <c r="T91" s="4" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="U91" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V91" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W91" s="17">
         <v>9939528128</v>
       </c>
       <c r="X91" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="92" spans="1:24" customHeight="1" ht="20">
       <c r="A92" s="13" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B92" s="16">
         <v>204</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F92" s="16">
         <v>9793564055</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J92" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K92" s="19" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N92" s="16">
         <v>229001</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P92" s="3">
         <v>37830100019383</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="R92" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S92" s="3">
         <v>491300971676</v>
       </c>
       <c r="T92" s="3" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V92" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W92" s="16">
         <v>8169229565</v>
       </c>
       <c r="X92" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="93" spans="1:24" customHeight="1" ht="20">
       <c r="A93" s="14" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B93" s="17">
         <v>205</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="F93" s="17">
         <v>9721845172</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I93" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J93" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K93" s="20" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="L93" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M93" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N93" s="17">
         <v>229001</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="P93" s="4">
         <v>635902120007183</v>
       </c>
       <c r="Q93" s="4" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="R93" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S93" s="4">
         <v>331081533893</v>
       </c>
       <c r="T93" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="U93" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V93" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W93" s="17">
         <v>9506063723</v>
       </c>
       <c r="X93" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="94" spans="1:24" customHeight="1" ht="20">
       <c r="A94" s="13" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B94" s="16">
         <v>207</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="F94" s="16">
         <v>9452225767</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J94" s="19" t="s">
         <v>107</v>
       </c>
       <c r="K94" s="19" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M94" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N94" s="16">
         <v>229001</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P94" s="3">
         <v>31285511827</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="R94" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S94" s="3">
         <v>630936931031</v>
       </c>
       <c r="T94" s="3" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="U94" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V94" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W94" s="16">
         <v>8429476902</v>
       </c>
       <c r="X94" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="95" spans="1:24" customHeight="1" ht="20">
       <c r="A95" s="14" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B95" s="17">
         <v>208</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="F95" s="17">
         <v>7054527500</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J95" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K95" s="20" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L95" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M95" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N95" s="17">
         <v>229001</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P95" s="4">
         <v>41791518367</v>
       </c>
       <c r="Q95" s="4" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="R95" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S95" s="4">
         <v>224515657414</v>
       </c>
       <c r="T95" s="4" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="U95" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V95" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W95" s="17">
         <v>8009161417</v>
       </c>
       <c r="X95" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="96" spans="1:24" customHeight="1" ht="20">
       <c r="A96" s="13" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B96" s="16">
         <v>209</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="F96" s="16">
         <v>8318255636</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J96" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K96" s="19" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M96" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N96" s="16">
         <v>229001</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P96" s="3">
         <v>42735553877</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="R96" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S96" s="3">
         <v>947090410982</v>
       </c>
       <c r="T96" s="3" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="U96" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W96" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X96" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:24" customHeight="1" ht="20">
       <c r="A97" s="14" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B97" s="17">
         <v>210</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>257</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="F97" s="17">
         <v>9336395303</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J97" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K97" s="20" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="L97" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M97" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N97" s="17">
         <v>229001</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="P97" s="4">
         <v>1198104000102957</v>
       </c>
       <c r="Q97" s="4" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="R97" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S97" s="4">
         <v>514561085819</v>
       </c>
       <c r="T97" s="4" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="U97" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V97" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W97" s="17">
         <v>8418099901</v>
       </c>
       <c r="X97" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="98" spans="1:24" customHeight="1" ht="20">
       <c r="A98" s="13" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B98" s="16">
         <v>211</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F98" s="16">
         <v>9198045867</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J98" s="19" t="s">
         <v>170</v>
       </c>
       <c r="K98" s="19" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N98" s="16">
         <v>229001</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="P98" s="3">
         <v>353001502604</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="R98" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S98" s="3">
         <v>850589638150</v>
       </c>
       <c r="T98" s="3" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="U98" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V98" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W98" s="16">
         <v>7475031641</v>
       </c>
       <c r="X98" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="99" spans="1:24" customHeight="1" ht="20">
       <c r="A99" s="14" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B99" s="17">
         <v>212</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="F99" s="17">
         <v>9648556075</v>
       </c>
-      <c r="G99" s="5" t="s">
-        <v>28</v>
+      <c r="G99" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I99" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J99" s="20" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="K99" s="20" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="L99" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M99" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N99" s="17">
         <v>229001</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P99" s="4">
         <v>86240100036346</v>
       </c>
       <c r="Q99" s="4" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="R99" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S99" s="4">
         <v>473405650378</v>
       </c>
       <c r="T99" s="4" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="U99" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V99" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W99" s="17">
         <v>9919880919</v>
       </c>
       <c r="X99" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="100" spans="1:24" customHeight="1" ht="20">
       <c r="A100" s="13" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B100" s="16">
         <v>213</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="F100" s="16">
         <v>9839125345</v>
       </c>
-      <c r="G100" s="5" t="s">
-        <v>28</v>
+      <c r="G100" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J100" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K100" s="19" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M100" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N100" s="16">
         <v>229001</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="P100" s="3">
         <v>2408110120050662</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="R100" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S100" s="3">
         <v>464060025362</v>
       </c>
       <c r="T100" s="3" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="U100" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V100" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W100" s="16">
         <v>8318251924</v>
       </c>
       <c r="X100" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="101" spans="1:24" customHeight="1" ht="20">
       <c r="A101" s="14" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B101" s="17">
         <v>214</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>168</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="F101" s="17">
         <v>9675311784</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I101" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J101" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K101" s="20" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="L101" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M101" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N101" s="17">
         <v>229001</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P101" s="4">
         <v>43685654749</v>
       </c>
       <c r="Q101" s="4" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="R101" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S101" s="4">
         <v>821429160613</v>
       </c>
       <c r="T101" s="4" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="U101" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V101" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W101" s="17">
         <v>9761425441</v>
       </c>
       <c r="X101" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="102" spans="1:24" customHeight="1" ht="20">
       <c r="A102" s="13" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B102" s="16">
         <v>215</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="F102" s="16">
         <v>8299531016</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J102" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K102" s="19" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N102" s="16">
         <v>229001</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="P102" s="3">
         <v>3385168408</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="R102" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S102" s="3">
         <v>661043112072</v>
       </c>
       <c r="T102" s="3" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="U102" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V102" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W102" s="16">
         <v>9984364922</v>
       </c>
       <c r="X102" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="103" spans="1:24" customHeight="1" ht="20">
       <c r="A103" s="14" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B103" s="17">
         <v>216</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="F103" s="17">
         <v>9140915923</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J103" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K103" s="20" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="L103" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M103" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N103" s="17">
         <v>229001</v>
       </c>
       <c r="O103" s="4" t="s">
         <v>240</v>
       </c>
       <c r="P103" s="4" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="Q103" s="4" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="R103" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S103" s="4">
         <v>451791277987</v>
       </c>
       <c r="T103" s="4" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="U103" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V103" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W103" s="17">
         <v>6392938791</v>
       </c>
       <c r="X103" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:24" customHeight="1" ht="20">
       <c r="A104" s="13" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B104" s="16">
         <v>217</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="F104" s="16">
         <v>7460808787</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J104" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K104" s="19" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N104" s="16">
         <v>229001</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P104" s="3">
         <v>39995426947</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="R104" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S104" s="3">
         <v>821273428659</v>
       </c>
       <c r="T104" s="3" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="U104" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V104" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W104" s="16">
         <v>7523813422</v>
       </c>
       <c r="X104" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="105" spans="1:24" customHeight="1" ht="20">
       <c r="A105" s="14" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B105" s="17">
         <v>218</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="F105" s="17">
         <v>7651832480</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J105" s="20" t="s">
         <v>170</v>
       </c>
       <c r="K105" s="20" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="L105" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M105" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N105" s="17">
         <v>229001</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P105" s="4" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="Q105" s="4" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="R105" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S105" s="4" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="T105" s="4">
         <v>529473052285</v>
       </c>
       <c r="U105" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V105" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W105" s="17">
         <v>7408846284</v>
       </c>
       <c r="X105" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="106" spans="1:24" customHeight="1" ht="20">
       <c r="A106" s="13" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B106" s="16">
         <v>219</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="F106" s="16">
         <v>8175851375</v>
       </c>
       <c r="G106" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J106" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K106" s="19" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N106" s="16">
         <v>229001</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="P106" s="3">
         <v>10109501852</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="R106" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S106" s="3">
         <v>849127850229</v>
       </c>
       <c r="T106" s="3" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="U106" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V106" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W106" s="16">
         <v>8127251219</v>
       </c>
       <c r="X106" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="107" spans="1:24" customHeight="1" ht="20">
       <c r="A107" s="14" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B107" s="17">
         <v>220</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="F107" s="17">
         <v>8601604849</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J107" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K107" s="20" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="L107" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M107" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N107" s="17">
         <v>229001</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P107" s="4">
         <v>40928100003471</v>
       </c>
       <c r="Q107" s="4" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="R107" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S107" s="4">
         <v>373935713506</v>
       </c>
       <c r="T107" s="4" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="U107" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V107" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W107" s="17">
         <v>8756402041</v>
       </c>
       <c r="X107" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="108" spans="1:24" customHeight="1" ht="20">
       <c r="A108" s="13" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B108" s="16">
         <v>221</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="F108" s="16">
         <v>9161730668</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J108" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K108" s="19" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M108" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N108" s="16">
         <v>229001</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P108" s="3">
         <v>32270100013653</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="R108" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S108" s="3">
         <v>597911095900</v>
       </c>
       <c r="T108" s="3" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="U108" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V108" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W108" s="16">
         <v>8299844804</v>
       </c>
       <c r="X108" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="109" spans="1:24" customHeight="1" ht="20">
       <c r="A109" s="14" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B109" s="17">
         <v>222</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="F109" s="17">
         <v>8604660766</v>
       </c>
-      <c r="G109" s="5" t="s">
-        <v>28</v>
+      <c r="G109" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J109" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K109" s="20" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="L109" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M109" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N109" s="17">
         <v>229001</v>
       </c>
       <c r="O109" s="4" t="s">
         <v>488</v>
       </c>
       <c r="P109" s="4">
         <v>50680100000000.0</v>
       </c>
       <c r="Q109" s="4" t="s">
         <v>201</v>
       </c>
       <c r="R109" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S109" s="4">
         <v>988057316015</v>
       </c>
       <c r="T109" s="4" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="U109" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V109" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W109" s="17">
         <v>9559551077</v>
       </c>
       <c r="X109" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="110" spans="1:24" customHeight="1" ht="20">
       <c r="A110" s="13" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B110" s="16">
         <v>223</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F110" s="16">
         <v>8052359926</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J110" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K110" s="19" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M110" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N110" s="16">
         <v>229001</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P110" s="3">
         <v>5757100000000.0</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="R110" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S110" s="3">
         <v>274276757470</v>
       </c>
       <c r="T110" s="3" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="U110" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V110" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W110" s="16">
         <v>7379379731</v>
       </c>
       <c r="X110" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="111" spans="1:24" customHeight="1" ht="20">
       <c r="A111" s="14" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B111" s="17">
         <v>224</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="F111" s="17">
         <v>6307242825</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J111" s="20" t="s">
         <v>107</v>
       </c>
       <c r="K111" s="20" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="L111" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M111" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N111" s="17">
         <v>229001</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P111" s="4">
         <v>34456193422</v>
       </c>
       <c r="Q111" s="4" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="R111" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S111" s="4">
         <v>656643079463</v>
       </c>
       <c r="T111" s="4" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="U111" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V111" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W111" s="17">
         <v>7054826832</v>
       </c>
       <c r="X111" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="112" spans="1:24" customHeight="1" ht="20">
       <c r="A112" s="13" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B112" s="16">
         <v>225</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="F112" s="16">
         <v>8081049161</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J112" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K112" s="19" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M112" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N112" s="16">
         <v>229001</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P112" s="3">
         <v>31908899370</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="R112" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S112" s="3">
         <v>638414285677</v>
       </c>
       <c r="T112" s="3" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V112" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W112" s="16">
         <v>8299217400</v>
       </c>
       <c r="X112" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="113" spans="1:24" customHeight="1" ht="20">
       <c r="A113" s="14" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="B113" s="17">
         <v>226</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="F113" s="17">
         <v>8756487170</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="4" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J113" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K113" s="20" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="L113" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N113" s="17">
         <v>229001</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P113" s="4">
         <v>3049100000000.0</v>
       </c>
       <c r="Q113" s="4" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="R113" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S113" s="4">
         <v>900789336534</v>
       </c>
       <c r="T113" s="4" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="U113" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V113" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W113" s="17">
         <v>7054275436</v>
       </c>
       <c r="X113" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="114" spans="1:24" customHeight="1" ht="20">
       <c r="A114" s="13" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="B114" s="16">
         <v>227</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="F114" s="16">
         <v>9936816020</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="J114" s="19" t="s">
         <v>198</v>
       </c>
       <c r="K114" s="19" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M114" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N114" s="16">
         <v>229001</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P114" s="3">
         <v>23198100002839</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="R114" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S114" s="3">
         <v>628502344207</v>
       </c>
       <c r="T114" s="3" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="U114" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V114" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W114" s="16">
         <v>8052366020</v>
       </c>
       <c r="X114" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="115" spans="1:24" customHeight="1" ht="20">
       <c r="A115" s="14" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B115" s="17">
         <v>228</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="F115" s="17">
         <v>8650313064</v>
       </c>
       <c r="G115" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J115" s="20" t="s">
         <v>99</v>
       </c>
       <c r="K115" s="20" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="L115" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N115" s="17">
         <v>229001</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="P115" s="4">
         <v>50100400000000.0</v>
       </c>
       <c r="Q115" s="4" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="R115" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S115" s="4">
         <v>902186508378</v>
       </c>
       <c r="T115" s="4" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="U115" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V115" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W115" s="17">
         <v>8650313064</v>
       </c>
       <c r="X115" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="116" spans="1:24" customHeight="1" ht="20">
       <c r="A116" s="13" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B116" s="16">
         <v>229</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="F116" s="16">
         <v>9696903596</v>
       </c>
       <c r="G116" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J116" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K116" s="19" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N116" s="16">
         <v>229001</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="P116" s="3">
         <v>7.62318E+14</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="R116" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S116" s="3">
         <v>227024319730</v>
       </c>
       <c r="T116" s="3" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V116" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W116" s="16">
         <v>9696903596</v>
       </c>
       <c r="X116" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="117" spans="1:24" customHeight="1" ht="20">
       <c r="A117" s="14" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B117" s="17">
         <v>230</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="F117" s="17">
         <v>9839016166</v>
       </c>
-      <c r="G117" s="5" t="s">
-        <v>28</v>
+      <c r="G117" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I117" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J117" s="20" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="K117" s="20" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="L117" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N117" s="17">
         <v>229001</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P117" s="4">
         <v>23080100015038</v>
       </c>
       <c r="Q117" s="4" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="R117" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S117" s="4">
         <v>568877700955</v>
       </c>
       <c r="T117" s="4" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="U117" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V117" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W117" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X117" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="118" spans="1:24" customHeight="1" ht="20">
       <c r="A118" s="13" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B118" s="16">
         <v>231</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="F118" s="16">
         <v>8960663788</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J118" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K118" s="19" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N118" s="16">
         <v>229001</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="P118" s="3">
         <v>5587892608</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="R118" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S118" s="3">
         <v>250160690386</v>
       </c>
       <c r="T118" s="3" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="U118" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V118" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W118" s="16">
         <v>9654853572</v>
       </c>
       <c r="X118" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="119" spans="1:24" customHeight="1" ht="20">
       <c r="A119" s="14" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B119" s="17">
         <v>232</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>151</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="F119" s="17">
         <v>6386238050</v>
       </c>
       <c r="G119" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J119" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K119" s="20" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="L119" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M119" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N119" s="17">
         <v>229001</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P119" s="4">
         <v>23080100015038</v>
       </c>
       <c r="Q119" s="4" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="R119" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S119" s="4">
         <v>872845362875</v>
       </c>
       <c r="T119" s="4" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="U119" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V119" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W119" s="17">
         <v>8737048156</v>
       </c>
       <c r="X119" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="120" spans="1:24" customHeight="1" ht="20">
       <c r="A120" s="13" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B120" s="16">
         <v>233</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F120" s="16">
         <v>7379232528</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J120" s="19" t="s">
         <v>107</v>
       </c>
       <c r="K120" s="19" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N120" s="16">
         <v>229001</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="R120" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S120" s="3">
         <v>479758488526</v>
       </c>
       <c r="T120" s="3" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="U120" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V120" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W120" s="16">
         <v>8535092047</v>
       </c>
       <c r="X120" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="121" spans="1:24" customHeight="1" ht="20">
       <c r="A121" s="14" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B121" s="17">
         <v>234</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F121" s="17">
         <v>8840652073</v>
       </c>
       <c r="G121" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J121" s="20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K121" s="20" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="L121" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M121" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N121" s="17">
         <v>229001</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P121" s="4">
         <v>34589098887</v>
       </c>
       <c r="Q121" s="4" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="R121" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S121" s="4">
         <v>276623518682</v>
       </c>
       <c r="T121" s="4" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="U121" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V121" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W121" s="17">
         <v>9634355053</v>
       </c>
       <c r="X121" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="122" spans="1:24" customHeight="1" ht="20">
       <c r="A122" s="13" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="B122" s="16">
         <v>235</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F122" s="16">
         <v>7905041284</v>
       </c>
       <c r="G122" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J122" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K122" s="19" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N122" s="16">
         <v>229001</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P122" s="3">
         <v>44852636313</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="R122" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S122" s="3">
         <v>329526791663</v>
       </c>
       <c r="T122" s="3" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="U122" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V122" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W122" s="16">
         <v>8102244027</v>
       </c>
       <c r="X122" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="123" spans="1:24" customHeight="1" ht="20">
       <c r="A123" s="14" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B123" s="17">
         <v>236</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>168</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="F123" s="17">
         <v>7348639224</v>
       </c>
-      <c r="G123" s="5" t="s">
-        <v>28</v>
+      <c r="G123" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J123" s="20" t="s">
         <v>99</v>
       </c>
       <c r="K123" s="20" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="L123" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M123" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N123" s="17">
         <v>229001</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="P123" s="4">
         <v>8248000100061110</v>
       </c>
       <c r="Q123" s="4" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="R123" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S123" s="4">
         <v>838439323166</v>
       </c>
       <c r="T123" s="4" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="U123" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V123" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W123" s="17">
         <v>9170698613</v>
       </c>
       <c r="X123" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="124" spans="1:24" customHeight="1" ht="20">
       <c r="A124" s="13" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B124" s="16">
         <v>237</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="F124" s="16">
         <v>7860924745</v>
       </c>
       <c r="G124" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J124" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K124" s="19" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N124" s="16">
         <v>229001</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="P124" s="3">
         <v>719502010007394</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="R124" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S124" s="3">
         <v>514858378860</v>
       </c>
       <c r="T124" s="3" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="U124" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V124" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W124" s="16">
         <v>7007709731</v>
       </c>
       <c r="X124" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="125" spans="1:24" customHeight="1" ht="20">
       <c r="A125" s="14" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B125" s="17">
         <v>238</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="F125" s="17">
         <v>6375279199</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I125" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J125" s="20" t="s">
         <v>228</v>
       </c>
       <c r="K125" s="20" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="L125" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M125" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N125" s="17">
         <v>229001</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P125" s="4">
         <v>50100188115682</v>
       </c>
       <c r="Q125" s="4" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="R125" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S125" s="4">
         <v>619044856686</v>
       </c>
       <c r="T125" s="4" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="U125" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V125" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W125" s="17">
         <v>8840010868</v>
       </c>
       <c r="X125" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="126" spans="1:24" customHeight="1" ht="20">
       <c r="A126" s="13" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="B126" s="16">
         <v>239</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="F126" s="16">
         <v>7007280798</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J126" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K126" s="19" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N126" s="16">
         <v>229001</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P126" s="3">
         <v>40728536093</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="R126" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S126" s="3">
         <v>241441007177</v>
       </c>
       <c r="T126" s="3" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="U126" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V126" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W126" s="16">
         <v>9151853413</v>
       </c>
       <c r="X126" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="127" spans="1:24" customHeight="1" ht="20">
       <c r="A127" s="14" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B127" s="17">
         <v>240</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>105</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="F127" s="17">
         <v>8318647176</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I127" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J127" s="20" t="s">
         <v>170</v>
       </c>
       <c r="K127" s="20" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="L127" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M127" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N127" s="17">
         <v>229001</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="P127" s="4">
         <v>29650110071960</v>
       </c>
       <c r="Q127" s="4" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="R127" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S127" s="4">
         <v>398790744765</v>
       </c>
       <c r="T127" s="4" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="U127" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V127" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W127" s="17">
         <v>9936792636</v>
       </c>
       <c r="X127" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="128" spans="1:24" customHeight="1" ht="20">
       <c r="A128" s="13" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B128" s="16">
         <v>247</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="F128" s="16">
         <v>9219782932</v>
       </c>
-      <c r="G128" s="5" t="s">
-        <v>28</v>
+      <c r="G128" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="J128" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K128" s="19" t="s">
         <v>64</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N128" s="16">
         <v>229001</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="Q128" s="3" t="s">
         <v>80</v>
       </c>
       <c r="R128" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S128" s="3">
         <v>540327742385</v>
       </c>
       <c r="T128" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="U128" s="3" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="V128" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W128" s="16" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="X128" s="10" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="129" spans="1:24" customHeight="1" ht="20">
       <c r="A129" s="14" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B129" s="17">
         <v>248</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>492</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="F129" s="17">
         <v>9044873908</v>
       </c>
-      <c r="G129" s="6" t="s">
-        <v>60</v>
+      <c r="G129" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I129" s="4" t="s">
-        <v>907</v>
+        <v>259</v>
       </c>
       <c r="J129" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K129" s="20" t="s">
         <v>64</v>
       </c>
       <c r="L129" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M129" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N129" s="17">
         <v>229001</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P129" s="4">
         <v>47580100000000.0</v>
       </c>
       <c r="Q129" s="4" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="R129" s="17" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S129" s="4">
         <v>995418542813</v>
       </c>
       <c r="T129" s="4" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="U129" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V129" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W129" s="17">
         <v>8009714967</v>
       </c>
       <c r="X129" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="130" spans="1:24" customHeight="1" ht="20">
       <c r="A130" s="13" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B130" s="16">
         <v>251</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="F130" s="16" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="J130" s="19" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="K130" s="19" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="M130" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N130" s="16">
         <v>224208</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P130" s="3">
         <v>33288056653</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="R130" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S130" s="3">
         <v>818271000000.0</v>
       </c>
       <c r="T130" s="3" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="U130" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V130" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W130" s="16">
         <v>8808034045</v>
       </c>
       <c r="X130" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="131" spans="1:24" customHeight="1" ht="20">
       <c r="A131" s="14" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B131" s="17">
         <v>252</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F131" s="17">
         <v>6306047734</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I131" s="4" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="J131" s="20" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="K131" s="20" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="L131" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M131" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N131" s="17">
         <v>228119</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P131" s="4">
         <v>20428963740</v>
       </c>
       <c r="Q131" s="4" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="R131" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S131" s="4">
         <v>979197000000.0</v>
       </c>
       <c r="T131" s="4" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="U131" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V131" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W131" s="17">
         <v>6306047734</v>
       </c>
       <c r="X131" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="132" spans="1:24" customHeight="1" ht="20">
       <c r="A132" s="13" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B132" s="16">
         <v>253</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>500</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="F132" s="16">
         <v>9555072383</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="J132" s="19" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="K132" s="19" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="M132" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N132" s="16">
         <v>224225</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P132" s="3">
         <v>50100500000000.0</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="R132" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S132" s="3">
         <v>781493000000.0</v>
       </c>
       <c r="T132" s="3" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="U132" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V132" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W132" s="16">
         <v>9555072383</v>
       </c>
       <c r="X132" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="133" spans="1:24" customHeight="1" ht="20">
       <c r="A133" s="14" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B133" s="17">
         <v>254</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="F133" s="17">
         <v>9628960270</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I133" s="4" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="J133" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K133" s="20" t="s">
         <v>64</v>
       </c>
       <c r="L133" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M133" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N133" s="17">
         <v>229001</v>
       </c>
       <c r="O133" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P133" s="4">
         <v>37350100000000.0</v>
       </c>
       <c r="Q133" s="4" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="R133" s="17" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="S133" s="4">
         <v>226548000000.0</v>
       </c>
       <c r="T133" s="4" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="U133" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V133" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W133" s="17" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="X133" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="134" spans="1:24" customHeight="1" ht="20">
       <c r="A134" s="13" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B134" s="16">
         <v>255</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="F134" s="16">
         <v>9125058924</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="J134" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K134" s="19" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="M134" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N134" s="16">
         <v>227809</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="P134" s="3">
         <v>51550100000000.0</v>
       </c>
       <c r="Q134" s="3" t="s">
         <v>201</v>
       </c>
       <c r="R134" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S134" s="3">
         <v>494026000000.0</v>
       </c>
       <c r="T134" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U134" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V134" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W134" s="16">
         <v>9648866914</v>
       </c>
       <c r="X134" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="135" spans="1:24" customHeight="1" ht="20">
       <c r="A135" s="14" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B135" s="17">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>612</v>
+        <v>408</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="F135" s="17">
-        <v>7571821752</v>
+        <v>7380763733</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I135" s="4" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="J135" s="20" t="s">
-        <v>956</v>
+        <v>64</v>
       </c>
       <c r="K135" s="20" t="s">
         <v>957</v>
       </c>
       <c r="L135" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M135" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N135" s="17">
-        <v>229121</v>
+        <v>228142</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>621</v>
+        <v>294</v>
       </c>
       <c r="P135" s="4">
-        <v>7688357072</v>
+        <v>44148100000000.0</v>
       </c>
       <c r="Q135" s="4" t="s">
         <v>958</v>
       </c>
       <c r="R135" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S135" s="4">
-        <v>807510000000.0</v>
+        <v>297785000000.0</v>
       </c>
       <c r="T135" s="4" t="s">
         <v>959</v>
       </c>
       <c r="U135" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V135" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W135" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X135" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="136" spans="1:24" customHeight="1" ht="20">
       <c r="A136" s="13" t="s">
         <v>960</v>
       </c>
       <c r="B136" s="16">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C136" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E136" s="3" t="s">
         <v>961</v>
       </c>
-      <c r="D136" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" s="16">
-        <v>8808034045</v>
+        <v>9305347120</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>918</v>
+        <v>962</v>
       </c>
       <c r="J136" s="19" t="s">
-        <v>934</v>
+        <v>228</v>
       </c>
       <c r="K136" s="19" t="s">
-        <v>920</v>
+        <v>963</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>921</v>
+        <v>228</v>
       </c>
       <c r="M136" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N136" s="16">
-        <v>224208</v>
+        <v>228133</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>278</v>
+        <v>964</v>
       </c>
       <c r="P136" s="3">
-        <v>42953549942</v>
+        <v>501051151213</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>694</v>
+        <v>965</v>
       </c>
       <c r="R136" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S136" s="3">
-        <v>737321000000.0</v>
+        <v>980985440674</v>
       </c>
       <c r="T136" s="3" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="U136" s="3" t="s">
-        <v>69</v>
+        <v>967</v>
       </c>
       <c r="V136" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>8808034045</v>
+        <v>37</v>
+      </c>
+      <c r="W136" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X136" s="10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="137" spans="1:24" customHeight="1" ht="20">
       <c r="A137" s="14" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="B137" s="17">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>965</v>
+        <v>549</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="F137" s="17">
-        <v>7310134413</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>7268910302</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I137" s="4" t="s">
-        <v>941</v>
+        <v>962</v>
       </c>
       <c r="J137" s="20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K137" s="20" t="s">
-        <v>64</v>
+        <v>971</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>64</v>
+        <v>228</v>
       </c>
       <c r="M137" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N137" s="17">
-        <v>229001</v>
+        <v>222302</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>967</v>
+        <v>294</v>
+      </c>
+      <c r="P137" s="4">
+        <v>23858100003188</v>
       </c>
       <c r="Q137" s="4" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="R137" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S137" s="4">
-        <v>391165000000.0</v>
+        <v>705425610522</v>
       </c>
       <c r="T137" s="4" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="U137" s="4" t="s">
-        <v>69</v>
+        <v>974</v>
       </c>
       <c r="V137" s="4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9918114214</v>
+        <v>37</v>
+      </c>
+      <c r="W137" s="17" t="s">
+        <v>37</v>
       </c>
       <c r="X137" s="11" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="138" spans="1:24" customHeight="1" ht="20">
       <c r="A138" s="13" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="B138" s="16">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>804</v>
+        <v>976</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="F138" s="16">
-        <v>9721475706</v>
+        <v>9569791331</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="J138" s="19" t="s">
-        <v>64</v>
+        <v>979</v>
       </c>
       <c r="K138" s="19" t="s">
-        <v>64</v>
+        <v>980</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>64</v>
+        <v>953</v>
       </c>
       <c r="M138" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N138" s="16">
-        <v>229001</v>
+        <v>227801</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>154</v>
+        <v>279</v>
       </c>
       <c r="P138" s="3">
-        <v>10231000000000.0</v>
+        <v>44802842778</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="R138" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S138" s="3">
-        <v>211208000000.0</v>
+        <v>931850000000.0</v>
       </c>
       <c r="T138" s="3" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="U138" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V138" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W138" s="16">
-        <v>8112553215</v>
+        <v>9984841308</v>
       </c>
       <c r="X138" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="139" spans="1:24" customHeight="1" ht="20">
       <c r="A139" s="14" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="B139" s="17">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>190</v>
+        <v>984</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>115</v>
+        <v>985</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="F139" s="17">
-        <v>9140728654</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9451234099</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I139" s="4" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="J139" s="20" t="s">
-        <v>64</v>
+        <v>987</v>
       </c>
       <c r="K139" s="20" t="s">
-        <v>64</v>
+        <v>988</v>
       </c>
       <c r="L139" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M139" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N139" s="17">
-        <v>229001</v>
+        <v>222302</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>154</v>
+        <v>954</v>
       </c>
       <c r="P139" s="4">
-        <v>77240100000000.0</v>
+        <v>58570100004272</v>
       </c>
       <c r="Q139" s="4" t="s">
-        <v>977</v>
+        <v>201</v>
       </c>
       <c r="R139" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="S139" s="4">
-        <v>610285000000.0</v>
+      <c r="S139" s="4" t="s">
+        <v>989</v>
       </c>
       <c r="T139" s="4" t="s">
-        <v>978</v>
+        <v>990</v>
       </c>
       <c r="U139" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V139" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W139" s="17">
+        <v>9454904152</v>
       </c>
       <c r="X139" s="11" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="140" spans="1:24" customHeight="1" ht="20">
       <c r="A140" s="13" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="B140" s="16">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>75</v>
+        <v>184</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="F140" s="16">
-        <v>9696875899</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>8858171451</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>941</v>
+        <v>978</v>
       </c>
       <c r="J140" s="19" t="s">
-        <v>64</v>
+        <v>994</v>
       </c>
       <c r="K140" s="19" t="s">
-        <v>64</v>
+        <v>995</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>64</v>
+        <v>228</v>
       </c>
       <c r="M140" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N140" s="16">
-        <v>229001</v>
+        <v>222302</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>982</v>
+        <v>279</v>
       </c>
       <c r="P140" s="3">
-        <v>86158100000000.0</v>
+        <v>32783557020</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>983</v>
+        <v>223</v>
       </c>
       <c r="R140" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S140" s="3">
-        <v>571227000000.0</v>
+        <v>524562000000.0</v>
       </c>
       <c r="T140" s="3" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="U140" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V140" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W140" s="16">
-        <v>9506252790</v>
+        <v>9453023986</v>
       </c>
       <c r="X140" s="10" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
     </row>
     <row r="141" spans="1:24" customHeight="1" ht="20">
       <c r="A141" s="14" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="B141" s="17">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>176</v>
+        <v>655</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="F141" s="17">
-        <v>8960700315</v>
+        <v>8917044727</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I141" s="4" t="s">
-        <v>918</v>
+        <v>978</v>
       </c>
       <c r="J141" s="20" t="s">
         <v>64</v>
       </c>
       <c r="K141" s="20" t="s">
-        <v>228</v>
+        <v>1000</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>64</v>
+        <v>1001</v>
       </c>
       <c r="M141" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N141" s="17">
-        <v>229001</v>
+        <v>230001</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>988</v>
+        <v>954</v>
       </c>
       <c r="P141" s="4">
-        <v>24810100000000.0</v>
+        <v>53460100020077</v>
       </c>
       <c r="Q141" s="4" t="s">
-        <v>80</v>
+        <v>201</v>
       </c>
       <c r="R141" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S141" s="4">
-        <v>814007000000.0</v>
+        <v>832240000000.0</v>
       </c>
       <c r="T141" s="4" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="U141" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V141" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W141" s="17">
-        <v>7007144026</v>
+        <v>9795385317</v>
       </c>
       <c r="X141" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="142" spans="1:24" customHeight="1" ht="20">
       <c r="A142" s="13" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
       <c r="B142" s="16">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>176</v>
+        <v>1005</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>992</v>
+        <v>1006</v>
       </c>
       <c r="F142" s="16">
-        <v>7007804850</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>8858171451</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>918</v>
+        <v>978</v>
       </c>
       <c r="J142" s="19" t="s">
-        <v>64</v>
+        <v>994</v>
       </c>
       <c r="K142" s="19" t="s">
-        <v>64</v>
+        <v>1007</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>64</v>
+        <v>228</v>
       </c>
       <c r="M142" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N142" s="16">
-        <v>229001</v>
+        <v>227408</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>575</v>
+        <v>279</v>
       </c>
       <c r="P142" s="3">
-        <v>37350100000000.0</v>
+        <v>40722066076</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>993</v>
+        <v>1008</v>
       </c>
       <c r="R142" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S142" s="3">
-        <v>618253000000.0</v>
+        <v>330946000000.0</v>
       </c>
       <c r="T142" s="3" t="s">
-        <v>994</v>
+        <v>1009</v>
       </c>
       <c r="U142" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V142" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W142" s="16">
-        <v>9336926449</v>
+        <v>7379462937</v>
       </c>
       <c r="X142" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="143" spans="1:24" customHeight="1" ht="20">
       <c r="A143" s="14" t="s">
-        <v>995</v>
+        <v>1010</v>
       </c>
       <c r="B143" s="17">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>996</v>
+        <v>614</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>997</v>
+        <v>75</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="F143" s="17">
-        <v>9634820897</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>7571821752</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I143" s="4" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
       <c r="J143" s="20" t="s">
-        <v>64</v>
+        <v>1013</v>
       </c>
       <c r="K143" s="20" t="s">
-        <v>64</v>
+        <v>1014</v>
       </c>
       <c r="L143" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M143" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N143" s="17">
-        <v>229001</v>
+        <v>229121</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>109</v>
+        <v>623</v>
       </c>
       <c r="P143" s="4">
-        <v>50100621106517</v>
+        <v>7688357072</v>
       </c>
       <c r="Q143" s="4" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="R143" s="17" t="s">
-        <v>1001</v>
+        <v>69</v>
       </c>
       <c r="S143" s="4">
-        <v>209992003446</v>
+        <v>807510000000.0</v>
       </c>
       <c r="T143" s="4" t="s">
-        <v>1002</v>
+        <v>1016</v>
       </c>
       <c r="U143" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V143" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W143" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X143" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="144" spans="1:24" customHeight="1" ht="20">
       <c r="A144" s="13" t="s">
-        <v>1003</v>
+        <v>1017</v>
       </c>
       <c r="B144" s="16">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>1004</v>
+        <v>1018</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>1005</v>
+        <v>1019</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>1006</v>
+        <v>1020</v>
       </c>
       <c r="F144" s="16">
-        <v>9455176545</v>
+        <v>7068583669</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>1007</v>
+        <v>1021</v>
       </c>
       <c r="J144" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K144" s="19" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>228</v>
+        <v>64</v>
       </c>
       <c r="M144" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N144" s="16">
-        <v>228155</v>
+        <v>224208</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>575</v>
+        <v>294</v>
       </c>
       <c r="P144" s="3">
-        <v>56470100003053</v>
+        <v>45850100000000.0</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="R144" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S144" s="3">
-        <v>948554000000.0</v>
+        <v>677616000000.0</v>
       </c>
       <c r="T144" s="3" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="U144" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V144" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W144" s="16">
-        <v>6387138131</v>
+        <v>7068583669</v>
       </c>
       <c r="X144" s="10" t="s">
-        <v>188</v>
+        <v>69</v>
       </c>
     </row>
     <row r="145" spans="1:24" customHeight="1" ht="20">
       <c r="A145" s="14" t="s">
-        <v>1011</v>
+        <v>1025</v>
       </c>
       <c r="B145" s="17">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>176</v>
+        <v>453</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="F145" s="17">
-        <v>8810816929</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>8808034045</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I145" s="4" t="s">
-        <v>1014</v>
+        <v>920</v>
       </c>
       <c r="J145" s="20" t="s">
-        <v>64</v>
+        <v>936</v>
       </c>
       <c r="K145" s="20" t="s">
-        <v>1015</v>
+        <v>922</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>1016</v>
+        <v>923</v>
       </c>
       <c r="M145" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N145" s="17">
-        <v>231303</v>
+        <v>224208</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>1017</v>
+        <v>279</v>
       </c>
       <c r="P145" s="4">
-        <v>673800170006458</v>
+        <v>42953549942</v>
       </c>
       <c r="Q145" s="4" t="s">
-        <v>1018</v>
+        <v>696</v>
       </c>
       <c r="R145" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S145" s="4">
-        <v>821716010433</v>
+        <v>737321000000.0</v>
       </c>
       <c r="T145" s="4" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="U145" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V145" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W145" s="17">
+        <v>8808034045</v>
       </c>
       <c r="X145" s="11" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="146" spans="1:24" customHeight="1" ht="20">
       <c r="A146" s="13" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="B146" s="16">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>176</v>
+        <v>1029</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="F146" s="16">
-        <v>9554921026</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7310134413</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>1007</v>
+        <v>943</v>
       </c>
       <c r="J146" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K146" s="19" t="s">
         <v>64</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M146" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N146" s="16">
         <v>229001</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>58370100000000.0</v>
+        <v>154</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>1031</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>201</v>
+        <v>1032</v>
       </c>
       <c r="R146" s="16" t="s">
-        <v>943</v>
+        <v>69</v>
       </c>
       <c r="S146" s="3">
-        <v>565482000000.0</v>
+        <v>391165000000.0</v>
       </c>
       <c r="T146" s="3" t="s">
-        <v>69</v>
+        <v>1033</v>
       </c>
       <c r="U146" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V146" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W146" s="16">
-        <v>9151602356</v>
+        <v>9918114214</v>
       </c>
       <c r="X146" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="147" spans="1:24" customHeight="1" ht="20">
       <c r="A147" s="14" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="B147" s="17">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>472</v>
+        <v>806</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>335</v>
+        <v>176</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
       <c r="F147" s="17">
-        <v>9648751758</v>
+        <v>9721475706</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I147" s="4" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="J147" s="20" t="s">
-        <v>1027</v>
+        <v>64</v>
       </c>
       <c r="K147" s="20" t="s">
-        <v>1028</v>
+        <v>64</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>1029</v>
+        <v>64</v>
       </c>
       <c r="M147" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N147" s="17">
-        <v>209801</v>
+        <v>229001</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>1030</v>
+        <v>154</v>
       </c>
       <c r="P147" s="4">
-        <v>3964182357</v>
+        <v>10231000000000.0</v>
       </c>
       <c r="Q147" s="4" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="R147" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S147" s="4">
-        <v>795479438508</v>
+        <v>211208000000.0</v>
       </c>
       <c r="T147" s="4" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="U147" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V147" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W147" s="17">
+        <v>8112553215</v>
       </c>
       <c r="X147" s="11" t="s">
-        <v>188</v>
+        <v>69</v>
       </c>
     </row>
     <row r="148" spans="1:24" customHeight="1" ht="20">
       <c r="A148" s="13" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="B148" s="16">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>612</v>
+        <v>190</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="F148" s="16">
-        <v>9682021668</v>
+        <v>9140728654</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="J148" s="19" t="s">
-        <v>1036</v>
+        <v>64</v>
       </c>
       <c r="K148" s="19" t="s">
-        <v>1037</v>
+        <v>64</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>921</v>
+        <v>64</v>
       </c>
       <c r="M148" s="3" t="s">
-        <v>1038</v>
+        <v>65</v>
       </c>
       <c r="N148" s="16">
-        <v>224204</v>
+        <v>229001</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>293</v>
+        <v>154</v>
       </c>
       <c r="P148" s="3">
-        <v>45890100000000.0</v>
+        <v>77240100000000.0</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="R148" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S148" s="3">
-        <v>798583000000.0</v>
+        <v>610285000000.0</v>
       </c>
       <c r="T148" s="3" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="U148" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V148" s="3" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="W148" s="16" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="X148" s="10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:24" customHeight="1" ht="20">
       <c r="A149" s="14" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B149" s="17">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="F149" s="17">
-        <v>6299741544</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9696875899</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I149" s="4" t="s">
-        <v>1044</v>
+        <v>943</v>
       </c>
       <c r="J149" s="20" t="s">
-        <v>1045</v>
+        <v>64</v>
       </c>
       <c r="K149" s="20" t="s">
-        <v>1046</v>
+        <v>64</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>1047</v>
+        <v>64</v>
       </c>
       <c r="M149" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N149" s="17">
-        <v>848160</v>
+        <v>229001</v>
       </c>
       <c r="O149" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="P149" s="4">
+        <v>86158100000000.0</v>
+      </c>
+      <c r="Q149" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="R149" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S149" s="4">
+        <v>571227000000.0</v>
+      </c>
+      <c r="T149" s="4" t="s">
         <v>1048</v>
-      </c>
-[...13 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="U149" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V149" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W149" s="17">
-        <v>9142657771</v>
+        <v>9506252790</v>
       </c>
       <c r="X149" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="150" spans="1:24" customHeight="1" ht="20">
       <c r="A150" s="13" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B150" s="16">
+        <v>274</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E150" s="3" t="s">
         <v>1051</v>
       </c>
-      <c r="B150" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F150" s="16">
-        <v>6389886228</v>
+        <v>8960700315</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>1054</v>
+        <v>920</v>
       </c>
       <c r="J150" s="19" t="s">
-        <v>1055</v>
+        <v>64</v>
       </c>
       <c r="K150" s="19" t="s">
-        <v>1056</v>
+        <v>228</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>1057</v>
+        <v>64</v>
       </c>
       <c r="M150" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N150" s="16">
-        <v>228151</v>
+        <v>229001</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>522</v>
+        <v>1052</v>
       </c>
       <c r="P150" s="3">
-        <v>50100343716991</v>
+        <v>24810100000000.0</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>1058</v>
+        <v>80</v>
       </c>
       <c r="R150" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S150" s="3">
-        <v>321334693850</v>
+        <v>814007000000.0</v>
       </c>
       <c r="T150" s="3" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
       <c r="U150" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V150" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W150" s="16">
-        <v>8174815718</v>
+        <v>7007144026</v>
       </c>
       <c r="X150" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="151" spans="1:24" customHeight="1" ht="20">
       <c r="A151" s="14" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="B151" s="17">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>1062</v>
+        <v>176</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="F151" s="17">
-        <v>8318415868</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7007804850</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I151" s="4" t="s">
-        <v>1064</v>
+        <v>920</v>
       </c>
       <c r="J151" s="20" t="s">
-        <v>1027</v>
+        <v>64</v>
       </c>
       <c r="K151" s="20" t="s">
-        <v>1065</v>
+        <v>64</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>1066</v>
+        <v>64</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>1067</v>
+        <v>65</v>
       </c>
       <c r="N151" s="17">
-        <v>227406</v>
+        <v>229001</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>354</v>
+        <v>577</v>
       </c>
       <c r="P151" s="4">
-        <v>51210100021087</v>
+        <v>37350100000000.0</v>
       </c>
       <c r="Q151" s="4" t="s">
-        <v>201</v>
+        <v>1057</v>
       </c>
       <c r="R151" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S151" s="4">
-        <v>748025360772</v>
+        <v>618253000000.0</v>
       </c>
       <c r="T151" s="4" t="s">
-        <v>1068</v>
+        <v>1058</v>
       </c>
       <c r="U151" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V151" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W151" s="17">
+        <v>9336926449</v>
       </c>
       <c r="X151" s="11" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="152" spans="1:24" customHeight="1" ht="20">
       <c r="A152" s="13" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
       <c r="B152" s="16">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>1070</v>
+        <v>1060</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>168</v>
+        <v>1061</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>1071</v>
+        <v>1062</v>
       </c>
       <c r="F152" s="16">
-        <v>7054144957</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9634820897</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="J152" s="19" t="s">
-        <v>1036</v>
+        <v>64</v>
       </c>
       <c r="K152" s="19" t="s">
-        <v>1073</v>
+        <v>64</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>1074</v>
+        <v>64</v>
       </c>
       <c r="M152" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N152" s="16">
-        <v>241001</v>
+        <v>229001</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>1075</v>
+        <v>109</v>
       </c>
       <c r="P152" s="3">
-        <v>7.40011E+14</v>
+        <v>50100621106517</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="R152" s="16" t="s">
-        <v>69</v>
+        <v>1065</v>
       </c>
       <c r="S152" s="3">
-        <v>838232395469</v>
+        <v>209992003446</v>
       </c>
       <c r="T152" s="3" t="s">
-        <v>1077</v>
+        <v>1066</v>
       </c>
       <c r="U152" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V152" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>8423810161</v>
+        <v>37</v>
+      </c>
+      <c r="W152" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X152" s="10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="153" spans="1:24" customHeight="1" ht="20">
       <c r="A153" s="14" t="s">
-        <v>1078</v>
+        <v>1067</v>
       </c>
       <c r="B153" s="17">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>1079</v>
+        <v>1068</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>1080</v>
+        <v>1069</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>1081</v>
+        <v>1070</v>
       </c>
       <c r="F153" s="17">
-        <v>9758128689</v>
+        <v>9455176545</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I153" s="4" t="s">
-        <v>1082</v>
+        <v>1071</v>
       </c>
       <c r="J153" s="20" t="s">
-        <v>1083</v>
+        <v>64</v>
       </c>
       <c r="K153" s="20" t="s">
-        <v>1084</v>
+        <v>1072</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>1085</v>
+        <v>228</v>
       </c>
       <c r="M153" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N153" s="17">
-        <v>283125</v>
+        <v>228155</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="P153" s="4">
-        <v>40798100000918</v>
+        <v>56470100003053</v>
       </c>
       <c r="Q153" s="4" t="s">
-        <v>1086</v>
+        <v>1073</v>
       </c>
       <c r="R153" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S153" s="4">
-        <v>862443808448</v>
+        <v>948554000000.0</v>
       </c>
       <c r="T153" s="4" t="s">
-        <v>1087</v>
+        <v>1074</v>
       </c>
       <c r="U153" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V153" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W153" s="17">
-        <v>9808614445</v>
+        <v>6387138131</v>
       </c>
       <c r="X153" s="11" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
     </row>
     <row r="154" spans="1:24" customHeight="1" ht="20">
       <c r="A154" s="13" t="s">
-        <v>1088</v>
+        <v>1075</v>
       </c>
       <c r="B154" s="16">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>236</v>
+        <v>1076</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>1089</v>
+        <v>1077</v>
       </c>
       <c r="F154" s="16">
-        <v>8400019711</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>8810816929</v>
+      </c>
+      <c r="G154" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="J154" s="19" t="s">
-        <v>934</v>
+        <v>64</v>
       </c>
       <c r="K154" s="19" t="s">
-        <v>1090</v>
+        <v>1079</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>1091</v>
+        <v>1080</v>
       </c>
       <c r="M154" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N154" s="16">
-        <v>230125</v>
+        <v>231303</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="P154" s="3">
-        <v>692710110004596</v>
+        <v>673800170006458</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>1092</v>
+        <v>1082</v>
       </c>
       <c r="R154" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S154" s="3">
-        <v>246515056068</v>
+        <v>821716010433</v>
       </c>
       <c r="T154" s="3" t="s">
-        <v>1093</v>
+        <v>1083</v>
       </c>
       <c r="U154" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V154" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>7068752316</v>
+        <v>37</v>
+      </c>
+      <c r="W154" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X154" s="10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="155" spans="1:24" customHeight="1" ht="20">
       <c r="A155" s="14" t="s">
-        <v>1094</v>
+        <v>1084</v>
       </c>
       <c r="B155" s="17">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>769</v>
+        <v>1085</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>452</v>
+        <v>176</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>1095</v>
+        <v>1086</v>
       </c>
       <c r="F155" s="17">
-        <v>6388105769</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9554921026</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I155" s="4" t="s">
-        <v>1096</v>
+        <v>1071</v>
       </c>
       <c r="J155" s="20" t="s">
-        <v>1027</v>
+        <v>64</v>
       </c>
       <c r="K155" s="20" t="s">
-        <v>1097</v>
+        <v>64</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>1098</v>
+        <v>64</v>
       </c>
       <c r="M155" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N155" s="17">
-        <v>209734</v>
+        <v>229001</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>575</v>
+        <v>1087</v>
       </c>
       <c r="P155" s="4">
-        <v>30650100016224</v>
+        <v>58370100000000.0</v>
       </c>
       <c r="Q155" s="4" t="s">
-        <v>1099</v>
+        <v>201</v>
       </c>
       <c r="R155" s="17" t="s">
-        <v>69</v>
+        <v>945</v>
       </c>
       <c r="S155" s="4">
-        <v>723709095853</v>
+        <v>565482000000.0</v>
       </c>
       <c r="T155" s="4" t="s">
-        <v>1100</v>
+        <v>69</v>
       </c>
       <c r="U155" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V155" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W155" s="17">
+        <v>9151602356</v>
       </c>
       <c r="X155" s="11" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="156" spans="1:24" customHeight="1" ht="20">
       <c r="A156" s="13" t="s">
-        <v>1101</v>
+        <v>1088</v>
       </c>
       <c r="B156" s="16">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>1102</v>
+        <v>472</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>75</v>
+        <v>336</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>1103</v>
+        <v>1089</v>
       </c>
       <c r="F156" s="16">
-        <v>9616962003</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>9648751758</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>1035</v>
+        <v>1090</v>
       </c>
       <c r="J156" s="19" t="s">
-        <v>1055</v>
+        <v>1091</v>
       </c>
       <c r="K156" s="19" t="s">
-        <v>1104</v>
+        <v>1092</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>1105</v>
+        <v>1093</v>
       </c>
       <c r="M156" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N156" s="16">
-        <v>229306</v>
+        <v>209801</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>827</v>
+        <v>1094</v>
       </c>
       <c r="P156" s="3">
-        <v>50100400000000.0</v>
+        <v>3964182357</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>1106</v>
+        <v>1095</v>
       </c>
       <c r="R156" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S156" s="3">
-        <v>463734940520</v>
+        <v>795479438508</v>
       </c>
       <c r="T156" s="3" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="U156" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V156" s="3" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="W156" s="16" t="s">
-        <v>1108</v>
+        <v>37</v>
       </c>
       <c r="X156" s="10" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
     </row>
     <row r="157" spans="1:24" customHeight="1" ht="20">
       <c r="A157" s="14" t="s">
-        <v>1109</v>
+        <v>1097</v>
       </c>
       <c r="B157" s="17">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>1110</v>
+        <v>614</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>1111</v>
+        <v>1098</v>
       </c>
       <c r="F157" s="17">
-        <v>7084377084</v>
+        <v>9682021668</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I157" s="4" t="s">
-        <v>1035</v>
+        <v>1099</v>
       </c>
       <c r="J157" s="20" t="s">
-        <v>1036</v>
+        <v>1100</v>
       </c>
       <c r="K157" s="20" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>1113</v>
+        <v>923</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>65</v>
+        <v>1102</v>
       </c>
       <c r="N157" s="17">
-        <v>209502</v>
+        <v>224204</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="P157" s="4">
-        <v>37905339215</v>
+        <v>45890100000000.0</v>
       </c>
       <c r="Q157" s="4" t="s">
-        <v>1114</v>
+        <v>1103</v>
       </c>
       <c r="R157" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S157" s="4">
-        <v>476320396282</v>
+        <v>798583000000.0</v>
       </c>
       <c r="T157" s="4" t="s">
-        <v>1115</v>
+        <v>1104</v>
       </c>
       <c r="U157" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V157" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="W157" s="17" t="s">
         <v>69</v>
       </c>
       <c r="X157" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="158" spans="1:24" customHeight="1" ht="20">
       <c r="A158" s="13" t="s">
-        <v>1116</v>
+        <v>1105</v>
       </c>
       <c r="B158" s="16">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>334</v>
+        <v>1106</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>1118</v>
+        <v>1108</v>
       </c>
       <c r="F158" s="16">
-        <v>9621330988</v>
+        <v>6392378355</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>1035</v>
+        <v>1109</v>
       </c>
       <c r="J158" s="19" t="s">
-        <v>62</v>
+        <v>1110</v>
       </c>
       <c r="K158" s="19" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="M158" s="3" t="s">
-        <v>1121</v>
+        <v>65</v>
       </c>
       <c r="N158" s="16">
-        <v>228131</v>
+        <v>224204</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P158" s="3">
-        <v>42627319025</v>
+        <v>41736820591</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>537</v>
+        <v>1113</v>
       </c>
       <c r="R158" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S158" s="3">
-        <v>219365590115</v>
+        <v>916064000000.0</v>
       </c>
       <c r="T158" s="3" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="U158" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V158" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W158" s="16">
-        <v>9621330988</v>
+        <v>9838524455</v>
       </c>
       <c r="X158" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="159" spans="1:24" customHeight="1" ht="20">
       <c r="A159" s="14" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="B159" s="17">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>57</v>
+        <v>424</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
       <c r="F159" s="17">
-        <v>8858462031</v>
+        <v>9910812492</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I159" s="4" t="s">
-        <v>1035</v>
+        <v>1109</v>
       </c>
       <c r="J159" s="20" t="s">
-        <v>1083</v>
+        <v>62</v>
       </c>
       <c r="K159" s="20" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>65</v>
+        <v>1119</v>
       </c>
       <c r="N159" s="17">
-        <v>228142</v>
+        <v>228132</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>1127</v>
+        <v>294</v>
       </c>
       <c r="P159" s="4">
-        <v>926010005439689</v>
+        <v>36328100000000.0</v>
       </c>
       <c r="Q159" s="4" t="s">
-        <v>1128</v>
+        <v>69</v>
       </c>
       <c r="R159" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S159" s="4">
-        <v>467771053108</v>
+        <v>464770000000.0</v>
       </c>
       <c r="T159" s="4" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
       <c r="U159" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V159" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="W159" s="17" t="s">
-        <v>69</v>
+      <c r="W159" s="17">
+        <v>7753846101</v>
       </c>
       <c r="X159" s="11" t="s">
-        <v>188</v>
+        <v>69</v>
       </c>
     </row>
     <row r="160" spans="1:24" customHeight="1" ht="20">
       <c r="A160" s="13" t="s">
-        <v>953</v>
+        <v>1121</v>
       </c>
       <c r="B160" s="16">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>1012</v>
+        <v>1122</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>1130</v>
+        <v>1123</v>
       </c>
       <c r="F160" s="16">
-        <v>9695335870</v>
+        <v>6299741544</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>1131</v>
+        <v>1124</v>
       </c>
       <c r="J160" s="19" t="s">
-        <v>1036</v>
+        <v>1125</v>
       </c>
       <c r="K160" s="19" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="M160" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N160" s="16">
-        <v>209401</v>
+        <v>848160</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="P160" s="3">
-        <v>51950100000000.0</v>
+        <v>43448206458</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>201</v>
+        <v>1129</v>
       </c>
       <c r="R160" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S160" s="3">
-        <v>410456998630</v>
+        <v>757076000000.0</v>
       </c>
       <c r="T160" s="3" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="U160" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V160" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W160" s="16">
+        <v>9142657771</v>
       </c>
       <c r="X160" s="10" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="161" spans="1:24" customHeight="1" ht="20">
       <c r="A161" s="14" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="B161" s="17">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>176</v>
+        <v>323</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="F161" s="17">
-        <v>7607449326</v>
+        <v>6389886228</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I161" s="4" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="J161" s="20" t="s">
-        <v>64</v>
+        <v>1110</v>
       </c>
       <c r="K161" s="20" t="s">
-        <v>64</v>
+        <v>1135</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>64</v>
+        <v>1136</v>
       </c>
       <c r="M161" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N161" s="17">
-        <v>229001</v>
+        <v>228151</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>575</v>
+        <v>523</v>
       </c>
       <c r="P161" s="4">
-        <v>19240100008809</v>
+        <v>50100343716991</v>
       </c>
       <c r="Q161" s="4" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="R161" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S161" s="4">
-        <v>923591470580</v>
+        <v>321334693850</v>
       </c>
       <c r="T161" s="4" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="U161" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V161" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W161" s="17">
+        <v>8174815718</v>
       </c>
       <c r="X161" s="11" t="s">
-        <v>1142</v>
+        <v>69</v>
       </c>
     </row>
     <row r="162" spans="1:24" customHeight="1" ht="20">
       <c r="A162" s="13" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="B162" s="16">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>804</v>
+        <v>1140</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="F162" s="16">
-        <v>9838272112</v>
+        <v>8318415868</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I162" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J162" s="19" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K162" s="19" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="M162" s="3" t="s">
         <v>1146</v>
       </c>
-      <c r="J162" s="19" t="s">
-[...2 lines deleted...]
-      <c r="K162" s="19" t="s">
+      <c r="N162" s="16">
+        <v>227406</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="P162" s="3">
+        <v>51210100021087</v>
+      </c>
+      <c r="Q162" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="R162" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S162" s="3">
+        <v>748025360772</v>
+      </c>
+      <c r="T162" s="3" t="s">
         <v>1147</v>
-      </c>
-[...25 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="U162" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V162" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W162" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X162" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="163" spans="1:24" customHeight="1" ht="20">
       <c r="A163" s="14" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="B163" s="17">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>343</v>
+        <v>1149</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>1152</v>
+        <v>1150</v>
       </c>
       <c r="F163" s="17">
-        <v>8127706557</v>
+        <v>7054144957</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I163" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J163" s="20" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K163" s="20" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L163" s="4" t="s">
         <v>1153</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="M163" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N163" s="17">
-        <v>228121</v>
+        <v>241001</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>354</v>
+        <v>1154</v>
       </c>
       <c r="P163" s="4">
-        <v>50760100034595</v>
+        <v>7.40011E+14</v>
       </c>
       <c r="Q163" s="4" t="s">
-        <v>201</v>
+        <v>1155</v>
       </c>
       <c r="R163" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S163" s="4">
-        <v>328148213210</v>
+        <v>838232395469</v>
       </c>
       <c r="T163" s="4" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="U163" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V163" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W163" s="17">
+        <v>8423810161</v>
       </c>
       <c r="X163" s="11" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="164" spans="1:24" customHeight="1" ht="20">
       <c r="A164" s="13" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B164" s="16">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>168</v>
+        <v>1159</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="F164" s="16">
-        <v>8052229420</v>
+        <v>9758128689</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="J164" s="19" t="s">
-        <v>62</v>
+        <v>1162</v>
       </c>
       <c r="K164" s="19" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>951</v>
+        <v>1164</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N164" s="16">
-        <v>227408</v>
+        <v>283125</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>278</v>
+        <v>577</v>
       </c>
       <c r="P164" s="3">
-        <v>34714329919</v>
+        <v>40798100000918</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="R164" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S164" s="3">
-        <v>747968000000.0</v>
+        <v>862443808448</v>
       </c>
       <c r="T164" s="3" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="U164" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V164" s="3" t="s">
         <v>71</v>
       </c>
       <c r="W164" s="16">
-        <v>7524834606</v>
+        <v>9808614445</v>
       </c>
       <c r="X164" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="165" spans="1:24" customHeight="1" ht="20">
       <c r="A165" s="14" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="B165" s="17">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>547</v>
+        <v>236</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="F165" s="17">
-        <v>6353351611</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>8400019711</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I165" s="4" t="s">
-        <v>1164</v>
+        <v>1151</v>
       </c>
       <c r="J165" s="20" t="s">
-        <v>1027</v>
+        <v>936</v>
       </c>
       <c r="K165" s="20" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="M165" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N165" s="17">
-        <v>209302</v>
+        <v>230125</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>278</v>
+        <v>1154</v>
       </c>
       <c r="P165" s="4">
-        <v>34276824136</v>
+        <v>692710110004596</v>
       </c>
       <c r="Q165" s="4" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="R165" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S165" s="4">
-        <v>341296875549</v>
+        <v>246515056068</v>
       </c>
       <c r="T165" s="4" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="U165" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V165" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>71</v>
+      </c>
+      <c r="W165" s="17">
+        <v>7068752316</v>
       </c>
       <c r="X165" s="11" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
     </row>
     <row r="166" spans="1:24" customHeight="1" ht="20">
       <c r="A166" s="13" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="B166" s="16">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>1170</v>
+        <v>771</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>176</v>
+        <v>453</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="F166" s="16">
-        <v>9506583127</v>
+        <v>6388105769</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="J166" s="19" t="s">
-        <v>1055</v>
+        <v>1091</v>
       </c>
       <c r="K166" s="19" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>228</v>
+        <v>1177</v>
       </c>
       <c r="M166" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N166" s="16">
-        <v>228131</v>
+        <v>209734</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>1173</v>
+        <v>577</v>
       </c>
       <c r="P166" s="3">
-        <v>51150100000000.0</v>
+        <v>30650100016224</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>201</v>
+        <v>1178</v>
       </c>
       <c r="R166" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S166" s="3">
-        <v>715361038184</v>
+        <v>723709095853</v>
       </c>
       <c r="T166" s="3" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="U166" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V166" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9919816653</v>
+        <v>37</v>
+      </c>
+      <c r="W166" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X166" s="10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="167" spans="1:24" customHeight="1" ht="20">
       <c r="A167" s="14" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="B167" s="17">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="F167" s="17">
-        <v>7830570238</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9616962003</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I167" s="4" t="s">
-        <v>494</v>
+        <v>1099</v>
       </c>
       <c r="J167" s="20" t="s">
-        <v>64</v>
+        <v>1110</v>
       </c>
       <c r="K167" s="20" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>64</v>
+        <v>1184</v>
       </c>
       <c r="M167" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N167" s="17">
-        <v>244241</v>
+        <v>229306</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>1180</v>
+        <v>829</v>
+      </c>
+      <c r="P167" s="4">
+        <v>50100400000000.0</v>
       </c>
       <c r="Q167" s="4" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="R167" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S167" s="4">
-        <v>237998401295</v>
+        <v>463734940520</v>
       </c>
       <c r="T167" s="4" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="U167" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V167" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="W167" s="17">
-        <v>9151602356</v>
+      <c r="W167" s="17" t="s">
+        <v>1187</v>
       </c>
       <c r="X167" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="168" spans="1:24" customHeight="1" ht="20">
       <c r="A168" s="13" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="B168" s="16">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>606</v>
+        <v>1189</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="F168" s="16">
-        <v>9120117033</v>
+        <v>7084377084</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>1131</v>
+        <v>1099</v>
       </c>
       <c r="J168" s="19" t="s">
-        <v>64</v>
+        <v>1100</v>
       </c>
       <c r="K168" s="19" t="s">
-        <v>64</v>
+        <v>1191</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>64</v>
+        <v>1192</v>
       </c>
       <c r="M168" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N168" s="16">
-        <v>229001</v>
+        <v>209502</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>621</v>
+        <v>279</v>
       </c>
       <c r="P168" s="3">
-        <v>885657683</v>
+        <v>37905339215</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="R168" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S168" s="3">
-        <v>533984000000.0</v>
+        <v>476320396282</v>
       </c>
       <c r="T168" s="3" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="U168" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V168" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>8416805541</v>
+        <v>69</v>
+      </c>
+      <c r="W168" s="16" t="s">
+        <v>69</v>
       </c>
       <c r="X168" s="10" t="s">
-        <v>188</v>
+        <v>69</v>
       </c>
     </row>
     <row r="169" spans="1:24" customHeight="1" ht="20">
       <c r="A169" s="14" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="B169" s="17">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>1188</v>
+        <v>335</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>176</v>
+        <v>969</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="F169" s="17">
-        <v>9956109849</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9621330988</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I169" s="4" t="s">
-        <v>1190</v>
+        <v>1099</v>
       </c>
       <c r="J169" s="20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K169" s="20" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>64</v>
+        <v>1198</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>65</v>
+        <v>1199</v>
       </c>
       <c r="N169" s="17">
-        <v>229001</v>
+        <v>228131</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>1192</v>
+        <v>279</v>
+      </c>
+      <c r="P169" s="4">
+        <v>42627319025</v>
       </c>
       <c r="Q169" s="4" t="s">
-        <v>1181</v>
+        <v>539</v>
       </c>
       <c r="R169" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S169" s="4">
-        <v>905116000000.0</v>
+        <v>219365590115</v>
       </c>
       <c r="T169" s="4" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="U169" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V169" s="4" t="s">
         <v>71</v>
       </c>
       <c r="W169" s="17">
-        <v>9956109849</v>
+        <v>9621330988</v>
       </c>
       <c r="X169" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="170" spans="1:24" customHeight="1" ht="20">
       <c r="A170" s="13" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="B170" s="16">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>1195</v>
+        <v>57</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>1196</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>1202</v>
+      </c>
+      <c r="F170" s="16">
+        <v>8858462031</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>1198</v>
+        <v>1099</v>
       </c>
       <c r="J170" s="19" t="s">
-        <v>64</v>
+        <v>1162</v>
       </c>
       <c r="K170" s="19" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>64</v>
+        <v>1204</v>
       </c>
       <c r="M170" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N170" s="16">
-        <v>229001</v>
+        <v>228142</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>293</v>
+        <v>1205</v>
       </c>
       <c r="P170" s="3">
-        <v>46488100000000.0</v>
+        <v>926010005439689</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>1200</v>
+        <v>958</v>
       </c>
       <c r="R170" s="16" t="s">
         <v>69</v>
       </c>
       <c r="S170" s="3">
-        <v>473464000000.0</v>
+        <v>467771053108</v>
       </c>
       <c r="T170" s="3" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="U170" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V170" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="W170" s="16">
-        <v>9005735375</v>
+      <c r="W170" s="16" t="s">
+        <v>69</v>
       </c>
       <c r="X170" s="10" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
     </row>
     <row r="171" spans="1:24" customHeight="1" ht="20">
       <c r="A171" s="14" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="B171" s="17">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>600</v>
+        <v>1076</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="F171" s="17">
-        <v>9235968185</v>
+        <v>9695335870</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I171" s="4" t="s">
-        <v>1164</v>
+        <v>1209</v>
       </c>
       <c r="J171" s="20" t="s">
-        <v>64</v>
+        <v>1100</v>
       </c>
       <c r="K171" s="20" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>64</v>
+        <v>1211</v>
       </c>
       <c r="M171" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N171" s="17">
-        <v>229001</v>
+        <v>209401</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="P171" s="4">
-        <v>22810100000000.0</v>
+        <v>51950100000000.0</v>
       </c>
       <c r="Q171" s="4" t="s">
-        <v>1206</v>
+        <v>201</v>
       </c>
       <c r="R171" s="17" t="s">
         <v>69</v>
       </c>
       <c r="S171" s="4">
-        <v>321467000000.0</v>
+        <v>410456998630</v>
       </c>
       <c r="T171" s="4" t="s">
-        <v>69</v>
+        <v>1213</v>
       </c>
       <c r="U171" s="4" t="s">
         <v>69</v>
       </c>
       <c r="V171" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W171" s="17" t="s">
         <v>37</v>
       </c>
       <c r="X171" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="172" spans="1:24" customHeight="1" ht="20">
       <c r="A172" s="13" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="B172" s="16">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="F172" s="16">
-        <v>8299050747</v>
+        <v>7607449326</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="J172" s="19" t="s">
         <v>64</v>
       </c>
       <c r="K172" s="19" t="s">
-        <v>1211</v>
+        <v>64</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M172" s="3" t="s">
         <v>65</v>
       </c>
       <c r="N172" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O172" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="P172" s="3">
+        <v>19240100008809</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="R172" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S172" s="3">
+        <v>923591470580</v>
+      </c>
+      <c r="T172" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="U172" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V172" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W172" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X172" s="10" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="173" spans="1:24" customHeight="1" ht="20">
+      <c r="A173" s="14" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B173" s="17">
+        <v>302</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F173" s="17">
+        <v>9838272112</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H173" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I173" s="4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J173" s="20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K173" s="20" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L173" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M173" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N173" s="17">
+        <v>224159</v>
+      </c>
+      <c r="O173" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="P173" s="4">
+        <v>683502010012431</v>
+      </c>
+      <c r="Q173" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="R173" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S173" s="4">
+        <v>408477173339</v>
+      </c>
+      <c r="T173" s="4" t="s">
+        <v>1228</v>
+      </c>
+      <c r="U173" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V173" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W173" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X173" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="174" spans="1:24" customHeight="1" ht="20">
+      <c r="A174" s="13" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B174" s="16">
+        <v>303</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F174" s="16">
+        <v>8127706557</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J174" s="19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K174" s="19" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="M174" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N174" s="16">
+        <v>228121</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="P174" s="3">
+        <v>50760100034595</v>
+      </c>
+      <c r="Q174" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="R174" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S174" s="3">
+        <v>328148213210</v>
+      </c>
+      <c r="T174" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="U174" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V174" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W174" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X174" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="175" spans="1:24" customHeight="1" ht="20">
+      <c r="A175" s="14" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B175" s="17">
+        <v>304</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F175" s="17">
+        <v>8052229420</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H175" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I175" s="4" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J175" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="K175" s="20" t="s">
+        <v>1237</v>
+      </c>
+      <c r="L175" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="M175" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N175" s="17">
+        <v>227408</v>
+      </c>
+      <c r="O175" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="P175" s="4">
+        <v>34714329919</v>
+      </c>
+      <c r="Q175" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="R175" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S175" s="4">
+        <v>747968000000.0</v>
+      </c>
+      <c r="T175" s="4" t="s">
+        <v>1238</v>
+      </c>
+      <c r="U175" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V175" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W175" s="17">
+        <v>7524834606</v>
+      </c>
+      <c r="X175" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="176" spans="1:24" customHeight="1" ht="20">
+      <c r="A176" s="13" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B176" s="16">
+        <v>305</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F176" s="16">
+        <v>6353351611</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J176" s="19" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K176" s="19" t="s">
+        <v>1242</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="M176" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N176" s="16">
+        <v>209302</v>
+      </c>
+      <c r="O176" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P176" s="3">
+        <v>34276824136</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="R176" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S176" s="3">
+        <v>341296875549</v>
+      </c>
+      <c r="T176" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="U176" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V176" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W176" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X176" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="177" spans="1:24" customHeight="1" ht="20">
+      <c r="A177" s="14" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B177" s="17">
+        <v>306</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F177" s="17">
+        <v>9506583127</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H177" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I177" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J177" s="20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K177" s="20" t="s">
+        <v>1249</v>
+      </c>
+      <c r="L177" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="M177" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N177" s="17">
+        <v>228131</v>
+      </c>
+      <c r="O177" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="P177" s="4">
+        <v>51150100000000.0</v>
+      </c>
+      <c r="Q177" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="R177" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S177" s="4">
+        <v>715361038184</v>
+      </c>
+      <c r="T177" s="4" t="s">
+        <v>1251</v>
+      </c>
+      <c r="U177" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V177" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W177" s="17">
+        <v>9919816653</v>
+      </c>
+      <c r="X177" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="178" spans="1:24" customHeight="1" ht="20">
+      <c r="A178" s="13" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B178" s="16">
+        <v>307</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F178" s="16">
+        <v>7830570238</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="J178" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="K178" s="19" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M178" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N178" s="16">
+        <v>244241</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="Q178" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="R178" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S178" s="3">
+        <v>237998401295</v>
+      </c>
+      <c r="T178" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="U178" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V178" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W178" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X178" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="179" spans="1:24" customHeight="1" ht="20">
+      <c r="A179" s="14" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B179" s="17">
+        <v>308</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F179" s="17">
+        <v>9120117033</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I179" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J179" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="K179" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="L179" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M179" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N179" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O179" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="P179" s="4">
+        <v>885657683</v>
+      </c>
+      <c r="Q179" s="4" t="s">
+        <v>1262</v>
+      </c>
+      <c r="R179" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S179" s="4">
+        <v>533984000000.0</v>
+      </c>
+      <c r="T179" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="U179" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V179" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W179" s="17">
+        <v>8416805541</v>
+      </c>
+      <c r="X179" s="11" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="180" spans="1:24" customHeight="1" ht="20">
+      <c r="A180" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B180" s="16">
+        <v>309</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F180" s="16">
+        <v>9956109849</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J180" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="K180" s="19" t="s">
+        <v>1268</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M180" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N180" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="R180" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S180" s="3">
+        <v>905116000000.0</v>
+      </c>
+      <c r="T180" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="U180" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V180" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W180" s="16">
+        <v>9956109849</v>
+      </c>
+      <c r="X180" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="181" spans="1:24" customHeight="1" ht="20">
+      <c r="A181" s="14" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B181" s="17">
+        <v>310</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F181" s="17" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H181" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I181" s="4" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J181" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="K181" s="20" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L181" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M181" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N181" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O181" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="P181" s="4">
+        <v>46488100000000.0</v>
+      </c>
+      <c r="Q181" s="4" t="s">
+        <v>1278</v>
+      </c>
+      <c r="R181" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S181" s="4">
+        <v>473464000000.0</v>
+      </c>
+      <c r="T181" s="4" t="s">
+        <v>1279</v>
+      </c>
+      <c r="U181" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V181" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W181" s="17">
+        <v>9005735375</v>
+      </c>
+      <c r="X181" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="182" spans="1:24" customHeight="1" ht="20">
+      <c r="A182" s="13" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B182" s="16">
+        <v>311</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F182" s="16">
+        <v>9235968185</v>
+      </c>
+      <c r="G182" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J182" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="K182" s="19" t="s">
+        <v>1282</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M182" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N182" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O182" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P182" s="3">
+        <v>22810100000000.0</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="R182" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S182" s="3">
+        <v>321467000000.0</v>
+      </c>
+      <c r="T182" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="U182" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V182" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W182" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X182" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="183" spans="1:24" customHeight="1" ht="20">
+      <c r="A183" s="14" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B183" s="17">
+        <v>313</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E183" s="4" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F183" s="17">
+        <v>8299050747</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H183" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I183" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J183" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="K183" s="20" t="s">
+        <v>1289</v>
+      </c>
+      <c r="L183" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M183" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N183" s="17">
         <v>261001</v>
       </c>
-      <c r="O172" s="3" t="s">
-[...11 lines deleted...]
-      <c r="S172" s="3">
+      <c r="O183" s="4" t="s">
+        <v>1269</v>
+      </c>
+      <c r="P183" s="4" t="s">
+        <v>1290</v>
+      </c>
+      <c r="Q183" s="4" t="s">
+        <v>1258</v>
+      </c>
+      <c r="R183" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S183" s="4">
         <v>834790771321</v>
       </c>
-      <c r="T172" s="3" t="s">
-[...5 lines deleted...]
-      <c r="V172" s="3" t="s">
+      <c r="T183" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="U183" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V183" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="W172" s="16">
+      <c r="W183" s="17">
         <v>8299050747</v>
       </c>
-      <c r="X172" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B173" s="18">
+      <c r="X183" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="184" spans="1:24" customHeight="1" ht="20">
+      <c r="A184" s="13" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B184" s="16">
         <v>314</v>
       </c>
-      <c r="C173" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="7" t="s">
+      <c r="C184" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D184" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="E173" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F173" s="18">
+      <c r="E184" s="3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F184" s="16">
         <v>8471009199</v>
       </c>
-      <c r="G173" s="8" t="s">
+      <c r="G184" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J184" s="19" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K184" s="19" t="s">
+        <v>1296</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="M184" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N184" s="16">
+        <v>226005</v>
+      </c>
+      <c r="O184" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="P184" s="3">
+        <v>533902010019258</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="R184" s="16" t="s">
+        <v>1298</v>
+      </c>
+      <c r="S184" s="3">
+        <v>960804184652</v>
+      </c>
+      <c r="T184" s="3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U184" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V184" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="W184" s="16">
+        <v>9696727476</v>
+      </c>
+      <c r="X184" s="10" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="185" spans="1:24" customHeight="1" ht="20">
+      <c r="A185" s="14" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B185" s="17">
+        <v>317</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E185" s="4" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F185" s="17">
+        <v>8279819748</v>
+      </c>
+      <c r="G185" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H173" s="7" t="s">
-[...14 lines deleted...]
-      <c r="M173" s="7" t="s">
+      <c r="H185" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I185" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J185" s="20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K185" s="20" t="s">
+        <v>1306</v>
+      </c>
+      <c r="L185" s="4" t="s">
+        <v>1307</v>
+      </c>
+      <c r="M185" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N173" s="18">
-[...29 lines deleted...]
-      <c r="X173" s="12" t="s">
+      <c r="N185" s="17">
+        <v>204101</v>
+      </c>
+      <c r="O185" s="4" t="s">
+        <v>1308</v>
+      </c>
+      <c r="P185" s="4">
+        <v>110258874555</v>
+      </c>
+      <c r="Q185" s="4" t="s">
+        <v>1309</v>
+      </c>
+      <c r="R185" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S185" s="4">
+        <v>504918810830</v>
+      </c>
+      <c r="T185" s="4" t="s">
+        <v>1310</v>
+      </c>
+      <c r="U185" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V185" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W185" s="17">
+        <v>9084358094</v>
+      </c>
+      <c r="X185" s="11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="186" spans="1:24" customHeight="1" ht="20">
+      <c r="A186" s="13" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B186" s="16">
+        <v>318</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F186" s="16">
+        <v>8511376255</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J186" s="19" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K186" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="M186" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="N186" s="16">
+        <v>227813</v>
+      </c>
+      <c r="O186" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="P186" s="3">
+        <v>19878100013556</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="R186" s="16" t="s">
+        <v>1316</v>
+      </c>
+      <c r="S186" s="3">
+        <v>581755488075</v>
+      </c>
+      <c r="T186" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="U186" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V186" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W186" s="16" t="s">
+        <v>1318</v>
+      </c>
+      <c r="X186" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="187" spans="1:24" customHeight="1" ht="20">
+      <c r="A187" s="14" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B187" s="17">
+        <v>319</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E187" s="4" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F187" s="17">
+        <v>9654120211</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H187" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I187" s="4" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J187" s="20" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K187" s="20" t="s">
+        <v>1323</v>
+      </c>
+      <c r="L187" s="4" t="s">
+        <v>1324</v>
+      </c>
+      <c r="M187" s="4" t="s">
+        <v>1315</v>
+      </c>
+      <c r="N187" s="17">
+        <v>204216</v>
+      </c>
+      <c r="O187" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="P187" s="4">
+        <v>4597001500048506</v>
+      </c>
+      <c r="Q187" s="4" t="s">
+        <v>1325</v>
+      </c>
+      <c r="R187" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S187" s="4">
+        <v>818108826715</v>
+      </c>
+      <c r="T187" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="U187" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V187" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W187" s="17">
+        <v>7534015438</v>
+      </c>
+      <c r="X187" s="11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="188" spans="1:24" customHeight="1" ht="20">
+      <c r="A188" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B188" s="16">
+        <v>320</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F188" s="16">
+        <v>9651807337</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J188" s="19" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K188" s="19" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="M188" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N188" s="16">
+        <v>226012</v>
+      </c>
+      <c r="O188" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P188" s="3">
+        <v>40196610106</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="R188" s="16" t="s">
+        <v>1334</v>
+      </c>
+      <c r="S188" s="3">
+        <v>397051636701</v>
+      </c>
+      <c r="T188" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="U188" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V188" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="W188" s="16">
+        <v>6390402164</v>
+      </c>
+      <c r="X188" s="10" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="189" spans="1:24" customHeight="1" ht="20">
+      <c r="A189" s="14" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B189" s="17">
+        <v>321</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F189" s="17">
+        <v>8932896810</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H189" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I189" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J189" s="20" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K189" s="20" t="s">
+        <v>1342</v>
+      </c>
+      <c r="L189" s="4" t="s">
+        <v>1343</v>
+      </c>
+      <c r="M189" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N189" s="17">
+        <v>212601</v>
+      </c>
+      <c r="O189" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="P189" s="4">
+        <v>59300100002664</v>
+      </c>
+      <c r="Q189" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="R189" s="17" t="s">
+        <v>1344</v>
+      </c>
+      <c r="S189" s="4">
+        <v>301762944905</v>
+      </c>
+      <c r="T189" s="4" t="s">
+        <v>1345</v>
+      </c>
+      <c r="U189" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V189" s="4" t="s">
+        <v>1346</v>
+      </c>
+      <c r="W189" s="17">
+        <v>9935091810</v>
+      </c>
+      <c r="X189" s="11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="190" spans="1:24" customHeight="1" ht="20">
+      <c r="A190" s="13" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B190" s="16">
+        <v>325</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F190" s="16">
+        <v>6395517301</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="J190" s="19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K190" s="19" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L190" s="3" t="s">
+        <v>1351</v>
+      </c>
+      <c r="M190" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="N190" s="16">
+        <v>207301</v>
+      </c>
+      <c r="O190" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="P190" s="3">
+        <v>3639000100109291</v>
+      </c>
+      <c r="Q190" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="R190" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S190" s="3">
+        <v>464582388285</v>
+      </c>
+      <c r="T190" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="U190" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V190" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W190" s="16" t="s">
+        <v>1354</v>
+      </c>
+      <c r="X190" s="10" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="191" spans="1:24" customHeight="1" ht="20">
+      <c r="A191" s="14" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B191" s="17">
+        <v>327</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F191" s="17">
+        <v>9793160811</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H191" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I191" s="4" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J191" s="20" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K191" s="20" t="s">
+        <v>1361</v>
+      </c>
+      <c r="L191" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="M191" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N191" s="17">
+        <v>0.224204</v>
+      </c>
+      <c r="O191" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="P191" s="4">
+        <v>13980100025820</v>
+      </c>
+      <c r="Q191" s="4" t="s">
+        <v>1362</v>
+      </c>
+      <c r="R191" s="17" t="s">
+        <v>945</v>
+      </c>
+      <c r="S191" s="4">
+        <v>328405870867</v>
+      </c>
+      <c r="T191" s="4" t="s">
+        <v>1363</v>
+      </c>
+      <c r="U191" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V191" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W191" s="17" t="s">
+        <v>1364</v>
+      </c>
+      <c r="X191" s="11" t="s">
         <v>188</v>
+      </c>
+    </row>
+    <row r="192" spans="1:24" customHeight="1" ht="20">
+      <c r="A192" s="13" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B192" s="16">
+        <v>329</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F192" s="16">
+        <v>6392600125</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J192" s="19" t="s">
+        <v>1369</v>
+      </c>
+      <c r="K192" s="19" t="s">
+        <v>1370</v>
+      </c>
+      <c r="L192" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="M192" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N192" s="16">
+        <v>225120</v>
+      </c>
+      <c r="O192" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="P192" s="3">
+        <v>2866001500065287</v>
+      </c>
+      <c r="Q192" s="3" t="s">
+        <v>1372</v>
+      </c>
+      <c r="R192" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S192" s="3">
+        <v>519072665561</v>
+      </c>
+      <c r="T192" s="3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="U192" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V192" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W192" s="16">
+        <v>8953243354</v>
+      </c>
+      <c r="X192" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="193" spans="1:24" customHeight="1" ht="20">
+      <c r="A193" s="14" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B193" s="17">
+        <v>330</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F193" s="17">
+        <v>7307600481</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H193" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I193" s="4" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J193" s="20" t="s">
+        <v>936</v>
+      </c>
+      <c r="K193" s="20" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L193" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="M193" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N193" s="17">
+        <v>228161</v>
+      </c>
+      <c r="O193" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="P193" s="4">
+        <v>428902120042039</v>
+      </c>
+      <c r="Q193" s="4" t="s">
+        <v>1378</v>
+      </c>
+      <c r="R193" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S193" s="4">
+        <v>833211881344</v>
+      </c>
+      <c r="T193" s="4" t="s">
+        <v>1379</v>
+      </c>
+      <c r="U193" s="4" t="s">
+        <v>1380</v>
+      </c>
+      <c r="V193" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W193" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X193" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="194" spans="1:24" customHeight="1" ht="20">
+      <c r="A194" s="13" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B194" s="16">
+        <v>331</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F194" s="16">
+        <v>7753013469</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J194" s="19" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K194" s="19" t="s">
+        <v>1386</v>
+      </c>
+      <c r="L194" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="M194" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N194" s="16">
+        <v>227806</v>
+      </c>
+      <c r="O194" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="P194" s="3">
+        <v>1846108022969</v>
+      </c>
+      <c r="Q194" s="3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="R194" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S194" s="3">
+        <v>415176486854</v>
+      </c>
+      <c r="T194" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="U194" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V194" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W194" s="16">
+        <v>9838129261</v>
+      </c>
+      <c r="X194" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="195" spans="1:24" customHeight="1" ht="20">
+      <c r="A195" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B195" s="17">
+        <v>332</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F195" s="17">
+        <v>9120409008</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H195" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I195" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J195" s="20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K195" s="20" t="s">
+        <v>1391</v>
+      </c>
+      <c r="L195" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M195" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N195" s="17">
+        <v>228141</v>
+      </c>
+      <c r="O195" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="P195" s="4">
+        <v>41481716791</v>
+      </c>
+      <c r="Q195" s="4" t="s">
+        <v>1392</v>
+      </c>
+      <c r="R195" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S195" s="4">
+        <v>479482494750</v>
+      </c>
+      <c r="T195" s="4" t="s">
+        <v>1393</v>
+      </c>
+      <c r="U195" s="4" t="s">
+        <v>1394</v>
+      </c>
+      <c r="V195" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W195" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X195" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="196" spans="1:24" customHeight="1" ht="20">
+      <c r="A196" s="13" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B196" s="16">
+        <v>333</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F196" s="16">
+        <v>8738099394</v>
+      </c>
+      <c r="G196" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J196" s="19" t="s">
+        <v>1398</v>
+      </c>
+      <c r="K196" s="19" t="s">
+        <v>1399</v>
+      </c>
+      <c r="L196" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="M196" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N196" s="16">
+        <v>276203</v>
+      </c>
+      <c r="O196" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="P196" s="3">
+        <v>59141262152</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="R196" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S196" s="3">
+        <v>891451001800</v>
+      </c>
+      <c r="T196" s="3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="U196" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V196" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W196" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X196" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="197" spans="1:24" customHeight="1" ht="20">
+      <c r="A197" s="14" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B197" s="17">
+        <v>334</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F197" s="17">
+        <v>6388998806</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H197" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I197" s="4" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J197" s="20" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K197" s="20" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L197" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="M197" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N197" s="17">
+        <v>-228161</v>
+      </c>
+      <c r="O197" s="4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="P197" s="4" t="s">
+        <v>1407</v>
+      </c>
+      <c r="Q197" s="4" t="s">
+        <v>1408</v>
+      </c>
+      <c r="R197" s="17" t="s">
+        <v>1409</v>
+      </c>
+      <c r="S197" s="4">
+        <v>550552473394</v>
+      </c>
+      <c r="T197" s="4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="U197" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V197" s="4" t="s">
+        <v>1411</v>
+      </c>
+      <c r="W197" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X197" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="198" spans="1:24" customHeight="1" ht="20">
+      <c r="A198" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B198" s="16">
+        <v>336</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F198" s="16">
+        <v>9322535252</v>
+      </c>
+      <c r="G198" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J198" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="K198" s="19" t="s">
+        <v>1415</v>
+      </c>
+      <c r="L198" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M198" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="N198" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O198" s="3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="P198" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="Q198" s="3" t="s">
+        <v>1419</v>
+      </c>
+      <c r="R198" s="16" t="s">
+        <v>1420</v>
+      </c>
+      <c r="S198" s="3">
+        <v>837601332654</v>
+      </c>
+      <c r="T198" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="U198" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V198" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W198" s="16" t="s">
+        <v>1422</v>
+      </c>
+      <c r="X198" s="10" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="199" spans="1:24" customHeight="1" ht="20">
+      <c r="A199" s="14" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B199" s="17">
+        <v>337</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="E199" s="4" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F199" s="17">
+        <v>9335598527</v>
+      </c>
+      <c r="G199" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H199" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I199" s="4" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J199" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="K199" s="20" t="s">
+        <v>1427</v>
+      </c>
+      <c r="L199" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M199" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N199" s="17">
+        <v>229303</v>
+      </c>
+      <c r="O199" s="4" t="s">
+        <v>1428</v>
+      </c>
+      <c r="P199" s="4">
+        <v>491701500310</v>
+      </c>
+      <c r="Q199" s="4" t="s">
+        <v>1429</v>
+      </c>
+      <c r="R199" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S199" s="4">
+        <v>489552654022</v>
+      </c>
+      <c r="T199" s="4" t="s">
+        <v>1430</v>
+      </c>
+      <c r="U199" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V199" s="4" t="s">
+        <v>1431</v>
+      </c>
+      <c r="W199" s="17" t="s">
+        <v>1432</v>
+      </c>
+      <c r="X199" s="11" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="200" spans="1:24" customHeight="1" ht="20">
+      <c r="A200" s="13" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B200" s="16">
+        <v>338</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F200" s="16">
+        <v>9559830097</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J200" s="19" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K200" s="19" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="M200" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N200" s="16">
+        <v>228125</v>
+      </c>
+      <c r="O200" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="P200" s="3">
+        <v>36340100022195</v>
+      </c>
+      <c r="Q200" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="R200" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S200" s="3">
+        <v>210126518015</v>
+      </c>
+      <c r="T200" s="3" t="s">
+        <v>1440</v>
+      </c>
+      <c r="U200" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V200" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W200" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X200" s="10" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="201" spans="1:24" customHeight="1" ht="20">
+      <c r="A201" s="14" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B201" s="17">
+        <v>339</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E201" s="4" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F201" s="17">
+        <v>7458937876</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H201" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I201" s="4" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J201" s="20" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K201" s="20" t="s">
+        <v>1445</v>
+      </c>
+      <c r="L201" s="4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M201" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N201" s="17">
+        <v>230143</v>
+      </c>
+      <c r="O201" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="P201" s="4">
+        <v>54030100000000.0</v>
+      </c>
+      <c r="Q201" s="4" t="s">
+        <v>1446</v>
+      </c>
+      <c r="R201" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S201" s="4">
+        <v>710355622537</v>
+      </c>
+      <c r="T201" s="4" t="s">
+        <v>1447</v>
+      </c>
+      <c r="U201" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V201" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W201" s="17">
+        <v>9936570303</v>
+      </c>
+      <c r="X201" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="202" spans="1:24" customHeight="1" ht="20">
+      <c r="A202" s="13" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B202" s="16">
+        <v>340</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F202" s="16">
+        <v>8052817162</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>1452</v>
+      </c>
+      <c r="J202" s="19" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K202" s="19" t="s">
+        <v>1453</v>
+      </c>
+      <c r="L202" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="M202" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N202" s="16">
+        <v>221101</v>
+      </c>
+      <c r="O202" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P202" s="3">
+        <v>32547423223</v>
+      </c>
+      <c r="Q202" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="R202" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S202" s="3">
+        <v>460429087641</v>
+      </c>
+      <c r="T202" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="U202" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V202" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W202" s="16">
+        <v>9519997469</v>
+      </c>
+      <c r="X202" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="203" spans="1:24" customHeight="1" ht="20">
+      <c r="A203" s="14" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B203" s="17">
+        <v>341</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E203" s="4" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F203" s="17">
+        <v>7300633731</v>
+      </c>
+      <c r="G203" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H203" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I203" s="4" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J203" s="20" t="s">
+        <v>936</v>
+      </c>
+      <c r="K203" s="20" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L203" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M203" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N203" s="17">
+        <v>224190</v>
+      </c>
+      <c r="O203" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="P203" s="4" t="s">
+        <v>1462</v>
+      </c>
+      <c r="Q203" s="4" t="s">
+        <v>1463</v>
+      </c>
+      <c r="R203" s="17" t="s">
+        <v>577</v>
+      </c>
+      <c r="S203" s="4">
+        <v>838626033360</v>
+      </c>
+      <c r="T203" s="4" t="s">
+        <v>1464</v>
+      </c>
+      <c r="U203" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V203" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W203" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X203" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="204" spans="1:24" customHeight="1" ht="20">
+      <c r="A204" s="13" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B204" s="16">
+        <v>342</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F204" s="16">
+        <v>8707613419</v>
+      </c>
+      <c r="G204" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J204" s="19" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K204" s="19" t="s">
+        <v>1468</v>
+      </c>
+      <c r="L204" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="M204" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N204" s="16">
+        <v>228001</v>
+      </c>
+      <c r="O204" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="P204" s="3">
+        <v>783118210009564</v>
+      </c>
+      <c r="Q204" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="R204" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S204" s="3">
+        <v>508875066716</v>
+      </c>
+      <c r="T204" s="3" t="s">
+        <v>1471</v>
+      </c>
+      <c r="U204" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V204" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W204" s="16">
+        <v>9451777577</v>
+      </c>
+      <c r="X204" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="205" spans="1:24" customHeight="1" ht="20">
+      <c r="A205" s="14" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B205" s="17">
+        <v>344</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E205" s="4" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F205" s="17">
+        <v>7398268096</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H205" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I205" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J205" s="20" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K205" s="20" t="s">
+        <v>1477</v>
+      </c>
+      <c r="L205" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="M205" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N205" s="17">
+        <v>226001</v>
+      </c>
+      <c r="O205" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="P205" s="4">
+        <v>33540575854</v>
+      </c>
+      <c r="Q205" s="4" t="s">
+        <v>1478</v>
+      </c>
+      <c r="R205" s="17" t="s">
+        <v>1479</v>
+      </c>
+      <c r="S205" s="4">
+        <v>730009909028</v>
+      </c>
+      <c r="T205" s="4" t="s">
+        <v>1480</v>
+      </c>
+      <c r="U205" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V205" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W205" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X205" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="206" spans="1:24" customHeight="1" ht="20">
+      <c r="A206" s="13" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B206" s="16">
+        <v>345</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F206" s="16">
+        <v>6390319405</v>
+      </c>
+      <c r="G206" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J206" s="19" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K206" s="19" t="s">
+        <v>1484</v>
+      </c>
+      <c r="L206" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M206" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N206" s="16">
+        <v>224159</v>
+      </c>
+      <c r="O206" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P206" s="3">
+        <v>42438041266</v>
+      </c>
+      <c r="Q206" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="R206" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S206" s="3">
+        <v>201628442531</v>
+      </c>
+      <c r="T206" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="U206" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V206" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W206" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X206" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="207" spans="1:24" customHeight="1" ht="20">
+      <c r="A207" s="14" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B207" s="17">
+        <v>346</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E207" s="4" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F207" s="17">
+        <v>9569114202</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H207" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I207" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J207" s="20" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K207" s="20" t="s">
+        <v>1491</v>
+      </c>
+      <c r="L207" s="4" t="s">
+        <v>1492</v>
+      </c>
+      <c r="M207" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N207" s="17">
+        <v>261401</v>
+      </c>
+      <c r="O207" s="4" t="s">
+        <v>1493</v>
+      </c>
+      <c r="P207" s="4">
+        <v>9548681436</v>
+      </c>
+      <c r="Q207" s="4" t="s">
+        <v>1494</v>
+      </c>
+      <c r="R207" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S207" s="4">
+        <v>374108667624</v>
+      </c>
+      <c r="T207" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="U207" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V207" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W207" s="17">
+        <v>9598161668</v>
+      </c>
+      <c r="X207" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="208" spans="1:24" customHeight="1" ht="20">
+      <c r="A208" s="13" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B208" s="16">
+        <v>347</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F208" s="16">
+        <v>7398000017</v>
+      </c>
+      <c r="G208" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J208" s="19" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K208" s="19" t="s">
+        <v>1498</v>
+      </c>
+      <c r="L208" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="M208" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N208" s="16">
+        <v>209205</v>
+      </c>
+      <c r="O208" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P208" s="3">
+        <v>39066415933</v>
+      </c>
+      <c r="Q208" s="3" t="s">
+        <v>1499</v>
+      </c>
+      <c r="R208" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S208" s="3">
+        <v>707876195651</v>
+      </c>
+      <c r="T208" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="U208" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V208" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W208" s="16">
+        <v>9125281390</v>
+      </c>
+      <c r="X208" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="209" spans="1:24" customHeight="1" ht="20">
+      <c r="A209" s="14" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B209" s="17">
+        <v>348</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E209" s="4" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F209" s="17">
+        <v>9219439141</v>
+      </c>
+      <c r="G209" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H209" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I209" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J209" s="20" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K209" s="20" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L209" s="4" t="s">
+        <v>1505</v>
+      </c>
+      <c r="M209" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N209" s="17">
+        <v>207243</v>
+      </c>
+      <c r="O209" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="P209" s="4">
+        <v>42845953303</v>
+      </c>
+      <c r="Q209" s="4" t="s">
+        <v>1506</v>
+      </c>
+      <c r="R209" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S209" s="4">
+        <v>426458487185</v>
+      </c>
+      <c r="T209" s="4" t="s">
+        <v>1507</v>
+      </c>
+      <c r="U209" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V209" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="W209" s="17">
+        <v>9568104210</v>
+      </c>
+      <c r="X209" s="11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="210" spans="1:24" customHeight="1" ht="20">
+      <c r="A210" s="13" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B210" s="16">
+        <v>349</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F210" s="16">
+        <v>9140322120</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J210" s="19" t="s">
+        <v>936</v>
+      </c>
+      <c r="K210" s="19" t="s">
+        <v>1511</v>
+      </c>
+      <c r="L210" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="M210" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N210" s="16">
+        <v>227816</v>
+      </c>
+      <c r="O210" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="P210" s="3">
+        <v>45850100010278</v>
+      </c>
+      <c r="Q210" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="R210" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S210" s="3">
+        <v>393181310789</v>
+      </c>
+      <c r="T210" s="3" t="s">
+        <v>1513</v>
+      </c>
+      <c r="U210" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V210" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W210" s="16">
+        <v>9452001372</v>
+      </c>
+      <c r="X210" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="211" spans="1:24" customHeight="1" ht="20">
+      <c r="A211" s="14" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B211" s="17">
+        <v>350</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="E211" s="4" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F211" s="17">
+        <v>6392827698</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H211" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I211" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J211" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="K211" s="20" t="s">
+        <v>1517</v>
+      </c>
+      <c r="L211" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M211" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N211" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O211" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="P211" s="4">
+        <v>6568286820</v>
+      </c>
+      <c r="Q211" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="R211" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="S211" s="4">
+        <v>816294009981</v>
+      </c>
+      <c r="T211" s="4" t="s">
+        <v>1518</v>
+      </c>
+      <c r="U211" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V211" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W211" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X211" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="212" spans="1:24" customHeight="1" ht="20">
+      <c r="A212" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B212" s="16">
+        <v>351</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F212" s="16">
+        <v>7518186832</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>1521</v>
+      </c>
+      <c r="J212" s="19" t="s">
+        <v>936</v>
+      </c>
+      <c r="K212" s="19" t="s">
+        <v>1522</v>
+      </c>
+      <c r="L212" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="M212" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N212" s="16">
+        <v>227413</v>
+      </c>
+      <c r="O212" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="P212" s="3">
+        <v>520191434949816</v>
+      </c>
+      <c r="Q212" s="3" t="s">
+        <v>1523</v>
+      </c>
+      <c r="R212" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S212" s="3">
+        <v>853208961731</v>
+      </c>
+      <c r="T212" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="U212" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V212" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W212" s="16">
+        <v>8052860719</v>
+      </c>
+      <c r="X212" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="213" spans="1:24" customHeight="1" ht="20">
+      <c r="A213" s="14" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B213" s="17">
+        <v>352</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E213" s="4" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F213" s="17">
+        <v>7060559299</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H213" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I213" s="4" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J213" s="20" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K213" s="20" t="s">
+        <v>1529</v>
+      </c>
+      <c r="L213" s="4" t="s">
+        <v>1530</v>
+      </c>
+      <c r="M213" s="4" t="s">
+        <v>1531</v>
+      </c>
+      <c r="N213" s="17">
+        <v>263139</v>
+      </c>
+      <c r="O213" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="P213" s="4">
+        <v>47040100005837</v>
+      </c>
+      <c r="Q213" s="4" t="s">
+        <v>1532</v>
+      </c>
+      <c r="R213" s="17" t="s">
+        <v>1533</v>
+      </c>
+      <c r="S213" s="4">
+        <v>719435670877</v>
+      </c>
+      <c r="T213" s="4" t="s">
+        <v>1534</v>
+      </c>
+      <c r="U213" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="V213" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W213" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X213" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="214" spans="1:24" customHeight="1" ht="20">
+      <c r="A214" s="13" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B214" s="16">
+        <v>353</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F214" s="16">
+        <v>8009608952</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>1537</v>
+      </c>
+      <c r="J214" s="19" t="s">
+        <v>1538</v>
+      </c>
+      <c r="K214" s="19" t="s">
+        <v>1539</v>
+      </c>
+      <c r="L214" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="M214" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N214" s="16">
+        <v>209502</v>
+      </c>
+      <c r="O214" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P214" s="3">
+        <v>40249927308</v>
+      </c>
+      <c r="Q214" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="R214" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="S214" s="3">
+        <v>777799396555</v>
+      </c>
+      <c r="T214" s="3" t="s">
+        <v>1542</v>
+      </c>
+      <c r="U214" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V214" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W214" s="16">
+        <v>9839572807</v>
+      </c>
+      <c r="X214" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="215" spans="1:24" customHeight="1" ht="20">
+      <c r="A215" s="15" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B215" s="18">
+        <v>357</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D215" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F215" s="18">
+        <v>8765273351</v>
+      </c>
+      <c r="G215" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H215" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I215" s="7" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J215" s="21" t="s">
+        <v>1547</v>
+      </c>
+      <c r="K215" s="21" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L215" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="M215" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="N215" s="18">
+        <v>229001</v>
+      </c>
+      <c r="O215" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="P215" s="7">
+        <v>50100216326440</v>
+      </c>
+      <c r="Q215" s="7" t="s">
+        <v>1548</v>
+      </c>
+      <c r="R215" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="S215" s="7">
+        <v>931279389761</v>
+      </c>
+      <c r="T215" s="7" t="s">
+        <v>1549</v>
+      </c>
+      <c r="U215" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="V215" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W215" s="18">
+        <v>6307971050</v>
+      </c>
+      <c r="X215" s="12" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">