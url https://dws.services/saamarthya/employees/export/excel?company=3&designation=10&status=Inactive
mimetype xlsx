--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -134,105 +134,147 @@
   <si>
     <t>Raebareli</t>
   </si>
   <si>
     <t>U.P.</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>'40495890227</t>
   </si>
   <si>
     <t>SBIN0005109</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>GIDPS1474R</t>
   </si>
   <si>
     <t>Family</t>
   </si>
   <si>
+    <t>ESMA-86108</t>
+  </si>
+  <si>
+    <t>Atul</t>
+  </si>
+  <si>
+    <t>Kumar</t>
+  </si>
+  <si>
+    <t>atulkumar2061684@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-01-27</t>
+  </si>
+  <si>
+    <t>Birahimpur, Majra, Pikhana, Farrukhabad, U.P.-209625</t>
+  </si>
+  <si>
+    <t>SBI</t>
+  </si>
+  <si>
+    <t>SBIN0004552</t>
+  </si>
+  <si>
+    <t>EBOPK3436F</t>
+  </si>
+  <si>
     <t>ESMA-86109</t>
   </si>
   <si>
     <t>Abhay</t>
   </si>
   <si>
-    <t>Kumar</t>
-[...1 lines deleted...]
-  <si>
     <t>RATHOREABHAY96@GMAIL.COM</t>
   </si>
   <si>
-    <t>2026-01-27</t>
-[...1 lines deleted...]
-  <si>
     <t>Vill &amp; Post- Ugarpur, Sultanpatti, Farrukhabad U.P.- 209743</t>
   </si>
   <si>
     <t>HDFC Bank</t>
   </si>
   <si>
     <t>HDFC0004418</t>
   </si>
   <si>
     <t>IVRPK2038A</t>
   </si>
   <si>
     <t>Sanjay Singh</t>
   </si>
   <si>
     <t>Not Updated</t>
   </si>
   <si>
+    <t>ESMA-90115</t>
+  </si>
+  <si>
+    <t>Kuldeep</t>
+  </si>
+  <si>
+    <t>Mishra</t>
+  </si>
+  <si>
+    <t>mishrakuldeep56@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>DIYARA Sultanpur UP</t>
+  </si>
+  <si>
+    <t>Ramapur, Gonda, U.P.- 271122</t>
+  </si>
+  <si>
+    <t>BOB</t>
+  </si>
+  <si>
+    <t>BARB0HARDAS</t>
+  </si>
+  <si>
+    <t>BXGPM1560H</t>
+  </si>
+  <si>
     <t>ESMA-86106</t>
   </si>
   <si>
     <t>Anil</t>
   </si>
   <si>
     <t>anilkumar64550@gmail.com</t>
   </si>
   <si>
-    <t>2026-01-28</t>
-[...1 lines deleted...]
-  <si>
     <t>Khaga</t>
   </si>
   <si>
     <t>Nauli Pikhana, Kaimganj, Farrukhabad, U.P.-207501</t>
-  </si>
-[...4 lines deleted...]
-    <t>SBIN0004552</t>
   </si>
   <si>
     <t>GDPPK5736M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,69 +828,69 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X4"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K4"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
@@ -974,190 +1016,338 @@
       </c>
       <c r="S2" s="3">
         <v>458449176821</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>38</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W2" s="15">
         <v>9161758564</v>
       </c>
       <c r="X2" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:24" customHeight="1" ht="20">
       <c r="A3" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="16">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="16">
-        <v>9621659155</v>
+        <v>9068765425</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>44</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>45</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N3" s="16">
         <v>229001</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P3" s="4">
-        <v>50100708415459</v>
+        <v>34442458397</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R3" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S3" s="4">
-        <v>629707884777</v>
+        <v>972272594067</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>48</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>39</v>
+      </c>
+      <c r="W3" s="16">
+        <v>9305398916</v>
       </c>
       <c r="X3" s="10" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:24" customHeight="1" ht="20">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="15">
+        <v>202</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="17">
+      <c r="F4" s="15">
+        <v>9621659155</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="15">
+        <v>229001</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" s="3">
+        <v>50100708415459</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="R4" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S4" s="3">
+        <v>629707884777</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="W4" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="X4" s="9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" customHeight="1" ht="20">
+      <c r="A5" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="16">
+        <v>230</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="16">
+        <v>9839016166</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="J5" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="K5" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P5" s="4">
+        <v>23080100015038</v>
+      </c>
+      <c r="Q5" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S5" s="4">
+        <v>568877700955</v>
+      </c>
+      <c r="T5" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="W5" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="X5" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" customHeight="1" ht="20">
+      <c r="A6" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" s="17">
         <v>234</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="C6" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="17">
+      <c r="E6" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F6" s="17">
         <v>8840652073</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G6" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H6" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...8 lines deleted...]
-      <c r="L4" s="6" t="s">
+      <c r="I6" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="K6" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="6" t="s">
+      <c r="M6" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="N4" s="17">
+      <c r="N6" s="17">
         <v>229001</v>
       </c>
-      <c r="O4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="6">
+      <c r="O6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="P6" s="6">
         <v>34589098887</v>
       </c>
-      <c r="Q4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R4" s="17" t="s">
+      <c r="Q6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R6" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="S4" s="6">
+      <c r="S6" s="6">
         <v>276623518682</v>
       </c>
-      <c r="T4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="U4" s="6" t="s">
+      <c r="T6" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="U6" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="V4" s="6" t="s">
+      <c r="V6" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W4" s="17">
+      <c r="W6" s="17">
         <v>9634355053</v>
       </c>
-      <c r="X4" s="11" t="s">
+      <c r="X6" s="11" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>