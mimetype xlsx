--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -518,98 +518,182 @@
   <si>
     <t>ESMA-88067</t>
   </si>
   <si>
     <t>Rajveer</t>
   </si>
   <si>
     <t>rajveerthakurfarmer@gmail.com</t>
   </si>
   <si>
     <t>Vill Bara, gar, Dhankoli, Unnao, U.P.- 209801</t>
   </si>
   <si>
     <t>PUNJAB NATIONAL BANK</t>
   </si>
   <si>
     <t>0590001700284563</t>
   </si>
   <si>
     <t>PUNB0059000</t>
   </si>
   <si>
     <t>SAAPS1895B</t>
   </si>
   <si>
+    <t>ESMA-96343</t>
+  </si>
+  <si>
+    <t>krishna dev</t>
+  </si>
+  <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>krishnadevt489@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>MCC - Unchahar</t>
+  </si>
+  <si>
+    <t>Dharameatipur, Dhammaur, Sultanpur, U.P-</t>
+  </si>
+  <si>
+    <t>Sultanpur</t>
+  </si>
+  <si>
+    <t>SBIN0016459</t>
+  </si>
+  <si>
+    <t>BWYPT8822J</t>
+  </si>
+  <si>
     <t>ESMA-94755</t>
   </si>
   <si>
     <t>Himanshu</t>
   </si>
   <si>
     <t>thakurhimanshu9198@gmail.com</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>MCC Joniha</t>
   </si>
   <si>
     <t>Gayaspur, Faizabad, U.P.-</t>
   </si>
   <si>
     <t>Faizabad</t>
   </si>
   <si>
     <t>U,P.</t>
   </si>
   <si>
     <t>BARB0PAYAGI</t>
   </si>
   <si>
     <t>NWWPS5625E</t>
   </si>
   <si>
+    <t>SMPCL I17</t>
+  </si>
+  <si>
+    <t>Aman</t>
+  </si>
+  <si>
+    <t>Updhayay</t>
+  </si>
+  <si>
+    <t>09amanupadhyay@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>MCC Harringtonganj</t>
+  </si>
+  <si>
+    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>SBIN0001112</t>
+  </si>
+  <si>
+    <t>AOZPU2247L</t>
+  </si>
+  <si>
+    <t>SMPCL I19</t>
+  </si>
+  <si>
+    <t>Ajeet</t>
+  </si>
+  <si>
+    <t>Maurya</t>
+  </si>
+  <si>
+    <t>mauryaajeet9918021@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Dhiara</t>
+  </si>
+  <si>
+    <t>Paraspatti, Dist:</t>
+  </si>
+  <si>
+    <t>Sultanpur,</t>
+  </si>
+  <si>
+    <t>u.p.-</t>
+  </si>
+  <si>
+    <t>HVXPM3462D</t>
+  </si>
+  <si>
     <t>ESMA-94304</t>
   </si>
   <si>
     <t>Ravish</t>
   </si>
   <si>
     <t>Pal</t>
   </si>
   <si>
     <t>ravishpal004@gmail.com</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
-    <t>MCC Harringtonganj</t>
-[...1 lines deleted...]
-  <si>
     <t>Rukunpur, Dheka, Pakhanpur,</t>
   </si>
   <si>
     <t>Sultanpur -</t>
   </si>
   <si>
     <t>HDFC Bank</t>
   </si>
   <si>
     <t>HDFC0000078</t>
   </si>
   <si>
     <t>DEYPP6572R</t>
   </si>
   <si>
     <t>ESMA-94305</t>
   </si>
   <si>
     <t>Hariom</t>
   </si>
   <si>
     <t>Shukla</t>
   </si>
   <si>
     <t>hariomshukla22345@gmail.com</t>
@@ -722,171 +806,270 @@
   <si>
     <t>BLQPT1438M</t>
   </si>
   <si>
     <t>ESMA-94752</t>
   </si>
   <si>
     <t>Adesh</t>
   </si>
   <si>
     <t>yadavadeshraj04@gmail.com</t>
   </si>
   <si>
     <t>Lukharapur, Post- Rasidabad Tiwariyan, Block- Kaimganj, Farrukhabad- 209502</t>
   </si>
   <si>
     <t>Kaimganj</t>
   </si>
   <si>
     <t>SBIN0016271</t>
   </si>
   <si>
     <t>JUDPK4946P</t>
   </si>
   <si>
-    <t>ESMA-94754</t>
-[...25 lines deleted...]
-  <si>
     <t>ESMA-95649</t>
   </si>
   <si>
     <t>Amit</t>
   </si>
   <si>
     <t>kumar</t>
   </si>
   <si>
     <t>amitk38966@gmail.com</t>
   </si>
   <si>
     <t>2026-05-22</t>
   </si>
   <si>
     <t>Alampur, Akhai, Khjori, PO: Ambedkar Nagar, U.P.- 224159</t>
   </si>
   <si>
     <t>Ambedkarnagar</t>
   </si>
   <si>
     <t>UBIN0568350</t>
   </si>
   <si>
     <t>LBWPK4542H</t>
   </si>
   <si>
-    <t>ESMA-95653</t>
-[...44 lines deleted...]
-    <t>ESMA-01</t>
+    <t>ESMA-96336</t>
   </si>
   <si>
     <t>Vivek Singh</t>
   </si>
   <si>
     <t>yadavvivek752408@gmail.com</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>Atriya, Kirotpur, Atariya Sitapur, Dhouremau, U.P.-</t>
   </si>
   <si>
     <t>Indian Post Payment Bank</t>
   </si>
   <si>
     <t>061010536814</t>
   </si>
   <si>
     <t>IPOS0000001</t>
+  </si>
+  <si>
+    <t>ESMA-96388</t>
+  </si>
+  <si>
+    <t>Mukul</t>
+  </si>
+  <si>
+    <t>Kaushik</t>
+  </si>
+  <si>
+    <t>mukul75kaushik@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Vill, Garhi Jaini Post- Gangchauli, Hathras - 204101</t>
+  </si>
+  <si>
+    <t>Hathras</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>CNRB0000246</t>
+  </si>
+  <si>
+    <t>HDFPK3373B</t>
+  </si>
+  <si>
+    <t>Father</t>
+  </si>
+  <si>
+    <t>ESMA-96337</t>
+  </si>
+  <si>
+    <t>ankit</t>
+  </si>
+  <si>
+    <t>ankityadav893289@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>MCC Khaga</t>
+  </si>
+  <si>
+    <t>Vijay Bahadur, Fatehpur, Aboonagar, Dist : Fatehpur</t>
+  </si>
+  <si>
+    <t>Fatehpur</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Gramin Bank</t>
+  </si>
+  <si>
+    <t>Hasnapur</t>
+  </si>
+  <si>
+    <t>KMBPK6798G</t>
+  </si>
+  <si>
+    <t>Familu</t>
+  </si>
+  <si>
+    <t>BROTHER</t>
+  </si>
+  <si>
+    <t>ESMA-97694</t>
+  </si>
+  <si>
+    <t>Sushant</t>
+  </si>
+  <si>
+    <t>Kumar Pathak</t>
+  </si>
+  <si>
+    <t>pathaksushant247@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Pure Pathak, GAURA Bura Maw, Pst: Loharia, Sultanpur, 227806</t>
+  </si>
+  <si>
+    <t>CNRB0001846</t>
+  </si>
+  <si>
+    <t>HNAPP6255G</t>
+  </si>
+  <si>
+    <t>ESMA-97696</t>
+  </si>
+  <si>
+    <t>Adarsh</t>
+  </si>
+  <si>
+    <t>adarshsingh070707@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>MCC  Gauriganj</t>
+  </si>
+  <si>
+    <t>Gram - Hilapur, Siddhauna, Azamgarh, U.P.- 276203</t>
+  </si>
+  <si>
+    <t>Azamgarh</t>
+  </si>
+  <si>
+    <t>IDIB000M696</t>
+  </si>
+  <si>
+    <t>QYXPS7137D</t>
+  </si>
+  <si>
+    <t>ESMA-98121</t>
+  </si>
+  <si>
+    <t>Nirnay</t>
+  </si>
+  <si>
+    <t>NIRNAY.SHARMA2018@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Chanda Pur, Sultanpur, U.P.-228125</t>
+  </si>
+  <si>
+    <t>BARB0KUREBH</t>
+  </si>
+  <si>
+    <t>GBBPS0293B</t>
+  </si>
+  <si>
+    <t>single</t>
+  </si>
+  <si>
+    <t>ESMA-98124</t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>sandeepyadav88910@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>MCC Gauriganj</t>
+  </si>
+  <si>
+    <t>HN 417, Meeran Pura, Tanda, Ambedkarnagar,U.P.-224190</t>
+  </si>
+  <si>
+    <t>06770100029654</t>
+  </si>
+  <si>
+    <t>BARB0TANFAI</t>
+  </si>
+  <si>
+    <t>BCWPY7538L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1437,77 +1620,77 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X29"/>
+  <dimension ref="A1:X35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K29"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.853" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -2735,931 +2918,1375 @@
       </c>
       <c r="S17" s="4">
         <v>451791277987</v>
       </c>
       <c r="T17" s="4" t="s">
         <v>167</v>
       </c>
       <c r="U17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W17" s="16">
         <v>6392938791</v>
       </c>
       <c r="X17" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="1" ht="20">
       <c r="A18" s="12" t="s">
         <v>168</v>
       </c>
       <c r="B18" s="15">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F18" s="15">
-        <v>9682021668</v>
+        <v>8858171451</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J18" s="18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K18" s="18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>175</v>
+        <v>34</v>
       </c>
       <c r="N18" s="15">
-        <v>224204</v>
+        <v>227408</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="P18" s="3">
-        <v>45890100000000.0</v>
+        <v>40722066076</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>176</v>
       </c>
       <c r="R18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="3">
-        <v>798583000000.0</v>
+        <v>330946000000.0</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>177</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="W18" s="15" t="s">
-        <v>38</v>
+      <c r="W18" s="15">
+        <v>7379462937</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:24" customHeight="1" ht="20">
       <c r="A19" s="13" t="s">
         <v>178</v>
       </c>
       <c r="B19" s="16">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>179</v>
       </c>
       <c r="D19" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="E19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="16">
-        <v>6389886228</v>
+        <v>9682021668</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="J19" s="19" t="s">
         <v>182</v>
       </c>
-      <c r="J19" s="19" t="s">
+      <c r="K19" s="19" t="s">
         <v>183</v>
       </c>
-      <c r="K19" s="19" t="s">
+      <c r="L19" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="16">
-        <v>228151</v>
+        <v>224204</v>
       </c>
       <c r="O19" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P19" s="4">
+        <v>45890100000000.0</v>
+      </c>
+      <c r="Q19" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="P19" s="4">
-[...2 lines deleted...]
-      <c r="Q19" s="4" t="s">
+      <c r="R19" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S19" s="4">
+        <v>798583000000.0</v>
+      </c>
+      <c r="T19" s="4" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="U19" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="16">
-        <v>8174815718</v>
+      <c r="W19" s="16" t="s">
+        <v>38</v>
       </c>
       <c r="X19" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="1" ht="20">
       <c r="A20" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="B20" s="15">
+        <v>282</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B20" s="15">
-[...2 lines deleted...]
-      <c r="C20" s="3" t="s">
+      <c r="D20" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="D20" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="E20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="15">
-        <v>8318415868</v>
+        <v>6392378355</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="J20" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="J20" s="18" t="s">
+      <c r="K20" s="18" t="s">
         <v>194</v>
       </c>
-      <c r="K20" s="18" t="s">
+      <c r="L20" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="L20" s="3" t="s">
+      <c r="M20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N20" s="15">
+        <v>224204</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P20" s="3">
+        <v>41736820591</v>
+      </c>
+      <c r="Q20" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="M20" s="3" t="s">
+      <c r="R20" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S20" s="3">
+        <v>916064000000.0</v>
+      </c>
+      <c r="T20" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="N20" s="15">
-[...19 lines deleted...]
-      </c>
       <c r="U20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="3" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>40</v>
+      </c>
+      <c r="W20" s="15">
+        <v>9838524455</v>
       </c>
       <c r="X20" s="9" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:24" customHeight="1" ht="20">
       <c r="A21" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B21" s="16">
+        <v>284</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="B21" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F21" s="16">
-        <v>7054144957</v>
+        <v>9910812492</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="K21" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="J21" s="19" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="19" t="s">
+      <c r="M21" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="16">
+        <v>228132</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P21" s="4">
+        <v>36328100000000.0</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="R21" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S21" s="4">
+        <v>464770000000.0</v>
+      </c>
+      <c r="T21" s="4" t="s">
         <v>206</v>
-      </c>
-[...22 lines deleted...]
-        <v>209</v>
       </c>
       <c r="U21" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V21" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W21" s="16">
-        <v>8423810161</v>
+        <v>7753846101</v>
       </c>
       <c r="X21" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:24" customHeight="1" ht="20">
       <c r="A22" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="B22" s="15">
+        <v>288</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="B22" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="F22" s="15">
-        <v>9758128689</v>
+        <v>6389886228</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="J22" s="18" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="K22" s="18" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N22" s="15">
-        <v>283125</v>
+        <v>228151</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="P22" s="3">
-        <v>40798100000918</v>
+        <v>50100343716991</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="R22" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S22" s="3">
-        <v>862443808448</v>
+        <v>321334693850</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W22" s="15">
-        <v>9808614445</v>
+        <v>8174815718</v>
       </c>
       <c r="X22" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:24" customHeight="1" ht="20">
       <c r="A23" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="B23" s="16">
+        <v>289</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E23" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="B23" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F23" s="16">
-        <v>6388105769</v>
+        <v>8318415868</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="J23" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="K23" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>224</v>
       </c>
-      <c r="J23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="19" t="s">
+      <c r="M23" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="16">
+        <v>227406</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>30650100016224</v>
+        <v>51210100021087</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>227</v>
       </c>
       <c r="R23" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="4">
-        <v>723709095853</v>
+        <v>748025360772</v>
       </c>
       <c r="T23" s="4" t="s">
         <v>228</v>
       </c>
       <c r="U23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V23" s="4" t="s">
         <v>50</v>
       </c>
       <c r="W23" s="16" t="s">
         <v>50</v>
       </c>
       <c r="X23" s="10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:24" customHeight="1" ht="20">
       <c r="A24" s="12" t="s">
         <v>229</v>
       </c>
       <c r="B24" s="15">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>231</v>
       </c>
       <c r="F24" s="15">
-        <v>7084377084</v>
+        <v>7054144957</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>171</v>
+        <v>232</v>
       </c>
       <c r="J24" s="18" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="K24" s="18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N24" s="15">
-        <v>209502</v>
+        <v>241001</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>57</v>
+        <v>235</v>
       </c>
       <c r="P24" s="3">
-        <v>37905339215</v>
+        <v>7.40011E+14</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="R24" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="3">
-        <v>476320396282</v>
+        <v>838232395469</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V24" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>40</v>
+      </c>
+      <c r="W24" s="15">
+        <v>8423810161</v>
       </c>
       <c r="X24" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:24" customHeight="1" ht="20">
       <c r="A25" s="13" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B25" s="16">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="F25" s="16">
-        <v>8858462031</v>
+        <v>9758128689</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>171</v>
+        <v>242</v>
       </c>
       <c r="J25" s="19" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="K25" s="19" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N25" s="16">
-        <v>228142</v>
+        <v>283125</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>241</v>
+        <v>117</v>
       </c>
       <c r="P25" s="4">
-        <v>926010005439689</v>
+        <v>40798100000918</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="R25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S25" s="4">
-        <v>467771053108</v>
+        <v>862443808448</v>
       </c>
       <c r="T25" s="4" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="U25" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V25" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="W25" s="16" t="s">
-        <v>38</v>
+      <c r="W25" s="16">
+        <v>9808614445</v>
       </c>
       <c r="X25" s="10" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:24" customHeight="1" ht="20">
       <c r="A26" s="12" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B26" s="15">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F26" s="15">
-        <v>9838272112</v>
+        <v>6388105769</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="J26" s="18" t="s">
-        <v>183</v>
+        <v>222</v>
       </c>
       <c r="K26" s="18" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N26" s="15">
-        <v>224159</v>
+        <v>209734</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="P26" s="3">
-        <v>683502010012431</v>
+        <v>30650100016224</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="R26" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S26" s="3">
-        <v>408477173339</v>
+        <v>723709095853</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W26" s="15" t="s">
         <v>50</v>
       </c>
       <c r="X26" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:24" customHeight="1" ht="20">
       <c r="A27" s="13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B27" s="16">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>114</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="F27" s="16">
-        <v>6353351611</v>
+        <v>7084377084</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>257</v>
+        <v>181</v>
       </c>
       <c r="J27" s="19" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="K27" s="19" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N27" s="16">
-        <v>209302</v>
+        <v>209502</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P27" s="4">
-        <v>34276824136</v>
+        <v>37905339215</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="R27" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="4">
-        <v>341296875549</v>
+        <v>476320396282</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="U27" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="4" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="W27" s="16" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="X27" s="10" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:24" customHeight="1" ht="20">
       <c r="A28" s="12" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B28" s="15">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>114</v>
+        <v>266</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F28" s="15">
-        <v>9506583127</v>
+        <v>9838272112</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="J28" s="18" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="K28" s="18" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N28" s="15">
-        <v>228131</v>
+        <v>224159</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>267</v>
+        <v>150</v>
       </c>
       <c r="P28" s="3">
-        <v>51150100000000.0</v>
+        <v>683502010012431</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>199</v>
+        <v>271</v>
       </c>
       <c r="R28" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="3">
-        <v>715361038184</v>
+        <v>408477173339</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V28" s="3" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>9919816653</v>
+        <v>50</v>
+      </c>
+      <c r="W28" s="15" t="s">
+        <v>50</v>
       </c>
       <c r="X28" s="9" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:24" customHeight="1" ht="20">
-      <c r="A29" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="17">
+      <c r="A29" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B29" s="16">
         <v>313</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="C29" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="F29" s="16">
+        <v>8299050747</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J29" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="K29" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N29" s="16">
+        <v>261001</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="P29" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q29" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="R29" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="4">
+        <v>834790771321</v>
+      </c>
+      <c r="T29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W29" s="16">
+        <v>8299050747</v>
+      </c>
+      <c r="X29" s="10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" customHeight="1" ht="20">
+      <c r="A30" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="B30" s="15">
+        <v>317</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F30" s="15">
+        <v>8279819748</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="J30" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="K30" s="18" t="s">
+        <v>286</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N30" s="15">
+        <v>204101</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="P30" s="3">
+        <v>110258874555</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="R30" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="3">
+        <v>504918810830</v>
+      </c>
+      <c r="T30" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="U30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V30" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W30" s="15">
+        <v>9084358094</v>
+      </c>
+      <c r="X30" s="9" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" customHeight="1" ht="20">
+      <c r="A31" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="B31" s="16">
+        <v>321</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="F31" s="16">
+        <v>8932896810</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="J31" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="K31" s="19" t="s">
+        <v>297</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N31" s="16">
+        <v>212601</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="P31" s="4">
+        <v>59300100002664</v>
+      </c>
+      <c r="Q31" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="R31" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="S31" s="4">
+        <v>301762944905</v>
+      </c>
+      <c r="T31" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="U31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V31" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="W31" s="16">
+        <v>9935091810</v>
+      </c>
+      <c r="X31" s="10" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" customHeight="1" ht="20">
+      <c r="A32" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B32" s="15">
+        <v>331</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F32" s="15">
+        <v>7753013469</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="J32" s="18" t="s">
+        <v>296</v>
+      </c>
+      <c r="K32" s="18" t="s">
+        <v>309</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N32" s="15">
+        <v>227806</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="P32" s="3">
+        <v>1846108022969</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="R32" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S32" s="3">
+        <v>415176486854</v>
+      </c>
+      <c r="T32" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="U32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V32" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W32" s="15">
+        <v>9838129261</v>
+      </c>
+      <c r="X32" s="9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" customHeight="1" ht="20">
+      <c r="A33" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B33" s="16">
+        <v>333</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="F33" s="16">
+        <v>8738099394</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="J33" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="K33" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N33" s="16">
+        <v>276203</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P33" s="4">
+        <v>59141262152</v>
+      </c>
+      <c r="Q33" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="R33" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S33" s="4">
+        <v>891451001800</v>
+      </c>
+      <c r="T33" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="U33" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="W33" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="X33" s="10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" customHeight="1" ht="20">
+      <c r="A34" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="B34" s="15">
+        <v>338</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="F34" s="15">
+        <v>9559830097</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J34" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="K34" s="18" t="s">
+        <v>325</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N34" s="15">
+        <v>228125</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="P34" s="3">
+        <v>36340100022195</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="R34" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S34" s="3">
+        <v>210126518015</v>
+      </c>
+      <c r="T34" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="U34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V34" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="W34" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="X34" s="9" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" customHeight="1" ht="20">
+      <c r="A35" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="B35" s="17">
+        <v>341</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="F35" s="17">
+        <v>7300633731</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="J35" s="20" t="s">
+        <v>333</v>
+      </c>
+      <c r="K35" s="20" t="s">
+        <v>334</v>
+      </c>
+      <c r="L35" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="D29" s="6" t="s">
-[...26 lines deleted...]
-      <c r="M29" s="6" t="s">
+      <c r="M35" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="N29" s="17">
-[...30 lines deleted...]
-        <v>38</v>
+      <c r="N35" s="17">
+        <v>224190</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q35" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="R35" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="S35" s="6">
+        <v>838626033360</v>
+      </c>
+      <c r="T35" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="U35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="W35" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="X35" s="11" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">