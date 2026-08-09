--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -258,50 +258,53 @@
     <t>suresh.kuv85@gmail.com</t>
   </si>
   <si>
     <t>2026-01-24</t>
   </si>
   <si>
     <t>'Vill-Ramner Mohaddinpur and Post -Matiha Raebareli</t>
   </si>
   <si>
     <t>'24810100004260</t>
   </si>
   <si>
     <t>HHRPK2428F</t>
   </si>
   <si>
     <t>ESMA-82244</t>
   </si>
   <si>
     <t>Rahul</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>rahulsingh24677@gmail.com</t>
+  </si>
+  <si>
+    <t>FEDERAL BANK LT</t>
   </si>
   <si>
     <t>'24810100008782</t>
   </si>
   <si>
     <t>LTFPS6629N</t>
   </si>
   <si>
     <t>ESMA-81671</t>
   </si>
   <si>
     <t>Ram</t>
   </si>
   <si>
     <t>Awatar</t>
   </si>
   <si>
     <t>ramavatar.idmc@gmail.com</t>
   </si>
   <si>
     <t>CANARA BANK</t>
   </si>
   <si>
     <t>CNRB0001844</t>
   </si>
@@ -1070,51 +1073,51 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="K2" sqref="K2:K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -1641,584 +1644,584 @@
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>74</v>
       </c>
       <c r="J8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="16">
         <v>229001</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="16" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S8" s="3">
         <v>735098169869</v>
       </c>
       <c r="T8" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>9554206128</v>
+        <v>70</v>
+      </c>
+      <c r="W8" s="16" t="s">
+        <v>70</v>
       </c>
       <c r="X8" s="10" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9" s="17">
         <v>183</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F9" s="17">
         <v>9919387450</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="20" t="s">
         <v>31</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N9" s="17">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P9" s="4">
         <v>1844101003901</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="4">
         <v>539726289811</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W9" s="17">
         <v>9792983390</v>
       </c>
       <c r="X9" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
       <c r="A10" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10" s="16">
         <v>195</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F10" s="16">
         <v>7007716643</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J10" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K10" s="19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="16">
         <v>229001</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P10" s="3">
         <v>7722627180</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R10" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="3">
         <v>691729381974</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W10" s="16">
         <v>8869921646</v>
       </c>
       <c r="X10" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
       <c r="A11" s="14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11" s="17">
         <v>198</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F11" s="17">
         <v>8808123765</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J11" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N11" s="17">
         <v>229001</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P11" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R11" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="4">
         <v>865718091794</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="17">
         <v>8795835202</v>
       </c>
       <c r="X11" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="1" ht="20">
       <c r="A12" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12" s="16">
         <v>229</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F12" s="16">
         <v>9696903596</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J12" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K12" s="19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N12" s="16">
         <v>229001</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P12" s="3">
         <v>7.62318E+14</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="R12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="3">
         <v>227024319730</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W12" s="16">
         <v>9696903596</v>
       </c>
       <c r="X12" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13" s="17">
         <v>232</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F13" s="17">
         <v>6386238050</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J13" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K13" s="20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N13" s="17">
         <v>229001</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P13" s="4">
         <v>23080100015038</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R13" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="4">
         <v>872845362875</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="U13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W13" s="17">
         <v>8737048156</v>
       </c>
       <c r="X13" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="1" ht="20">
       <c r="A14" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14" s="16">
         <v>235</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F14" s="16">
         <v>7905041284</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J14" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K14" s="19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N14" s="16">
         <v>229001</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P14" s="3">
         <v>44852636313</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="R14" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="3">
         <v>329526791663</v>
       </c>
       <c r="T14" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W14" s="16">
         <v>8102244027</v>
       </c>
       <c r="X14" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="1" ht="20">
       <c r="A15" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15" s="18">
         <v>238</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F15" s="18">
         <v>6375279199</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J15" s="21" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L15" s="7" t="s">
         <v>31</v>
       </c>
       <c r="M15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="N15" s="18">
         <v>229001</v>
       </c>
       <c r="O15" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P15" s="7">
         <v>50100188115682</v>
       </c>
       <c r="Q15" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="R15" s="18" t="s">
         <v>37</v>
       </c>
       <c r="S15" s="7">
         <v>619044856686</v>
       </c>
       <c r="T15" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>39</v>
       </c>
       <c r="W15" s="18">
         <v>8840010868</v>
       </c>
       <c r="X15" s="12" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>