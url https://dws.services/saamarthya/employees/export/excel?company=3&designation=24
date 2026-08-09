--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -98,149 +98,149 @@
   <si>
     <t>Other Document</t>
   </si>
   <si>
     <t>Emergency Name</t>
   </si>
   <si>
     <t>Emergency Phone</t>
   </si>
   <si>
     <t>Emergency Relation</t>
   </si>
   <si>
     <t>ESMA-88063</t>
   </si>
   <si>
     <t>Anuj</t>
   </si>
   <si>
     <t>Jauhari</t>
   </si>
   <si>
     <t>Kumaranuj5292@gmail.com</t>
   </si>
   <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>ParadigmIT Tecnology Services Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>2026-01-27</t>
+  </si>
+  <si>
+    <t>lalganj</t>
+  </si>
+  <si>
+    <t>Aihar, Reabareli, U.P.- 229121</t>
+  </si>
+  <si>
+    <t>Raebareli</t>
+  </si>
+  <si>
+    <t>U.P.</t>
+  </si>
+  <si>
+    <t>BOB</t>
+  </si>
+  <si>
+    <t>BARB0DBAIHA</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>BFEPJ5166G</t>
+  </si>
+  <si>
+    <t>Family</t>
+  </si>
+  <si>
+    <t>ESMA-88064</t>
+  </si>
+  <si>
+    <t>Parmatma</t>
+  </si>
+  <si>
+    <t>Garg</t>
+  </si>
+  <si>
+    <t>rblsingh786@gmail.com</t>
+  </si>
+  <si>
+    <t>Nirala Nagar, Raebareli 229001</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank</t>
+  </si>
+  <si>
+    <t>UJVN0002408</t>
+  </si>
+  <si>
+    <t>BEFPG5861R</t>
+  </si>
+  <si>
+    <t>ESMA-89567</t>
+  </si>
+  <si>
+    <t>Arpit</t>
+  </si>
+  <si>
+    <t>Verma</t>
+  </si>
+  <si>
+    <t>arpitbehta81@gmail.com</t>
+  </si>
+  <si>
+    <t>Behta Sanwat, Shahjahanpur, U.P.-242401</t>
+  </si>
+  <si>
+    <t>IDFC Bank</t>
+  </si>
+  <si>
+    <t>IDFB0020158</t>
+  </si>
+  <si>
+    <t>CJIPV6434L</t>
+  </si>
+  <si>
+    <t>ESMA-89571</t>
+  </si>
+  <si>
+    <t>Surendra</t>
+  </si>
+  <si>
+    <t>Kumar Maurya</t>
+  </si>
+  <si>
+    <t>sk3069677@gmail.com</t>
+  </si>
+  <si>
     <t>Active</t>
   </si>
   <si>
-    <t>ParadigmIT Tecnology Services Pvt. Ltd.</t>
-[...94 lines deleted...]
-  <si>
     <t>Chaklodipur, Rustampur, Rahi, Raebareli - 229001</t>
   </si>
   <si>
     <t>BARB0RANANA</t>
   </si>
   <si>
     <t>CCJPK3723R</t>
   </si>
   <si>
     <t>ESMA-89568</t>
   </si>
   <si>
     <t>Ajay</t>
   </si>
   <si>
     <t>Kumar Verma</t>
   </si>
   <si>
     <t>ajaykumar229121@gmail.com</t>
   </si>
   <si>
     <t>Lalganj</t>
   </si>
   <si>
     <t>Pure Baleshwar, PO: Aihar, Dist: raebareli - 229121</t>
@@ -327,138 +327,177 @@
     <t>Krishna</t>
   </si>
   <si>
     <t>Kumar Singh</t>
   </si>
   <si>
     <t>krishnak1512001@gmail.com</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>HDFC0003691</t>
   </si>
   <si>
     <t>SASNI GATE ALIG</t>
   </si>
   <si>
     <t>ECNPK9736A</t>
   </si>
   <si>
     <t>Not Updated</t>
+  </si>
+  <si>
+    <t>ESMA-96348</t>
+  </si>
+  <si>
+    <t>Gopal</t>
+  </si>
+  <si>
+    <t>Sharma</t>
+  </si>
+  <si>
+    <t>gopalqumar197@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Raebareli 229001</t>
+  </si>
+  <si>
+    <t>Agorana, Jiroli, Aligarh,</t>
+  </si>
+  <si>
+    <t>Iglas,</t>
+  </si>
+  <si>
+    <t>U.P.-</t>
+  </si>
+  <si>
+    <t>PUNJAB NATIONAL BANK</t>
+  </si>
+  <si>
+    <t>PUNB0459700</t>
+  </si>
+  <si>
+    <t>IXHPS9702R</t>
+  </si>
+  <si>
+    <t>BROTHER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF166534"/>
+      <color rgb="FF991B1B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF991B1B"/>
+      <color rgb="FF166534"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0E0F9D"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEF0FB"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDCFCE7"/>
+        <fgColor rgb="FFFEE2E2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFEE2E2"/>
+        <fgColor rgb="FFDCFCE7"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF0E0F9D"/>
       </left>
       <right style="thin">
         <color rgb="FFD1D5DB"/>
       </right>
       <top style="medium">
         <color rgb="FF0E0F9D"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD1D5DB"/>
       </bottom>
@@ -586,93 +625,93 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -939,55 +978,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X10"/>
+  <dimension ref="A1:X11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K10"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.853" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
@@ -1215,126 +1254,126 @@
         <v>8318251924</v>
       </c>
       <c r="X3" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:24" customHeight="1" ht="20">
       <c r="A4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="16">
         <v>219</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="16">
         <v>8175851375</v>
       </c>
-      <c r="G4" s="6" t="s">
-        <v>52</v>
+      <c r="G4" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="19" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="16">
         <v>229001</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P4" s="3">
         <v>10109501852</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R4" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S4" s="3">
         <v>849127850229</v>
       </c>
       <c r="T4" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W4" s="16">
         <v>8127251219</v>
       </c>
       <c r="X4" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:24" customHeight="1" ht="20">
       <c r="A5" s="14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B5" s="17">
         <v>220</v>
       </c>
       <c r="C5" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F5" s="17">
         <v>8601604849</v>
       </c>
-      <c r="G5" s="5" t="s">
-        <v>28</v>
+      <c r="G5" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="20" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="20" t="s">
         <v>61</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="17">
         <v>229001</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>35</v>
       </c>
@@ -1363,52 +1402,52 @@
         <v>8756402041</v>
       </c>
       <c r="X5" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:24" customHeight="1" ht="20">
       <c r="A6" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="16">
         <v>221</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F6" s="16">
         <v>9161730668</v>
       </c>
-      <c r="G6" s="5" t="s">
-        <v>28</v>
+      <c r="G6" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>68</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>69</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="16">
         <v>229001</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>35</v>
       </c>
@@ -1511,52 +1550,52 @@
         <v>9559551077</v>
       </c>
       <c r="X7" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:24" customHeight="1" ht="20">
       <c r="A8" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="16">
         <v>223</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>83</v>
       </c>
       <c r="F8" s="16">
         <v>8052359926</v>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>28</v>
+      <c r="G8" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="19" t="s">
         <v>68</v>
       </c>
       <c r="K8" s="19" t="s">
         <v>84</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N8" s="16">
         <v>229001</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>85</v>
       </c>
@@ -1585,52 +1624,52 @@
         <v>7379379731</v>
       </c>
       <c r="X8" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="17">
         <v>227</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>89</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F9" s="17">
         <v>9936816020</v>
       </c>
-      <c r="G9" s="5" t="s">
-        <v>28</v>
+      <c r="G9" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>68</v>
       </c>
       <c r="K9" s="20" t="s">
         <v>92</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="17">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>35</v>
       </c>
@@ -1641,121 +1680,195 @@
         <v>93</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="4">
         <v>628502344207</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>94</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W9" s="17">
         <v>8052366020</v>
       </c>
       <c r="X9" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="16">
         <v>276</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="E10" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="16">
         <v>9634820897</v>
       </c>
-      <c r="G10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="7" t="s">
+      <c r="G10" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="7" t="s">
+      <c r="I10" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="J10" s="21" t="s">
+      <c r="J10" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="K10" s="21" t="s">
+      <c r="K10" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="L10" s="7" t="s">
+      <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M10" s="7" t="s">
+      <c r="M10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="16">
         <v>229001</v>
       </c>
-      <c r="O10" s="7" t="s">
+      <c r="O10" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="P10" s="7">
+      <c r="P10" s="3">
         <v>50100621106517</v>
       </c>
-      <c r="Q10" s="7" t="s">
+      <c r="Q10" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="R10" s="18" t="s">
+      <c r="R10" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="S10" s="7">
+      <c r="S10" s="3">
         <v>209992003446</v>
       </c>
-      <c r="T10" s="7" t="s">
+      <c r="T10" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="U10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="7" t="s">
+      <c r="U10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V10" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="W10" s="18" t="s">
+      <c r="W10" s="16" t="s">
         <v>104</v>
       </c>
-      <c r="X10" s="12" t="s">
+      <c r="X10" s="10" t="s">
         <v>104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" customHeight="1" ht="20">
+      <c r="A11" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11" s="18">
+        <v>319</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F11" s="18">
+        <v>9654120211</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J11" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="K11" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="M11" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="N11" s="18">
+        <v>204216</v>
+      </c>
+      <c r="O11" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="P11" s="7">
+        <v>4597001500048506</v>
+      </c>
+      <c r="Q11" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="R11" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="S11" s="7">
+        <v>818108826715</v>
+      </c>
+      <c r="T11" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="U11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="V11" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="W11" s="18">
+        <v>7534015438</v>
+      </c>
+      <c r="X11" s="12" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">