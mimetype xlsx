--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -655,51 +655,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1651,52 +1651,52 @@
         <v>9336926449</v>
       </c>
       <c r="X8" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="17">
         <v>279</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>83</v>
       </c>
       <c r="F9" s="17">
         <v>9554921026</v>
       </c>
-      <c r="G9" s="5" t="s">
-        <v>28</v>
+      <c r="G9" s="6" t="s">
+        <v>43</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>84</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="20" t="s">
         <v>31</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="17">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>85</v>
       </c>
@@ -1947,52 +1947,52 @@
         <v>9956109849</v>
       </c>
       <c r="X12" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="17">
         <v>310</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>113</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>114</v>
       </c>
-      <c r="G13" s="5" t="s">
-        <v>28</v>
+      <c r="G13" s="6" t="s">
+        <v>43</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>115</v>
       </c>
       <c r="J13" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>116</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N13" s="17">
         <v>229001</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>117</v>
       </c>
@@ -2022,51 +2022,51 @@
       </c>
       <c r="X13" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="1" ht="20">
       <c r="A14" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="18">
         <v>311</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>122</v>
       </c>
       <c r="F14" s="18">
         <v>9235968185</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>123</v>
       </c>
       <c r="J14" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K14" s="21" t="s">
         <v>124</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="N14" s="18">
         <v>229001</v>
       </c>
       <c r="O14" s="7" t="s">
         <v>125</v>
       </c>