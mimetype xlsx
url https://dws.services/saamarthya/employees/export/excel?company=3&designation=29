--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -86,299 +86,425 @@
   <si>
     <t>IFSC</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Aadhar</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Other Document</t>
   </si>
   <si>
     <t>Emergency Name</t>
   </si>
   <si>
     <t>Emergency Phone</t>
   </si>
   <si>
     <t>Emergency Relation</t>
   </si>
   <si>
-    <t>ESMA-008</t>
+    <t>ESMA-96347</t>
   </si>
   <si>
     <t>Shivesh</t>
   </si>
   <si>
     <t>Sharma</t>
   </si>
   <si>
     <t>shiveshsharma566@gmail.com</t>
   </si>
   <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>ParadigmIT Tecnology Services Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Lucknow</t>
+  </si>
+  <si>
+    <t>569/85, Snehnagar, Alambagh,  Lucknow- 226005</t>
+  </si>
+  <si>
+    <t>U.P.</t>
+  </si>
+  <si>
+    <t>Union Bank</t>
+  </si>
+  <si>
+    <t>UBIN0553395</t>
+  </si>
+  <si>
+    <t>Alambagh</t>
+  </si>
+  <si>
+    <t>QYQPS6019K</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Shilpa Sharma</t>
+  </si>
+  <si>
+    <t>Wife</t>
+  </si>
+  <si>
+    <t>ESMA-96885</t>
+  </si>
+  <si>
+    <t>Shivam</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>shivamsahu2342@gmail.com</t>
+  </si>
+  <si>
     <t>Active</t>
   </si>
   <si>
-    <t>ParadigmIT Tecnology Services Pvt. Ltd.</t>
-[...32 lines deleted...]
-    <t>Wife</t>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Ayodhya -</t>
+  </si>
+  <si>
+    <t>SS-460/61, Sector - H, LDA colony Kanpur Road, Lucknow.</t>
+  </si>
+  <si>
+    <t>SBI</t>
+  </si>
+  <si>
+    <t>SBIN0051291</t>
+  </si>
+  <si>
+    <t>Jankipuram</t>
+  </si>
+  <si>
+    <t>KYUPS0421R</t>
+  </si>
+  <si>
+    <t>Sushama Sahu</t>
+  </si>
+  <si>
+    <t>Mother</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
+      <color rgb="FF991B1B"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
       <color rgb="FF166534"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0E0F9D"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEF0FB"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFEE2E2"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFDCFCE7"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF0E0F9D"/>
       </left>
       <right style="thin">
         <color rgb="FFD1D5DB"/>
       </right>
       <top style="medium">
         <color rgb="FF0E0F9D"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD1D5DB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD1D5DB"/>
       </left>
       <right style="thin">
         <color rgb="FFD1D5DB"/>
       </right>
       <top style="medium">
         <color rgb="FF0E0F9D"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD1D5DB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD1D5DB"/>
       </left>
       <right style="thin">
         <color rgb="FFD1D5DB"/>
       </right>
       <top style="thin">
         <color rgb="FFD1D5DB"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FFD1D5DB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD1D5DB"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD1D5DB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD1D5DB"/>
+      </top>
       <bottom style="medium">
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD1D5DB"/>
       </left>
       <right style="medium">
         <color rgb="FF0E0F9D"/>
       </right>
       <top style="medium">
         <color rgb="FF0E0F9D"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD1D5DB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD1D5DB"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF0E0F9D"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD1D5DB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD1D5DB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD1D5DB"/>
       </left>
       <right style="medium">
         <color rgb="FF0E0F9D"/>
       </right>
       <top style="thin">
         <color rgb="FFD1D5DB"/>
       </top>
       <bottom style="medium">
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF0E0F9D"/>
       </left>
       <right style="thin">
         <color rgb="FFD1D5DB"/>
       </right>
       <top style="thin">
         <color rgb="FFD1D5DB"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FFD1D5DB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF0E0F9D"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD1D5DB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD1D5DB"/>
+      </top>
       <bottom style="medium">
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -645,77 +771,77 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X2"/>
+  <dimension ref="A1:X3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="49.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.284" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -750,126 +876,200 @@
       </c>
       <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="5" t="s">
+      <c r="X1" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24" customHeight="1" ht="20">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="8">
+      <c r="B2" s="12">
         <v>314</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F2" s="8">
+      <c r="F2" s="12">
         <v>8471009199</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="K2" s="9" t="s">
+      <c r="K2" s="14" t="s">
         <v>32</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="N2" s="8">
+      <c r="N2" s="12">
         <v>226005</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P2" s="3">
         <v>533902010019258</v>
       </c>
       <c r="Q2" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="R2" s="8" t="s">
+      <c r="R2" s="12" t="s">
         <v>36</v>
       </c>
       <c r="S2" s="3">
         <v>960804184652</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="8">
+      <c r="W2" s="12">
         <v>9696727476</v>
       </c>
-      <c r="X2" s="6" t="s">
+      <c r="X2" s="8" t="s">
         <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" customHeight="1" ht="20">
+      <c r="A3" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="13">
+        <v>320</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="13">
+        <v>9651807337</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J3" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="K3" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" s="13">
+        <v>226012</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="P3" s="5">
+        <v>40196610106</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="R3" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="S3" s="5">
+        <v>397051636701</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="W3" s="13">
+        <v>6390402164</v>
+      </c>
+      <c r="X3" s="9" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">