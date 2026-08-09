--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -86,99 +86,102 @@
   <si>
     <t>IFSC</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Aadhar</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Other Document</t>
   </si>
   <si>
     <t>Emergency Name</t>
   </si>
   <si>
     <t>Emergency Phone</t>
   </si>
   <si>
     <t>Emergency Relation</t>
   </si>
   <si>
-    <t>ESMA-008</t>
-[...8 lines deleted...]
-    <t>shiveshsharma566@gmail.com</t>
+    <t>ESMA-96885</t>
+  </si>
+  <si>
+    <t>Shivam</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>shivamsahu2342@gmail.com</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>ParadigmIT Tecnology Services Pvt. Ltd.</t>
   </si>
   <si>
-    <t>2026-06-02</t>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Ayodhya -</t>
+  </si>
+  <si>
+    <t>SS-460/61, Sector - H, LDA colony Kanpur Road, Lucknow.</t>
   </si>
   <si>
     <t>Lucknow</t>
   </si>
   <si>
-    <t>569/85, Snehnagar, Alambagh,  Lucknow- 226005</t>
-[...1 lines deleted...]
-  <si>
     <t>U.P.</t>
   </si>
   <si>
-    <t>Union Bank</t>
-[...8 lines deleted...]
-    <t>QYQPS6019K</t>
+    <t>SBI</t>
+  </si>
+  <si>
+    <t>SBIN0051291</t>
+  </si>
+  <si>
+    <t>Jankipuram</t>
+  </si>
+  <si>
+    <t>KYUPS0421R</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
-    <t>Shilpa Sharma</t>
-[...2 lines deleted...]
-    <t>Wife</t>
+    <t>Sushama Sahu</t>
+  </si>
+  <si>
+    <t>Mother</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -658,64 +661,64 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="K2" sqref="K2:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="49.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.284" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -759,117 +762,117 @@
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24" customHeight="1" ht="20">
       <c r="A2" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F2" s="8">
-        <v>8471009199</v>
+        <v>9651807337</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>31</v>
       </c>
       <c r="K2" s="9" t="s">
         <v>32</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N2" s="8">
-        <v>226005</v>
+        <v>226012</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P2" s="3">
-        <v>533902010019258</v>
+        <v>40196610106</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R2" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S2" s="3">
-        <v>960804184652</v>
+        <v>397051636701</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V2" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W2" s="8">
-        <v>9696727476</v>
+        <v>6390402164</v>
       </c>
       <c r="X2" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">