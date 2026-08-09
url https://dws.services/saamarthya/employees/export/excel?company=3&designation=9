--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -665,119 +665,122 @@
   <si>
     <t>ashutoshkumartiwari40@gmail.com</t>
   </si>
   <si>
     <t>Bahouli, Ballia, Uttar Pradesh-277203</t>
   </si>
   <si>
     <t>CANARA BANK</t>
   </si>
   <si>
     <t>CNRB0005378</t>
   </si>
   <si>
     <t>BEWPT8483H</t>
   </si>
   <si>
     <t>ESMA-81205</t>
   </si>
   <si>
     <t>Siddhartha</t>
   </si>
   <si>
     <t>devpursingh@gmail.com</t>
   </si>
   <si>
+    <t>12 ghar, post dhankuli, dist: unnao-229501</t>
+  </si>
+  <si>
+    <t>SBI</t>
+  </si>
+  <si>
+    <t>SBIN0017747</t>
+  </si>
+  <si>
+    <t>PITPS4916K</t>
+  </si>
+  <si>
+    <t>ESMA-81203</t>
+  </si>
+  <si>
+    <t>Mayank</t>
+  </si>
+  <si>
+    <t>Rai</t>
+  </si>
+  <si>
+    <t>mayank28888rai@gmail.com</t>
+  </si>
+  <si>
     <t>unchahar</t>
   </si>
   <si>
-    <t>12 ghar, post dhankuli, dist: unnao-229501</t>
-[...22 lines deleted...]
-  <si>
     <t>street/road/ Lane: Khemapur, Village/Town/City: Khemapur, Dist: Ambedkar Nagar, P.O: Khemapur, State: U.P.-224157</t>
   </si>
   <si>
     <t>UNION BANK</t>
   </si>
   <si>
     <t>UBIN0567981</t>
   </si>
   <si>
     <t>EYWPR1331D</t>
   </si>
   <si>
     <t>ESMA-81209</t>
   </si>
   <si>
     <t>Singha20128@gmail.com</t>
   </si>
   <si>
     <t>Kisunikhera, PO:Dhankoli, Unchgaon, Unnao, Bara, U.P.-229501</t>
   </si>
   <si>
     <t>HDFC Bank</t>
   </si>
   <si>
     <t>HDFC0001895</t>
   </si>
   <si>
     <t>IEPPS7349M</t>
   </si>
   <si>
     <t>ESMA-89561</t>
   </si>
   <si>
     <t>Kartik</t>
   </si>
   <si>
     <t>Vishwakarma</t>
   </si>
   <si>
     <t>kartikvishwakarm86986@gmail.com</t>
   </si>
   <si>
+    <t>diyara maharajganj daudpur</t>
+  </si>
+  <si>
     <t>Anupur, Gosaisinghpur, Sultanpur, U.P-228131</t>
   </si>
   <si>
     <t>SBIN0014504</t>
   </si>
   <si>
     <t>sbi</t>
   </si>
   <si>
     <t>CFUPV2488C</t>
   </si>
   <si>
     <t>ESMA-82243</t>
   </si>
   <si>
     <t>Manjesh</t>
   </si>
   <si>
     <t>smpclmanjeshyadav@outlook.com</t>
   </si>
   <si>
     <t>'Atbarpur Dadlaha Safipur</t>
   </si>
   <si>
     <t>'24810100003833</t>
@@ -1268,62 +1271,65 @@
   <si>
     <t>Shashikant</t>
   </si>
   <si>
     <t>Awasthi</t>
   </si>
   <si>
     <t>gavraw0123@gmail.com</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>'24810100003783</t>
   </si>
   <si>
     <t>BFLPB0052C</t>
   </si>
   <si>
     <t>MNHJBHJ</t>
   </si>
   <si>
     <t>07800455656</t>
   </si>
   <si>
-    <t>ESMA-91364</t>
+    <t>ESMA-96886</t>
   </si>
   <si>
     <t>Manish</t>
   </si>
   <si>
     <t>Jha</t>
   </si>
   <si>
     <t>manishjhamanish2002@gmail.com</t>
   </si>
   <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
     <t>AIRPC2919F</t>
   </si>
   <si>
     <t>ESMA-92815</t>
   </si>
   <si>
     <t>Upendra</t>
   </si>
   <si>
     <t>upendrayadav1210@gmail.com</t>
   </si>
   <si>
     <t>84002 13141</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>Khaga MCC</t>
   </si>
   <si>
     <t>Parag Pandit ka purwa, Aadil Pur, Faizabad U.P.-</t>
   </si>
   <si>
     <t>Faizabad</t>
@@ -1334,330 +1340,774 @@
   <si>
     <t>ANCPY3891J</t>
   </si>
   <si>
     <t>ESMA-92650</t>
   </si>
   <si>
     <t>Pankaj</t>
   </si>
   <si>
     <t>pankajyadavachhora478@gmail.com</t>
   </si>
   <si>
     <t>MCC Gauriganj</t>
   </si>
   <si>
     <t>Vill: Acchora, Faizabad, U.P.- 224225</t>
   </si>
   <si>
     <t>HDFC0004020</t>
   </si>
   <si>
     <t>BFAPY0563E</t>
   </si>
   <si>
+    <t>ESMA-96346</t>
+  </si>
+  <si>
+    <t>aadrshverma17@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>Ahibabanpur, Parsadandwa Sultanpur UP-228142</t>
+  </si>
+  <si>
+    <t>BARB0SISOUD</t>
+  </si>
+  <si>
+    <t>COHPV0840J</t>
+  </si>
+  <si>
+    <t>ESMA-96344</t>
+  </si>
+  <si>
+    <t>Pal</t>
+  </si>
+  <si>
+    <t>Apal45998@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>Bahauddinpur Sultanpur -</t>
+  </si>
+  <si>
+    <t>NSDL Payment Ba</t>
+  </si>
+  <si>
+    <t>NSPB0000002</t>
+  </si>
+  <si>
+    <t>IAPPP9824L</t>
+  </si>
+  <si>
+    <t>UP4420260011496</t>
+  </si>
+  <si>
+    <t>ESMA-96345</t>
+  </si>
+  <si>
+    <t>Prajapati</t>
+  </si>
+  <si>
+    <t>rahulprajapati7268@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Dhiara</t>
+  </si>
+  <si>
+    <t>Dubauli, Narendrapur, Sultanpur,</t>
+  </si>
+  <si>
+    <t>BARB0SHALAM</t>
+  </si>
+  <si>
+    <t>FZPPP8300D</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>ESMA-96341</t>
+  </si>
+  <si>
+    <t>Raj veer</t>
+  </si>
+  <si>
+    <t>rajveers19109@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>Unchahar - MCC</t>
+  </si>
+  <si>
+    <t>Parwatpur, Kalyanpur, Parbatpur, Amethi-</t>
+  </si>
+  <si>
+    <t>Amethi</t>
+  </si>
+  <si>
+    <t>SBIN0000188</t>
+  </si>
+  <si>
+    <t>TPMPS0726H</t>
+  </si>
+  <si>
+    <t>ESMA-96342</t>
+  </si>
+  <si>
+    <t>shiv kumar</t>
+  </si>
+  <si>
+    <t>mishra</t>
+  </si>
+  <si>
+    <t>mishrashivkumar4273@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC- Unchahar</t>
+  </si>
+  <si>
+    <t>Vill. Pakadi Kalan, Kothra Khurd, Sherpur, Pars Rampur,  sultanpur- 222302</t>
+  </si>
+  <si>
+    <t>Baroda u.P. Bank</t>
+  </si>
+  <si>
+    <t>6.72485E+11x</t>
+  </si>
+  <si>
+    <t>JLAPM5387N</t>
+  </si>
+  <si>
+    <t>ESMA-96339</t>
+  </si>
+  <si>
+    <t>Raunak</t>
+  </si>
+  <si>
+    <t>mauryaraunak44@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC - Unchahar</t>
+  </si>
+  <si>
+    <t>Madanpur, Paniyar, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>SBIN0011216</t>
+  </si>
+  <si>
+    <t>IEWPM4056N</t>
+  </si>
+  <si>
+    <t>ESMA-96340</t>
+  </si>
+  <si>
+    <t>Arvind</t>
+  </si>
+  <si>
+    <t>arvindpandey16486@gmail.com</t>
+  </si>
+  <si>
+    <t>Po: Sipah, Maheri, Sivgarh, Kharhar, Pratapgarh, U.P.-</t>
+  </si>
+  <si>
+    <t>Pratapgarh</t>
+  </si>
+  <si>
+    <t>GPJPP1109H</t>
+  </si>
+  <si>
+    <t>ESMA-94756</t>
+  </si>
+  <si>
+    <t>singhnaman5277@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>MCC- Lalganj</t>
+  </si>
+  <si>
+    <t>Umramau, Raebareli</t>
+  </si>
+  <si>
+    <t>IDIB000A541</t>
+  </si>
+  <si>
+    <t>SGJPS2037A</t>
+  </si>
+  <si>
+    <t>ESMA-92651</t>
+  </si>
+  <si>
+    <t>Harshit</t>
+  </si>
+  <si>
+    <t>rajpandit8808034045@gmail.com</t>
+  </si>
+  <si>
+    <t>CQLPT5262N</t>
+  </si>
+  <si>
+    <t>ESMA-93549</t>
+  </si>
+  <si>
+    <t>Shivedra</t>
+  </si>
+  <si>
+    <t>Pratap Tripathi</t>
+  </si>
+  <si>
+    <t>pratapshivendra35@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>Newra, Khadar, Basantpur, PO: Khadar, Basantpur, Sultanpur,- 228155</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>BARB0KARAUN</t>
+  </si>
+  <si>
+    <t>CJZPP5657G</t>
+  </si>
+  <si>
+    <t>ESMA-93551</t>
+  </si>
+  <si>
+    <t>Praveen</t>
+  </si>
+  <si>
+    <t>praveenkmar8810@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>BasantPatti, Near  road, Darava, paksera, Vijaipur, Mirzapur U.P.-</t>
+  </si>
+  <si>
+    <t>Mirzapur</t>
+  </si>
+  <si>
+    <t>PNB</t>
+  </si>
+  <si>
+    <t>PUNB0673800</t>
+  </si>
+  <si>
+    <t>LXHPK5597F</t>
+  </si>
+  <si>
+    <t>ESMA-93913</t>
+  </si>
+  <si>
+    <t>Saurabh</t>
+  </si>
+  <si>
+    <t>saurabh.mishra20111@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>MCC Lalganj</t>
+  </si>
+  <si>
+    <t>Mohaddinpur, Aderwa Khas, Unnao, U.P.-</t>
+  </si>
+  <si>
+    <t>Unnao</t>
+  </si>
+  <si>
+    <t>Central Bank Of</t>
+  </si>
+  <si>
+    <t>CBIN0280155</t>
+  </si>
+  <si>
+    <t>CIYPM3524K</t>
+  </si>
+  <si>
+    <t>ESMA-94310</t>
+  </si>
+  <si>
+    <t>girishyadav438@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>Pedariya, Pure Barhai, Post - Rajapur, Atheha, Pedariya,</t>
+  </si>
+  <si>
+    <t>Pratapgarh,</t>
+  </si>
+  <si>
+    <t>Bank of India</t>
+  </si>
+  <si>
+    <t>BKID0006927</t>
+  </si>
+  <si>
+    <t>AXSPY8924A</t>
+  </si>
+  <si>
+    <t>ESMA-94307</t>
+  </si>
+  <si>
+    <t>Randheer</t>
+  </si>
+  <si>
+    <t>randheersingh567@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>MCC Harringtonganj</t>
+  </si>
+  <si>
+    <t>Kherwa, Reabareli -229306</t>
+  </si>
+  <si>
+    <t>Reabareli</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd</t>
+  </si>
+  <si>
+    <t>HDFC0004786</t>
+  </si>
+  <si>
+    <t>HDHPS6969F</t>
+  </si>
+  <si>
+    <t>90298 18900</t>
+  </si>
+  <si>
+    <t>ESMA-94753</t>
+  </si>
+  <si>
+    <t>pk2675014@gmail.com</t>
+  </si>
+  <si>
+    <t>Saraiya, Gosaisinghpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur, -</t>
+  </si>
+  <si>
+    <t>U.P</t>
+  </si>
+  <si>
+    <t>IQQPK6407M</t>
+  </si>
+  <si>
     <t>ESMA-94870</t>
   </si>
   <si>
-    <t>singhnaman5277@gmail.com</t>
-[...193 lines deleted...]
-  <si>
     <t>py5920800@gmail.com</t>
   </si>
   <si>
     <t>2026-05-02</t>
   </si>
   <si>
     <t>MCC Joniha</t>
   </si>
   <si>
     <t>Mahanipur, Sarh, Kanpur Nagar, Sarh - U.P.- 209401</t>
   </si>
   <si>
     <t>Sarh</t>
   </si>
   <si>
     <t>Baroda U.P. Gra</t>
   </si>
   <si>
     <t>ATRPY6636L</t>
   </si>
   <si>
     <t>ESMA-95651</t>
   </si>
   <si>
     <t>pankaj9616412594@gmail.com</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
     <t>00, Bhawanipur, Chandour, Sultanpur, U.P.-</t>
   </si>
   <si>
     <t>LFHPK6362L</t>
   </si>
   <si>
     <t>ESMA-95652</t>
   </si>
   <si>
     <t>Satish Kumar</t>
   </si>
   <si>
     <t>satish805222@gmail.com</t>
   </si>
   <si>
     <t>Saruvanva, Kandhai Ka Purwa, Amethi U.P.-</t>
   </si>
   <si>
-    <t>Amethi</t>
-[...1 lines deleted...]
-  <si>
     <t>SBIN0016459</t>
   </si>
   <si>
     <t>AMBPY1408K</t>
   </si>
   <si>
     <t>ESMA-95655</t>
   </si>
   <si>
     <t>Nitin</t>
   </si>
   <si>
     <t>nitinkumarkmj12@gmail.com</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>S/O Rajveer Singh, Village- Nasirpur, Amroha, Hasanpur, U.P.- 244241</t>
   </si>
   <si>
-    <t>Indian Post Payment Bank</t>
+    <t>Indian Post Pay</t>
   </si>
   <si>
     <t>054710157379</t>
   </si>
   <si>
     <t>IPOS0000001</t>
   </si>
   <si>
     <t>FSDPK6621M</t>
+  </si>
+  <si>
+    <t>ESMA-96390</t>
+  </si>
+  <si>
+    <t>yadavamit8054@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>MCC Unchahar</t>
+  </si>
+  <si>
+    <t>Pure Bhawan, Musafirkhana, Amethi, U.P.- 227813</t>
+  </si>
+  <si>
+    <t>Amethi,</t>
+  </si>
+  <si>
+    <t>U.P.-</t>
+  </si>
+  <si>
+    <t>Mushafrikhana</t>
+  </si>
+  <si>
+    <t>RCWPK0644F</t>
+  </si>
+  <si>
+    <t>nan mjfl</t>
+  </si>
+  <si>
+    <t>ESMA-97238</t>
+  </si>
+  <si>
+    <t>Rohit</t>
+  </si>
+  <si>
+    <t>rohitkumar1989.rk40@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>MCC HARRINGTONGANJ</t>
+  </si>
+  <si>
+    <t>Vill &amp; Post: Rurukhas, Tahsil, Bikapur, Ayodhya.224204</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>BARB0RAMBAG</t>
+  </si>
+  <si>
+    <t>Civil Line Raebareli</t>
+  </si>
+  <si>
+    <t>BZKPM5417M</t>
+  </si>
+  <si>
+    <t>nd  jsn</t>
+  </si>
+  <si>
+    <t>ESMA-97692</t>
+  </si>
+  <si>
+    <t>Rakesh</t>
+  </si>
+  <si>
+    <t>rakesh225120bbk@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>Deviganj</t>
+  </si>
+  <si>
+    <t>Villand PosT: Usmanpur,</t>
+  </si>
+  <si>
+    <t>Barabanki,</t>
+  </si>
+  <si>
+    <t>PUNB0286600</t>
+  </si>
+  <si>
+    <t>HVKPK6570B</t>
+  </si>
+  <si>
+    <t>ESMA-97693</t>
+  </si>
+  <si>
+    <t>Himashu</t>
+  </si>
+  <si>
+    <t>rajsingh98385@gmail.com</t>
+  </si>
+  <si>
+    <t>Shahbuddinpur, Sultanpur - 228161</t>
+  </si>
+  <si>
+    <t>UBIN0542890</t>
+  </si>
+  <si>
+    <t>OGTPS5883N</t>
+  </si>
+  <si>
+    <t>UP4420260000914</t>
+  </si>
+  <si>
+    <t>ESMA-97695</t>
+  </si>
+  <si>
+    <t>saurabhverma3737@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>45, Barua, Amiliyasikara, Jaisinghpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur,</t>
+  </si>
+  <si>
+    <t>SBIN0017382</t>
+  </si>
+  <si>
+    <t>BKDPV8096D</t>
+  </si>
+  <si>
+    <t>UP4420240015603</t>
+  </si>
+  <si>
+    <t>ESMA-97697</t>
+  </si>
+  <si>
+    <t>Aman</t>
+  </si>
+  <si>
+    <t>Singhamansingh2020@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>BMCC Fusatganj</t>
+  </si>
+  <si>
+    <t>130, Shahbuddinpur, PO: Shahbuddinpur, Sultanpur, U.P.</t>
+  </si>
+  <si>
+    <t>NCSAVHQV JM</t>
+  </si>
+  <si>
+    <t>CJHNB</t>
+  </si>
+  <si>
+    <t>iwbv</t>
+  </si>
+  <si>
+    <t>OQAPS3671D</t>
+  </si>
+  <si>
+    <t>Pradeep singh</t>
+  </si>
+  <si>
+    <t>ESMA-98125</t>
+  </si>
+  <si>
+    <t>Ayush</t>
+  </si>
+  <si>
+    <t>ayushpandey870761@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Haripur, Banwa, Loharamau, Sultanpur, U.P.-228001</t>
+  </si>
+  <si>
+    <t>SULTANPUR</t>
+  </si>
+  <si>
+    <t>BOI</t>
+  </si>
+  <si>
+    <t>BKID0007831</t>
+  </si>
+  <si>
+    <t>JIZPP6343B</t>
+  </si>
+  <si>
+    <t>ESMA-98410</t>
+  </si>
+  <si>
+    <t>Gupta</t>
+  </si>
+  <si>
+    <t>saurgupt377@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>MCC Khaga</t>
+  </si>
+  <si>
+    <t>Ward No . 10, Mukhtar Anish Nagar, Shivrajpur, Kanpur Nagar -209205</t>
+  </si>
+  <si>
+    <t>Kanpur</t>
+  </si>
+  <si>
+    <t>SBIN0011203</t>
+  </si>
+  <si>
+    <t>ATIPG8560A</t>
+  </si>
+  <si>
+    <t>ESMA-98411</t>
+  </si>
+  <si>
+    <t>Pramod</t>
+  </si>
+  <si>
+    <t>panpramodjo@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Raypur, Mauthar, Ashokpur, Tehsil Patiyali, Kasganj- 207243</t>
+  </si>
+  <si>
+    <t>Kasganj</t>
+  </si>
+  <si>
+    <t>SBIN0011596</t>
+  </si>
+  <si>
+    <t>HUCPK1438M</t>
+  </si>
+  <si>
+    <t>ESMA-98412</t>
+  </si>
+  <si>
+    <t>Prajjwal</t>
+  </si>
+  <si>
+    <t>Shukla</t>
+  </si>
+  <si>
+    <t>prajjwalshukla411@gmail.com</t>
+  </si>
+  <si>
+    <t>156, Kha, Mirjapur, Birahim, Bajgarh,U.P.-227816</t>
+  </si>
+  <si>
+    <t>Baijgarh</t>
+  </si>
+  <si>
+    <t>BARB0KNISUL</t>
+  </si>
+  <si>
+    <t>SGFPS6245N</t>
+  </si>
+  <si>
+    <t>ESMA-01</t>
+  </si>
+  <si>
+    <t>Satyam</t>
+  </si>
+  <si>
+    <t>satyampal7518@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Pure Motiram, PO: Karaudikala, Amethi, U.P.-227413</t>
+  </si>
+  <si>
+    <t>UBIN0913464</t>
+  </si>
+  <si>
+    <t>FNOPP5871C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2226,77 +2676,77 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X69"/>
+  <dimension ref="A1:X87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K69"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.853" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="122.113" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.853" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -4140,125 +4590,125 @@
       <c r="B26" s="16">
         <v>169</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>216</v>
       </c>
       <c r="F26" s="16">
         <v>9335603139</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>142</v>
       </c>
       <c r="J26" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="K26" s="19" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N26" s="16">
         <v>229001</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P26" s="3">
         <v>35489893757</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="R26" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S26" s="3">
         <v>530309088540</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V26" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>9125315750</v>
+        <v>148</v>
+      </c>
+      <c r="W26" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="X26" s="10" t="s">
-        <v>92</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:24" customHeight="1" ht="20">
       <c r="A27" s="14" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B27" s="17">
         <v>175</v>
       </c>
       <c r="C27" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="E27" s="4" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F27" s="17">
         <v>6386994105</v>
       </c>
-      <c r="G27" s="5" t="s">
-        <v>28</v>
+      <c r="G27" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="J27" s="20" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="K27" s="20" t="s">
         <v>226</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N27" s="17">
         <v>229001</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>227</v>
       </c>
       <c r="P27" s="4">
         <v>679802010003525</v>
       </c>
       <c r="Q27" s="4" t="s">
         <v>228</v>
       </c>
       <c r="R27" s="17" t="s">
         <v>37</v>
       </c>
@@ -4362,3052 +4812,4384 @@
       <c r="B29" s="17">
         <v>179</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>237</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>238</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>239</v>
       </c>
       <c r="F29" s="17">
         <v>8604186771</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="4" t="s">
         <v>142</v>
       </c>
       <c r="J29" s="20" t="s">
-        <v>60</v>
+        <v>240</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N29" s="17">
         <v>229001</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P29" s="4">
         <v>37094853922</v>
       </c>
       <c r="Q29" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="R29" s="17" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="S29" s="4">
         <v>425126704684</v>
       </c>
       <c r="T29" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="U29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V29" s="4" t="s">
         <v>148</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>148</v>
       </c>
       <c r="X29" s="11" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:24" customHeight="1" ht="20">
       <c r="A30" s="13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30" s="16">
         <v>181</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F30" s="16">
         <v>9621712607</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>142</v>
       </c>
       <c r="J30" s="19" t="s">
         <v>89</v>
       </c>
       <c r="K30" s="19" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N30" s="16">
         <v>229001</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>36</v>
       </c>
       <c r="R30" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S30" s="3">
         <v>762602125460</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W30" s="16">
         <v>7860661093</v>
       </c>
       <c r="X30" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:24" customHeight="1" ht="20">
       <c r="A31" s="14" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B31" s="17">
         <v>187</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F31" s="17">
         <v>9997021793</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>142</v>
       </c>
       <c r="J31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="K31" s="20" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N31" s="17">
         <v>229001</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P31" s="4">
         <v>38088354718</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="R31" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S31" s="4">
         <v>515845256492</v>
       </c>
       <c r="T31" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="U31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W31" s="17">
         <v>7060499570</v>
       </c>
       <c r="X31" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:24" customHeight="1" ht="20">
       <c r="A32" s="13" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B32" s="16">
         <v>189</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F32" s="16">
         <v>8009485126</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J32" s="19" t="s">
         <v>102</v>
       </c>
       <c r="K32" s="19" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N32" s="16">
         <v>229001</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P32" s="3">
         <v>4348531868</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="R32" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S32" s="3">
         <v>305050550490</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W32" s="16">
         <v>6397094508</v>
       </c>
       <c r="X32" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:24" customHeight="1" ht="20">
       <c r="A33" s="14" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B33" s="17">
         <v>192</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F33" s="17">
         <v>9628484273</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J33" s="20" t="s">
         <v>89</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N33" s="17">
         <v>229001</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>233</v>
       </c>
       <c r="P33" s="4">
         <v>50100500604631</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="R33" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S33" s="4">
         <v>477520953991</v>
       </c>
       <c r="T33" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="U33" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V33" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W33" s="17">
         <v>9919030828</v>
       </c>
       <c r="X33" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:24" customHeight="1" ht="20">
       <c r="A34" s="13" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B34" s="16">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F34" s="16">
         <v>9416033137</v>
       </c>
-      <c r="G34" s="5" t="s">
-        <v>28</v>
+      <c r="G34" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J34" s="19" t="s">
         <v>81</v>
       </c>
       <c r="K34" s="19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N34" s="16">
         <v>229001</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P34" s="3">
         <v>7810941083</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="R34" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S34" s="3">
         <v>947666475696</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W34" s="16">
         <v>9996010534</v>
       </c>
       <c r="X34" s="10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:24" customHeight="1" ht="20">
       <c r="A35" s="14" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B35" s="17">
         <v>197</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F35" s="17">
         <v>8279846315</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J35" s="20" t="s">
         <v>60</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N35" s="17">
         <v>229001</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>211</v>
       </c>
       <c r="P35" s="4">
         <v>110070795775</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="R35" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S35" s="4">
         <v>231193793870</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="U35" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V35" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W35" s="17">
         <v>9871029435</v>
       </c>
       <c r="X35" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:24" customHeight="1" ht="20">
       <c r="A36" s="13" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B36" s="16">
         <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F36" s="16">
         <v>9793564055</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K36" s="19" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N36" s="16">
         <v>229001</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="P36" s="3">
         <v>37830100019383</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="R36" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S36" s="3">
         <v>491300971676</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W36" s="16">
         <v>8169229565</v>
       </c>
       <c r="X36" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:24" customHeight="1" ht="20">
       <c r="A37" s="14" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B37" s="17">
         <v>207</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F37" s="17">
         <v>9452225767</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J37" s="20" t="s">
         <v>176</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N37" s="17">
         <v>229001</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P37" s="4">
         <v>31285511827</v>
       </c>
       <c r="Q37" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="R37" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S37" s="4">
         <v>630936931031</v>
       </c>
       <c r="T37" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="U37" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V37" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W37" s="17">
         <v>8429476902</v>
       </c>
       <c r="X37" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:24" customHeight="1" ht="20">
       <c r="A38" s="13" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B38" s="16">
         <v>208</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F38" s="16">
         <v>7054527500</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J38" s="19" t="s">
         <v>176</v>
       </c>
       <c r="K38" s="19" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N38" s="16">
         <v>229001</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P38" s="3">
         <v>41791518367</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="R38" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S38" s="3">
         <v>224515657414</v>
       </c>
       <c r="T38" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W38" s="16">
         <v>8009161417</v>
       </c>
       <c r="X38" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:24" customHeight="1" ht="20">
       <c r="A39" s="14" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B39" s="17">
         <v>209</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F39" s="17">
         <v>8318255636</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J39" s="20" t="s">
         <v>133</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N39" s="17">
         <v>229001</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P39" s="4">
         <v>42735553877</v>
       </c>
       <c r="Q39" s="4" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="R39" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S39" s="4">
         <v>947090410982</v>
       </c>
       <c r="T39" s="4" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="U39" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V39" s="4" t="s">
         <v>148</v>
       </c>
       <c r="W39" s="17" t="s">
         <v>148</v>
       </c>
       <c r="X39" s="11" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:24" customHeight="1" ht="20">
       <c r="A40" s="13" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B40" s="16">
         <v>210</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F40" s="16">
         <v>9336395303</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J40" s="19" t="s">
         <v>176</v>
       </c>
       <c r="K40" s="19" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N40" s="16">
         <v>229001</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="P40" s="3">
         <v>1198104000102957</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="R40" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S40" s="3">
         <v>514561085819</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W40" s="16">
         <v>8418099901</v>
       </c>
       <c r="X40" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:24" customHeight="1" ht="20">
       <c r="A41" s="14" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B41" s="17">
         <v>211</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F41" s="17">
         <v>9198045867</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J41" s="20" t="s">
         <v>102</v>
       </c>
       <c r="K41" s="20" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N41" s="17">
         <v>229001</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="P41" s="4">
         <v>353001502604</v>
       </c>
       <c r="Q41" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="R41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S41" s="4">
         <v>850589638150</v>
       </c>
       <c r="T41" s="4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="U41" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V41" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W41" s="17">
         <v>7475031641</v>
       </c>
       <c r="X41" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:24" customHeight="1" ht="20">
       <c r="A42" s="13" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B42" s="16">
         <v>214</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F42" s="16">
         <v>9675311784</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J42" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K42" s="19" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N42" s="16">
         <v>229001</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P42" s="3">
         <v>43685654749</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="R42" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S42" s="3">
         <v>821429160613</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W42" s="16">
         <v>9761425441</v>
       </c>
       <c r="X42" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:24" customHeight="1" ht="20">
       <c r="A43" s="14" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B43" s="17">
         <v>215</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F43" s="17">
         <v>8299531016</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J43" s="20" t="s">
         <v>133</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N43" s="17">
         <v>229001</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="P43" s="4">
         <v>3385168408</v>
       </c>
       <c r="Q43" s="4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="R43" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S43" s="4">
         <v>661043112072</v>
       </c>
       <c r="T43" s="4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="U43" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V43" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W43" s="17">
         <v>9984364922</v>
       </c>
       <c r="X43" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:24" customHeight="1" ht="20">
       <c r="A44" s="13" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B44" s="16">
         <v>217</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F44" s="16">
         <v>7460808787</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J44" s="19" t="s">
         <v>192</v>
       </c>
       <c r="K44" s="19" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N44" s="16">
         <v>229001</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P44" s="3">
         <v>39995426947</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="R44" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S44" s="3">
         <v>821273428659</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W44" s="16">
         <v>7523813422</v>
       </c>
       <c r="X44" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="1" ht="20">
       <c r="A45" s="14" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B45" s="17">
         <v>224</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F45" s="17">
         <v>6307242825</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J45" s="20" t="s">
         <v>176</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N45" s="17">
         <v>229001</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P45" s="4">
         <v>34456193422</v>
       </c>
       <c r="Q45" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="R45" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S45" s="4">
         <v>656643079463</v>
       </c>
       <c r="T45" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="U45" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V45" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W45" s="17">
         <v>7054826832</v>
       </c>
       <c r="X45" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:24" customHeight="1" ht="20">
       <c r="A46" s="13" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B46" s="16">
         <v>225</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F46" s="16">
         <v>8081049161</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J46" s="19" t="s">
         <v>133</v>
       </c>
       <c r="K46" s="19" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N46" s="16">
         <v>229001</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P46" s="3">
         <v>31908899370</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="R46" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S46" s="3">
         <v>638414285677</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W46" s="16">
         <v>8299217400</v>
       </c>
       <c r="X46" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="1" ht="20">
       <c r="A47" s="14" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B47" s="17">
         <v>226</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>126</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F47" s="17">
         <v>8756487170</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J47" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N47" s="17">
         <v>229001</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>211</v>
       </c>
       <c r="P47" s="4">
         <v>3049100000000.0</v>
       </c>
       <c r="Q47" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="R47" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S47" s="4">
         <v>900789336534</v>
       </c>
       <c r="T47" s="4" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="U47" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V47" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W47" s="17">
         <v>7054275436</v>
       </c>
       <c r="X47" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:24" customHeight="1" ht="20">
       <c r="A48" s="13" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B48" s="16">
         <v>231</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F48" s="16">
         <v>8960663788</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J48" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K48" s="19" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N48" s="16">
         <v>229001</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="P48" s="3">
         <v>5587892608</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="R48" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S48" s="3">
         <v>250160690386</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W48" s="16">
         <v>9654853572</v>
       </c>
       <c r="X48" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:24" customHeight="1" ht="20">
       <c r="A49" s="14" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B49" s="17">
         <v>233</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F49" s="17">
         <v>7379232528</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J49" s="20" t="s">
         <v>176</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N49" s="17">
         <v>229001</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="P49" s="4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="Q49" s="4" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="R49" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S49" s="4">
         <v>479758488526</v>
       </c>
       <c r="T49" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="U49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V49" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W49" s="17">
         <v>8535092047</v>
       </c>
       <c r="X49" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:24" customHeight="1" ht="20">
       <c r="A50" s="13" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B50" s="16">
         <v>236</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F50" s="16">
         <v>7348639224</v>
       </c>
-      <c r="G50" s="5" t="s">
-        <v>28</v>
+      <c r="G50" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J50" s="19" t="s">
         <v>60</v>
       </c>
       <c r="K50" s="19" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N50" s="16">
         <v>229001</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="P50" s="3">
         <v>8248000100061110</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="R50" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S50" s="3">
         <v>838439323166</v>
       </c>
       <c r="T50" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W50" s="16">
         <v>9170698613</v>
       </c>
       <c r="X50" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:24" customHeight="1" ht="20">
       <c r="A51" s="14" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B51" s="17">
         <v>237</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F51" s="17">
         <v>7860924745</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J51" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K51" s="20" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N51" s="17">
         <v>229001</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="P51" s="4">
         <v>719502010007394</v>
       </c>
       <c r="Q51" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="R51" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S51" s="4">
         <v>514858378860</v>
       </c>
       <c r="T51" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="U51" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W51" s="17">
         <v>7007709731</v>
       </c>
       <c r="X51" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:24" customHeight="1" ht="20">
       <c r="A52" s="13" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B52" s="16">
         <v>239</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F52" s="16">
         <v>7007280798</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J52" s="19" t="s">
         <v>133</v>
       </c>
       <c r="K52" s="19" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N52" s="16">
         <v>229001</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P52" s="3">
         <v>40728536093</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="R52" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S52" s="3">
         <v>241441007177</v>
       </c>
       <c r="T52" s="3" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V52" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W52" s="16">
         <v>9151853413</v>
       </c>
       <c r="X52" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:24" customHeight="1" ht="20">
       <c r="A53" s="14" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B53" s="17">
         <v>240</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F53" s="17">
         <v>8318647176</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J53" s="20" t="s">
         <v>102</v>
       </c>
       <c r="K53" s="20" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N53" s="17">
         <v>229001</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="P53" s="4">
         <v>29650110071960</v>
       </c>
       <c r="Q53" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="R53" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S53" s="4">
         <v>398790744765</v>
       </c>
       <c r="T53" s="4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="U53" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V53" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W53" s="17">
         <v>9936792636</v>
       </c>
       <c r="X53" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:24" customHeight="1" ht="20">
       <c r="A54" s="13" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B54" s="16">
         <v>247</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F54" s="16">
         <v>9219782932</v>
       </c>
-      <c r="G54" s="5" t="s">
-        <v>28</v>
+      <c r="G54" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="J54" s="19" t="s">
         <v>31</v>
       </c>
       <c r="K54" s="19" t="s">
         <v>31</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N54" s="16">
         <v>229001</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>36</v>
       </c>
       <c r="R54" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S54" s="3">
         <v>540327742385</v>
       </c>
       <c r="T54" s="3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="U54" s="3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="V54" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W54" s="16" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="X54" s="10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="55" spans="1:24" customHeight="1" ht="20">
       <c r="A55" s="14" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B55" s="17">
         <v>248</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F55" s="17">
         <v>9044873908</v>
       </c>
-      <c r="G55" s="6" t="s">
-        <v>45</v>
+      <c r="G55" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="J55" s="20" t="s">
         <v>31</v>
       </c>
       <c r="K55" s="20" t="s">
         <v>31</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N55" s="17">
         <v>229001</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P55" s="4">
         <v>47580100000000.0</v>
       </c>
       <c r="Q55" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="R55" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="S55" s="4">
         <v>995418542813</v>
       </c>
       <c r="T55" s="4" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="U55" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V55" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W55" s="17">
         <v>8009714967</v>
       </c>
       <c r="X55" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:24" customHeight="1" ht="20">
       <c r="A56" s="13" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B56" s="16">
         <v>251</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F56" s="16" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="J56" s="19" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="K56" s="19" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N56" s="16">
         <v>224208</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P56" s="3">
         <v>33288056653</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="R56" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S56" s="3">
         <v>818271000000.0</v>
       </c>
       <c r="T56" s="3" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W56" s="16">
         <v>8808034045</v>
       </c>
       <c r="X56" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:24" customHeight="1" ht="20">
       <c r="A57" s="14" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B57" s="17">
         <v>253</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F57" s="17">
         <v>9555072383</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="J57" s="20" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="K57" s="20" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N57" s="17">
         <v>224225</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>233</v>
       </c>
       <c r="P57" s="4">
         <v>50100500000000.0</v>
       </c>
       <c r="Q57" s="4" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="R57" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S57" s="4">
         <v>781493000000.0</v>
       </c>
       <c r="T57" s="4" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="U57" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V57" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W57" s="17">
         <v>9555072383</v>
       </c>
       <c r="X57" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:24" customHeight="1" ht="20">
       <c r="A58" s="13" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B58" s="16">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>26</v>
+        <v>404</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F58" s="16">
-        <v>7571821752</v>
+        <v>7380763733</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="J58" s="19" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
       <c r="K58" s="19" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N58" s="16">
-        <v>229121</v>
+        <v>228142</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="P58" s="3">
-        <v>7688357072</v>
+        <v>44148100000000.0</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="R58" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S58" s="3">
-        <v>807510000000.0</v>
+        <v>297785000000.0</v>
       </c>
       <c r="T58" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V58" s="3" t="s">
         <v>148</v>
       </c>
       <c r="W58" s="16" t="s">
         <v>148</v>
       </c>
       <c r="X58" s="10" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:24" customHeight="1" ht="20">
       <c r="A59" s="14" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B59" s="17">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>448</v>
+        <v>94</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>208</v>
+        <v>449</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F59" s="17">
-        <v>8808034045</v>
+        <v>9305347120</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>427</v>
+        <v>451</v>
       </c>
       <c r="J59" s="20" t="s">
-        <v>436</v>
+        <v>103</v>
       </c>
       <c r="K59" s="20" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>430</v>
+        <v>103</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N59" s="17">
-        <v>224208</v>
+        <v>228133</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>219</v>
+        <v>453</v>
       </c>
       <c r="P59" s="4">
-        <v>42953549942</v>
+        <v>501051151213</v>
       </c>
       <c r="Q59" s="4" t="s">
-        <v>296</v>
+        <v>454</v>
       </c>
       <c r="R59" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S59" s="4">
-        <v>737321000000.0</v>
+        <v>980985440674</v>
       </c>
       <c r="T59" s="4" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="U59" s="4" t="s">
-        <v>37</v>
+        <v>456</v>
       </c>
       <c r="V59" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>8808034045</v>
+        <v>148</v>
+      </c>
+      <c r="W59" s="17" t="s">
+        <v>148</v>
       </c>
       <c r="X59" s="11" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:24" customHeight="1" ht="20">
       <c r="A60" s="13" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B60" s="16">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>452</v>
+        <v>375</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="F60" s="16">
-        <v>9455176545</v>
+        <v>7268910302</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="J60" s="19" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="K60" s="19" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>103</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N60" s="16">
-        <v>228155</v>
+        <v>222302</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>457</v>
+        <v>289</v>
       </c>
       <c r="P60" s="3">
-        <v>56470100003053</v>
+        <v>23858100003188</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="R60" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S60" s="3">
-        <v>948554000000.0</v>
+        <v>705425610522</v>
       </c>
       <c r="T60" s="3" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="U60" s="3" t="s">
-        <v>37</v>
+        <v>464</v>
       </c>
       <c r="V60" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>6387138131</v>
+        <v>148</v>
+      </c>
+      <c r="W60" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="X60" s="10" t="s">
-        <v>92</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:24" customHeight="1" ht="20">
       <c r="A61" s="14" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B61" s="17">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="F61" s="17">
-        <v>8810816929</v>
+        <v>9569791331</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="J61" s="20" t="s">
-        <v>31</v>
+        <v>469</v>
       </c>
       <c r="K61" s="20" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N61" s="17">
-        <v>231303</v>
+        <v>227801</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>466</v>
+        <v>218</v>
       </c>
       <c r="P61" s="4">
-        <v>673800170006458</v>
+        <v>44802842778</v>
       </c>
       <c r="Q61" s="4" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="R61" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S61" s="4">
-        <v>821716010433</v>
+        <v>931850000000.0</v>
       </c>
       <c r="T61" s="4" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="U61" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V61" s="4" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>39</v>
+      </c>
+      <c r="W61" s="17">
+        <v>9984841308</v>
       </c>
       <c r="X61" s="11" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:24" customHeight="1" ht="20">
       <c r="A62" s="13" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B62" s="16">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>190</v>
+        <v>476</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="F62" s="16">
-        <v>9648751758</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9451234099</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="J62" s="19" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="K62" s="19" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>475</v>
+        <v>31</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N62" s="16">
-        <v>209801</v>
+        <v>222302</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="P62" s="3">
-        <v>3964182357</v>
+        <v>58570100004272</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>477</v>
+        <v>145</v>
       </c>
       <c r="R62" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="S62" s="3">
-        <v>795479438508</v>
+      <c r="S62" s="3" t="s">
+        <v>481</v>
       </c>
       <c r="T62" s="3" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V62" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>39</v>
+      </c>
+      <c r="W62" s="16">
+        <v>9454904152</v>
       </c>
       <c r="X62" s="10" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:24" customHeight="1" ht="20">
       <c r="A63" s="14" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B63" s="17">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>111</v>
+        <v>484</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>329</v>
+        <v>87</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F63" s="17">
-        <v>8400019711</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>8858171451</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="J63" s="20" t="s">
-        <v>436</v>
+        <v>486</v>
       </c>
       <c r="K63" s="20" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>483</v>
+        <v>103</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N63" s="17">
-        <v>230125</v>
+        <v>222302</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>484</v>
+        <v>218</v>
       </c>
       <c r="P63" s="4">
-        <v>692710110004596</v>
+        <v>32783557020</v>
       </c>
       <c r="Q63" s="4" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="R63" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S63" s="4">
-        <v>246515056068</v>
+        <v>524562000000.0</v>
       </c>
       <c r="T63" s="4" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="U63" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V63" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W63" s="17">
-        <v>7068752316</v>
+        <v>9453023986</v>
       </c>
       <c r="X63" s="11" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:24" customHeight="1" ht="20">
       <c r="A64" s="13" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B64" s="16">
-        <v>294</v>
+        <v>265</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>26</v>
+        <v>368</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F64" s="16">
-        <v>9616962003</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>8917044727</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
       <c r="J64" s="19" t="s">
-        <v>491</v>
+        <v>31</v>
       </c>
       <c r="K64" s="19" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N64" s="16">
-        <v>229306</v>
+        <v>230001</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="P64" s="3">
-        <v>50100400000000.0</v>
+        <v>53460100020077</v>
       </c>
       <c r="Q64" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="R64" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S64" s="3">
+        <v>832240000000.0</v>
+      </c>
+      <c r="T64" s="3" t="s">
         <v>495</v>
-      </c>
-[...7 lines deleted...]
-        <v>496</v>
       </c>
       <c r="U64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V64" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="W64" s="16" t="s">
-        <v>497</v>
+      <c r="W64" s="16">
+        <v>9795385317</v>
       </c>
       <c r="X64" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:24" customHeight="1" ht="20">
       <c r="A65" s="14" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B65" s="17">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>343</v>
+        <v>266</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>499</v>
+        <v>26</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="F65" s="17">
-        <v>9621330988</v>
+        <v>7571821752</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="J65" s="20" t="s">
+        <v>499</v>
+      </c>
+      <c r="K65" s="20" t="s">
+        <v>500</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N65" s="17">
+        <v>229121</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="P65" s="4">
+        <v>7688357072</v>
+      </c>
+      <c r="Q65" s="4" t="s">
         <v>501</v>
       </c>
-      <c r="K65" s="20" t="s">
+      <c r="R65" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S65" s="4">
+        <v>807510000000.0</v>
+      </c>
+      <c r="T65" s="4" t="s">
         <v>502</v>
       </c>
-      <c r="L65" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="U65" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V65" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>9621330988</v>
+        <v>148</v>
+      </c>
+      <c r="W65" s="17" t="s">
+        <v>148</v>
       </c>
       <c r="X65" s="11" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:24" customHeight="1" ht="20">
       <c r="A66" s="13" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="B66" s="16">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>461</v>
+        <v>504</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>79</v>
+        <v>208</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="F66" s="16">
-        <v>9695335870</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>8808034045</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>507</v>
+        <v>429</v>
       </c>
       <c r="J66" s="19" t="s">
-        <v>508</v>
+        <v>438</v>
       </c>
       <c r="K66" s="19" t="s">
-        <v>509</v>
+        <v>431</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>510</v>
+        <v>432</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N66" s="16">
-        <v>209401</v>
+        <v>224208</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>511</v>
+        <v>218</v>
       </c>
       <c r="P66" s="3">
-        <v>51950100000000.0</v>
+        <v>42953549942</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>145</v>
+        <v>297</v>
       </c>
       <c r="R66" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S66" s="3">
-        <v>410456998630</v>
+        <v>737321000000.0</v>
       </c>
       <c r="T66" s="3" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V66" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>39</v>
+      </c>
+      <c r="W66" s="16">
+        <v>8808034045</v>
       </c>
       <c r="X66" s="10" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:24" customHeight="1" ht="20">
       <c r="A67" s="14" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="B67" s="17">
-        <v>303</v>
+        <v>277</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>131</v>
+        <v>508</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>79</v>
+        <v>509</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="F67" s="17">
-        <v>8127706557</v>
+        <v>9455176545</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="4" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="J67" s="20" t="s">
-        <v>491</v>
+        <v>31</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N67" s="17">
-        <v>228121</v>
+        <v>228155</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>144</v>
+        <v>513</v>
       </c>
       <c r="P67" s="4">
-        <v>50760100034595</v>
+        <v>56470100003053</v>
       </c>
       <c r="Q67" s="4" t="s">
-        <v>145</v>
+        <v>514</v>
       </c>
       <c r="R67" s="17" t="s">
         <v>37</v>
       </c>
       <c r="S67" s="4">
-        <v>328148213210</v>
+        <v>948554000000.0</v>
       </c>
       <c r="T67" s="4" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="U67" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V67" s="4" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>39</v>
+      </c>
+      <c r="W67" s="17">
+        <v>6387138131</v>
       </c>
       <c r="X67" s="11" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:24" customHeight="1" ht="20">
       <c r="A68" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="B68" s="16">
+        <v>278</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E68" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="B68" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F68" s="16">
-        <v>8052229420</v>
+        <v>8810816929</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="J68" s="19" t="s">
-        <v>501</v>
+        <v>31</v>
       </c>
       <c r="K68" s="19" t="s">
+        <v>520</v>
+      </c>
+      <c r="L68" s="3" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N68" s="16">
-        <v>227408</v>
+        <v>231303</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>219</v>
+        <v>522</v>
       </c>
       <c r="P68" s="3">
-        <v>34714329919</v>
+        <v>673800170006458</v>
       </c>
       <c r="Q68" s="3" t="s">
         <v>523</v>
       </c>
       <c r="R68" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S68" s="3">
-        <v>747968000000.0</v>
+        <v>821716010433</v>
       </c>
       <c r="T68" s="3" t="s">
         <v>524</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V68" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>7524834606</v>
+        <v>148</v>
+      </c>
+      <c r="W68" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="X68" s="10" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
     </row>
     <row r="69" spans="1:24" customHeight="1" ht="20">
-      <c r="A69" s="15" t="s">
+      <c r="A69" s="14" t="s">
         <v>525</v>
       </c>
-      <c r="B69" s="18">
+      <c r="B69" s="17">
+        <v>280</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="F69" s="17">
+        <v>9648751758</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="J69" s="20" t="s">
+        <v>529</v>
+      </c>
+      <c r="K69" s="20" t="s">
+        <v>530</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N69" s="17">
+        <v>209801</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="P69" s="4">
+        <v>3964182357</v>
+      </c>
+      <c r="Q69" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="R69" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S69" s="4">
+        <v>795479438508</v>
+      </c>
+      <c r="T69" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="U69" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V69" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="W69" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="X69" s="11" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24" customHeight="1" ht="20">
+      <c r="A70" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="B70" s="16">
+        <v>292</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="F70" s="16">
+        <v>8400019711</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="J70" s="19" t="s">
+        <v>438</v>
+      </c>
+      <c r="K70" s="19" t="s">
+        <v>538</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N70" s="16">
+        <v>230125</v>
+      </c>
+      <c r="O70" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="P70" s="3">
+        <v>692710110004596</v>
+      </c>
+      <c r="Q70" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="R70" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S70" s="3">
+        <v>246515056068</v>
+      </c>
+      <c r="T70" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="U70" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V70" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W70" s="16">
+        <v>7068752316</v>
+      </c>
+      <c r="X70" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24" customHeight="1" ht="20">
+      <c r="A71" s="14" t="s">
+        <v>543</v>
+      </c>
+      <c r="B71" s="17">
+        <v>294</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="F71" s="17">
+        <v>9616962003</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I71" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="J71" s="20" t="s">
+        <v>547</v>
+      </c>
+      <c r="K71" s="20" t="s">
+        <v>548</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N71" s="17">
+        <v>229306</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="P71" s="4">
+        <v>50100400000000.0</v>
+      </c>
+      <c r="Q71" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="R71" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S71" s="4">
+        <v>463734940520</v>
+      </c>
+      <c r="T71" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="U71" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V71" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W71" s="17" t="s">
+        <v>553</v>
+      </c>
+      <c r="X71" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24" customHeight="1" ht="20">
+      <c r="A72" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="B72" s="16">
+        <v>296</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="F72" s="16">
+        <v>9621330988</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="J72" s="19" t="s">
+        <v>460</v>
+      </c>
+      <c r="K72" s="19" t="s">
+        <v>556</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="N72" s="16">
+        <v>228131</v>
+      </c>
+      <c r="O72" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="P72" s="3">
+        <v>42627319025</v>
+      </c>
+      <c r="Q72" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="R72" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S72" s="3">
+        <v>219365590115</v>
+      </c>
+      <c r="T72" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="U72" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V72" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W72" s="16">
+        <v>9621330988</v>
+      </c>
+      <c r="X72" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24" customHeight="1" ht="20">
+      <c r="A73" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="B73" s="17">
+        <v>298</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="F73" s="17">
+        <v>9695335870</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I73" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="J73" s="20" t="s">
+        <v>563</v>
+      </c>
+      <c r="K73" s="20" t="s">
+        <v>564</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N73" s="17">
+        <v>209401</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="P73" s="4">
+        <v>51950100000000.0</v>
+      </c>
+      <c r="Q73" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="R73" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S73" s="4">
+        <v>410456998630</v>
+      </c>
+      <c r="T73" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="U73" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V73" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="W73" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="X73" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24" customHeight="1" ht="20">
+      <c r="A74" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="B74" s="16">
+        <v>303</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="F74" s="16">
+        <v>8127706557</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="J74" s="19" t="s">
+        <v>547</v>
+      </c>
+      <c r="K74" s="19" t="s">
+        <v>571</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N74" s="16">
+        <v>228121</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="P74" s="3">
+        <v>50760100034595</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="R74" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S74" s="3">
+        <v>328148213210</v>
+      </c>
+      <c r="T74" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="U74" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V74" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="W74" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="X74" s="10" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24" customHeight="1" ht="20">
+      <c r="A75" s="14" t="s">
+        <v>573</v>
+      </c>
+      <c r="B75" s="17">
+        <v>304</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="F75" s="17">
+        <v>8052229420</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I75" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="J75" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="K75" s="20" t="s">
+        <v>576</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N75" s="17">
+        <v>227408</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="P75" s="4">
+        <v>34714329919</v>
+      </c>
+      <c r="Q75" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="R75" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S75" s="4">
+        <v>747968000000.0</v>
+      </c>
+      <c r="T75" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="U75" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V75" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W75" s="17">
+        <v>7524834606</v>
+      </c>
+      <c r="X75" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24" customHeight="1" ht="20">
+      <c r="A76" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="B76" s="16">
         <v>307</v>
       </c>
-      <c r="C69" s="7" t="s">
+      <c r="C76" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="F76" s="16">
+        <v>7830570238</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="J76" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="K76" s="19" t="s">
+        <v>583</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M76" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N76" s="16">
+        <v>244241</v>
+      </c>
+      <c r="O76" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="Q76" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="R76" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S76" s="3">
+        <v>237998401295</v>
+      </c>
+      <c r="T76" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="U76" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V76" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="W76" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="X76" s="10" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24" customHeight="1" ht="20">
+      <c r="A77" s="14" t="s">
+        <v>588</v>
+      </c>
+      <c r="B77" s="17">
+        <v>318</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="F77" s="17">
+        <v>8511376255</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="J77" s="20" t="s">
+        <v>591</v>
+      </c>
+      <c r="K77" s="20" t="s">
+        <v>592</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="N77" s="17">
+        <v>227813</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="P77" s="4">
+        <v>19878100013556</v>
+      </c>
+      <c r="Q77" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R77" s="17" t="s">
+        <v>595</v>
+      </c>
+      <c r="S77" s="4">
+        <v>581755488075</v>
+      </c>
+      <c r="T77" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="U77" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V77" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W77" s="17" t="s">
+        <v>597</v>
+      </c>
+      <c r="X77" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24" customHeight="1" ht="20">
+      <c r="A78" s="13" t="s">
+        <v>598</v>
+      </c>
+      <c r="B78" s="16">
+        <v>327</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="F78" s="16">
+        <v>9793160811</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="J78" s="19" t="s">
+        <v>602</v>
+      </c>
+      <c r="K78" s="19" t="s">
+        <v>603</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N78" s="16">
+        <v>0.224204</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="P78" s="3">
+        <v>13980100025820</v>
+      </c>
+      <c r="Q78" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="R78" s="16" t="s">
+        <v>606</v>
+      </c>
+      <c r="S78" s="3">
+        <v>328405870867</v>
+      </c>
+      <c r="T78" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="U78" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V78" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W78" s="16" t="s">
+        <v>608</v>
+      </c>
+      <c r="X78" s="10" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24" customHeight="1" ht="20">
+      <c r="A79" s="14" t="s">
+        <v>609</v>
+      </c>
+      <c r="B79" s="17">
+        <v>329</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="F79" s="17">
+        <v>6392600125</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="J79" s="20" t="s">
+        <v>613</v>
+      </c>
+      <c r="K79" s="20" t="s">
+        <v>614</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N79" s="17">
+        <v>225120</v>
+      </c>
+      <c r="O79" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="P79" s="4">
+        <v>2866001500065287</v>
+      </c>
+      <c r="Q79" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="R79" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S79" s="4">
+        <v>519072665561</v>
+      </c>
+      <c r="T79" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="U79" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V79" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W79" s="17">
+        <v>8953243354</v>
+      </c>
+      <c r="X79" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24" customHeight="1" ht="20">
+      <c r="A80" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="B80" s="16">
+        <v>330</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="F80" s="16">
+        <v>7307600481</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="J80" s="19" t="s">
+        <v>438</v>
+      </c>
+      <c r="K80" s="19" t="s">
+        <v>621</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N80" s="16">
+        <v>228161</v>
+      </c>
+      <c r="O80" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="P80" s="3">
+        <v>428902120042039</v>
+      </c>
+      <c r="Q80" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="R80" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S80" s="3">
+        <v>833211881344</v>
+      </c>
+      <c r="T80" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="U80" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="V80" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="W80" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="X80" s="10" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24" customHeight="1" ht="20">
+      <c r="A81" s="14" t="s">
+        <v>625</v>
+      </c>
+      <c r="B81" s="17">
+        <v>332</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>526</v>
       </c>
-      <c r="D69" s="7" t="s">
+      <c r="D81" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="F81" s="17">
+        <v>9120409008</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I81" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="J81" s="20" t="s">
+        <v>547</v>
+      </c>
+      <c r="K81" s="20" t="s">
+        <v>628</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N81" s="17">
+        <v>228141</v>
+      </c>
+      <c r="O81" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="P81" s="4">
+        <v>41481716791</v>
+      </c>
+      <c r="Q81" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="R81" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S81" s="4">
+        <v>479482494750</v>
+      </c>
+      <c r="T81" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="U81" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="V81" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="W81" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="X81" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24" customHeight="1" ht="20">
+      <c r="A82" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="B82" s="16">
+        <v>334</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="F82" s="16">
+        <v>6388998806</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="J82" s="19" t="s">
+        <v>637</v>
+      </c>
+      <c r="K82" s="19" t="s">
+        <v>638</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N82" s="16">
+        <v>-228161</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="Q82" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="R82" s="16" t="s">
+        <v>641</v>
+      </c>
+      <c r="S82" s="3">
+        <v>550552473394</v>
+      </c>
+      <c r="T82" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="U82" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V82" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="W82" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="X82" s="10" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24" customHeight="1" ht="20">
+      <c r="A83" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="B83" s="17">
+        <v>342</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="F83" s="17">
+        <v>8707613419</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I83" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="J83" s="20" t="s">
+        <v>591</v>
+      </c>
+      <c r="K83" s="20" t="s">
+        <v>648</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N83" s="17">
+        <v>228001</v>
+      </c>
+      <c r="O83" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="P83" s="4">
+        <v>783118210009564</v>
+      </c>
+      <c r="Q83" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="R83" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S83" s="4">
+        <v>508875066716</v>
+      </c>
+      <c r="T83" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="U83" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V83" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W83" s="17">
+        <v>9451777577</v>
+      </c>
+      <c r="X83" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="84" spans="1:24" customHeight="1" ht="20">
+      <c r="A84" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="B84" s="16">
+        <v>347</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="F84" s="16">
+        <v>7398000017</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="J84" s="19" t="s">
+        <v>657</v>
+      </c>
+      <c r="K84" s="19" t="s">
+        <v>658</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="M84" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N84" s="16">
+        <v>209205</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="P84" s="3">
+        <v>39066415933</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="R84" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S84" s="3">
+        <v>707876195651</v>
+      </c>
+      <c r="T84" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="U84" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V84" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W84" s="16">
+        <v>9125281390</v>
+      </c>
+      <c r="X84" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24" customHeight="1" ht="20">
+      <c r="A85" s="14" t="s">
+        <v>662</v>
+      </c>
+      <c r="B85" s="17">
+        <v>348</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="D85" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="E69" s="7" t="s">
-[...5 lines deleted...]
-      <c r="G69" s="8" t="s">
+      <c r="E85" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="F85" s="17">
+        <v>9219439141</v>
+      </c>
+      <c r="G85" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H69" s="7" t="s">
+      <c r="H85" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I69" s="7" t="s">
-[...11 lines deleted...]
-      <c r="M69" s="7" t="s">
+      <c r="I85" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="J85" s="20" t="s">
+        <v>591</v>
+      </c>
+      <c r="K85" s="20" t="s">
+        <v>665</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="M85" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="N69" s="18">
-[...23 lines deleted...]
-      <c r="V69" s="7" t="s">
+      <c r="N85" s="17">
+        <v>207243</v>
+      </c>
+      <c r="O85" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="P85" s="4">
+        <v>42845953303</v>
+      </c>
+      <c r="Q85" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="R85" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S85" s="4">
+        <v>426458487185</v>
+      </c>
+      <c r="T85" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="U85" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V85" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="W69" s="18">
-[...2 lines deleted...]
-      <c r="X69" s="12" t="s">
+      <c r="W85" s="17">
+        <v>9568104210</v>
+      </c>
+      <c r="X85" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="86" spans="1:24" customHeight="1" ht="20">
+      <c r="A86" s="13" t="s">
+        <v>669</v>
+      </c>
+      <c r="B86" s="16">
+        <v>349</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="F86" s="16">
+        <v>9140322120</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="J86" s="19" t="s">
+        <v>438</v>
+      </c>
+      <c r="K86" s="19" t="s">
+        <v>673</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="M86" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N86" s="16">
+        <v>227816</v>
+      </c>
+      <c r="O86" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="P86" s="3">
+        <v>45850100010278</v>
+      </c>
+      <c r="Q86" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="R86" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S86" s="3">
+        <v>393181310789</v>
+      </c>
+      <c r="T86" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="U86" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V86" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W86" s="16">
+        <v>9452001372</v>
+      </c>
+      <c r="X86" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24" customHeight="1" ht="20">
+      <c r="A87" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="B87" s="18">
+        <v>351</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="F87" s="18">
+        <v>7518186832</v>
+      </c>
+      <c r="G87" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I87" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="J87" s="21" t="s">
+        <v>438</v>
+      </c>
+      <c r="K87" s="21" t="s">
+        <v>681</v>
+      </c>
+      <c r="L87" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="M87" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="N87" s="18">
+        <v>227413</v>
+      </c>
+      <c r="O87" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="P87" s="7">
+        <v>520191434949816</v>
+      </c>
+      <c r="Q87" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="R87" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="S87" s="7">
+        <v>853208961731</v>
+      </c>
+      <c r="T87" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="U87" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="V87" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="W87" s="18">
+        <v>8052860719</v>
+      </c>
+      <c r="X87" s="12" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>