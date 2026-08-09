--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -248,50 +248,77 @@
   <si>
     <t>arpitskachhwah@gmail.com</t>
   </si>
   <si>
     <t>Lalganj</t>
   </si>
   <si>
     <t>'DAROUTALALPURLALPURDAROUTAFATEHPUR</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>'37037177814</t>
   </si>
   <si>
     <t>SBIN0000043</t>
   </si>
   <si>
     <t>OEWPS3013B</t>
   </si>
   <si>
     <t>'9129739394</t>
   </si>
   <si>
+    <t>ESMA-81203</t>
+  </si>
+  <si>
+    <t>Mayank</t>
+  </si>
+  <si>
+    <t>Rai</t>
+  </si>
+  <si>
+    <t>mayank28888rai@gmail.com</t>
+  </si>
+  <si>
+    <t>unchahar</t>
+  </si>
+  <si>
+    <t>street/road/ Lane: Khemapur, Village/Town/City: Khemapur, Dist: Ambedkar Nagar, P.O: Khemapur, State: U.P.-224157</t>
+  </si>
+  <si>
+    <t>UNION BANK</t>
+  </si>
+  <si>
+    <t>UBIN0567981</t>
+  </si>
+  <si>
+    <t>EYWPR1331D</t>
+  </si>
+  <si>
     <t>ESMA-82243</t>
   </si>
   <si>
     <t>Manjesh</t>
   </si>
   <si>
     <t>Kumar</t>
   </si>
   <si>
     <t>smpclmanjeshyadav@outlook.com</t>
   </si>
   <si>
     <t>'Atbarpur Dadlaha Safipur</t>
   </si>
   <si>
     <t>'24810100003833</t>
   </si>
   <si>
     <t>ETBPK5152B</t>
   </si>
   <si>
     <t>ESMA-83342</t>
   </si>
   <si>
     <t>Vibhu</t>
@@ -320,50 +347,77 @@
   <si>
     <t>CBFPV7549P</t>
   </si>
   <si>
     <t>ESMA-83469</t>
   </si>
   <si>
     <t>Himanshu</t>
   </si>
   <si>
     <t>hs4857077@gmail.com</t>
   </si>
   <si>
     <t>Vill Kapiya GRANT, Tola Madhyanagar, Bhadehar, GRAHT, Siddharthnagar, Udairajganj, u.p.-272204</t>
   </si>
   <si>
     <t>HDFC Bank</t>
   </si>
   <si>
     <t>HDFC0004331</t>
   </si>
   <si>
     <t>MCYPS6962D</t>
   </si>
   <si>
+    <t>ESMA-83498</t>
+  </si>
+  <si>
+    <t>Sanjeev</t>
+  </si>
+  <si>
+    <t>sanjeevkumar78150@gmail.com</t>
+  </si>
+  <si>
+    <t>Joniha</t>
+  </si>
+  <si>
+    <t>Vill,Nohrepur, Post,Tandwa, Dist: Amethi, U.P.-27411</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>IDIB000M284</t>
+  </si>
+  <si>
+    <t>MONPK2610D</t>
+  </si>
+  <si>
+    <t>Wife</t>
+  </si>
+  <si>
     <t>ESMA-84092</t>
   </si>
   <si>
     <t>Sajeet</t>
   </si>
   <si>
     <t>sajeety4@gmail.com</t>
   </si>
   <si>
     <t>Kandhai ka purva, Saruwanwa, Amethi, U.P.- 227408</t>
   </si>
   <si>
     <t>CANARA BANK</t>
   </si>
   <si>
     <t>CNRB0003697</t>
   </si>
   <si>
     <t>AOJPY1332G</t>
   </si>
   <si>
     <t>ESMA-88062</t>
   </si>
   <si>
     <t>Gyanendra</t>
@@ -446,50 +500,74 @@
   <si>
     <t>rahulsahu737923@gmail.com</t>
   </si>
   <si>
     <t>2026-01-28</t>
   </si>
   <si>
     <t>Harringtonganj</t>
   </si>
   <si>
     <t>Hardaspur, Geriya, Alampur, Fatehpur, 212655</t>
   </si>
   <si>
     <t>BOB</t>
   </si>
   <si>
     <t>07480100023125</t>
   </si>
   <si>
     <t>BARB0AJUHAB</t>
   </si>
   <si>
     <t>DYLPK6562B</t>
   </si>
   <si>
+    <t>ESMA-90599</t>
+  </si>
+  <si>
+    <t>Shubham</t>
+  </si>
+  <si>
+    <t>Yadav</t>
+  </si>
+  <si>
+    <t>shubhamyaduvanshi734863@gmail.com</t>
+  </si>
+  <si>
+    <t>11, Ledawa, PO: Bauliaraja, Maharajganj, U.P.-273303</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>PUNB0824800</t>
+  </si>
+  <si>
+    <t>BBOPY9274J</t>
+  </si>
+  <si>
     <t>ESMA-90600</t>
   </si>
   <si>
     <t>Irshad</t>
   </si>
   <si>
     <t>Ansari</t>
   </si>
   <si>
     <t>irshadansaria786@gmail.com</t>
   </si>
   <si>
     <t>Gram Haripur, Post: Barasathi, Bhannaur, PO: Jaunpur, U.P.-222162</t>
   </si>
   <si>
     <t>Union Bank</t>
   </si>
   <si>
     <t>UBIN0571954</t>
   </si>
   <si>
     <t>CCIPA5890E</t>
   </si>
   <si>
     <t>ESMA-90702</t>
@@ -512,135 +590,225 @@
   <si>
     <t>ESMA</t>
   </si>
   <si>
     <t>Ankit</t>
   </si>
   <si>
     <t>Verma</t>
   </si>
   <si>
     <t>av8318647176@gmail.com</t>
   </si>
   <si>
     <t>Rampur, Umari, Pratapgarh, Antu, U.P.-230501</t>
   </si>
   <si>
     <t>UCO BANK</t>
   </si>
   <si>
     <t>UCBA0002965</t>
   </si>
   <si>
     <t>CDWPA1098K</t>
   </si>
   <si>
-    <t>ESMA-91364</t>
-[...8 lines deleted...]
-    <t>manishjhamanish2002@gmail.com</t>
+    <t>ESMA-91363</t>
+  </si>
+  <si>
+    <t>Shashikant</t>
+  </si>
+  <si>
+    <t>Awasthi</t>
+  </si>
+  <si>
+    <t>gavraw0123@gmail.com</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>SBIN0004552</t>
-[...2 lines deleted...]
-    <t>AIRPC2919F</t>
+    <t>'24810100003783</t>
+  </si>
+  <si>
+    <t>BFLPB0052C</t>
+  </si>
+  <si>
+    <t>MNHJBHJ</t>
+  </si>
+  <si>
+    <t>07800455656</t>
+  </si>
+  <si>
+    <t>ESMA-96342</t>
+  </si>
+  <si>
+    <t>shiv kumar</t>
+  </si>
+  <si>
+    <t>mishra</t>
+  </si>
+  <si>
+    <t>mishrashivkumar4273@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>MCC- Unchahar</t>
+  </si>
+  <si>
+    <t>Vill. Pakadi Kalan, Kothra Khurd, Sherpur, Pars Rampur,  sultanpur- 222302</t>
+  </si>
+  <si>
+    <t>Baroda u.P. Bank</t>
+  </si>
+  <si>
+    <t>6.72485E+11x</t>
+  </si>
+  <si>
+    <t>JLAPM5387N</t>
+  </si>
+  <si>
+    <t>ESMA-92651</t>
+  </si>
+  <si>
+    <t>Harshit</t>
+  </si>
+  <si>
+    <t>Tiwari</t>
+  </si>
+  <si>
+    <t>rajpandit8808034045@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>MCC Gauriganj</t>
+  </si>
+  <si>
+    <t>Parag Pandit ka purwa, Aadil Pur, Faizabad U.P.-</t>
+  </si>
+  <si>
+    <t>Faizabad</t>
+  </si>
+  <si>
+    <t>SBIN0005463</t>
+  </si>
+  <si>
+    <t>CQLPT5262N</t>
   </si>
   <si>
     <t>ESMA-94310</t>
   </si>
   <si>
     <t>Shailendra</t>
   </si>
   <si>
-    <t>Yadav</t>
-[...1 lines deleted...]
-  <si>
     <t>girishyadav438@gmail.com</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>MCC Gauriganj</t>
-[...1 lines deleted...]
-  <si>
     <t>Pedariya, Pure Barhai, Post - Rajapur, Atheha, Pedariya,</t>
   </si>
   <si>
     <t>Pratapgarh,</t>
   </si>
   <si>
     <t>Bank of India</t>
   </si>
   <si>
     <t>BKID0006927</t>
   </si>
   <si>
     <t>AXSPY8924A</t>
   </si>
   <si>
     <t>ESMA-94307</t>
   </si>
   <si>
     <t>Randheer</t>
   </si>
   <si>
     <t>randheersingh567@gmail.com</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>MCC Harringtonganj</t>
   </si>
   <si>
     <t>Kherwa, Reabareli -229306</t>
   </si>
   <si>
     <t>Reabareli</t>
   </si>
   <si>
     <t>HDFC Bank Ltd</t>
   </si>
   <si>
     <t>HDFC0004786</t>
   </si>
   <si>
     <t>HDHPS6969F</t>
   </si>
   <si>
     <t>90298 18900</t>
+  </si>
+  <si>
+    <t>ESMA-94753</t>
+  </si>
+  <si>
+    <t>Prashant</t>
+  </si>
+  <si>
+    <t>Prajapati</t>
+  </si>
+  <si>
+    <t>pk2675014@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Dhiara</t>
+  </si>
+  <si>
+    <t>Saraiya, Gosaisinghpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur, -</t>
+  </si>
+  <si>
+    <t>U.P</t>
+  </si>
+  <si>
+    <t>SBIN0014504</t>
+  </si>
+  <si>
+    <t>IQQPK6407M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1191,71 +1359,71 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X20"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K20"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="14.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="101.69" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="122.113" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -1675,1078 +1843,1522 @@
       </c>
       <c r="S6" s="3">
         <v>310751364900</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>76</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W6" s="15" t="s">
         <v>77</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:24" customHeight="1" ht="20">
       <c r="A7" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="16">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>81</v>
       </c>
       <c r="F7" s="16">
-        <v>9621712607</v>
+        <v>6386994105</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="19" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="K7" s="19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N7" s="16">
         <v>229001</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>84</v>
+      </c>
+      <c r="P7" s="4">
+        <v>679802010003525</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="R7" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="4">
-        <v>762602125460</v>
+        <v>458883848678</v>
       </c>
       <c r="T7" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="U7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W7" s="16">
-        <v>7860661093</v>
+        <v>8881679393</v>
       </c>
       <c r="X7" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:24" customHeight="1" ht="20">
       <c r="A8" s="12" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8" s="15">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F8" s="15">
-        <v>8009485126</v>
+        <v>9621712607</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="J8" s="18" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="K8" s="18" t="s">
         <v>91</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="15">
         <v>229001</v>
       </c>
       <c r="O8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="P8" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="Q8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="R8" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8" s="3">
+        <v>762602125460</v>
+      </c>
+      <c r="T8" s="3" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W8" s="15">
-        <v>6397094508</v>
+        <v>7860661093</v>
       </c>
       <c r="X8" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="16">
+        <v>189</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B9" s="16">
-[...2 lines deleted...]
-      <c r="C9" s="4" t="s">
+      <c r="D9" s="4" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>97</v>
       </c>
       <c r="F9" s="16">
-        <v>9628484273</v>
+        <v>8009485126</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J9" s="19" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="K9" s="19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N9" s="16">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P9" s="4">
-        <v>50100500604631</v>
+        <v>4348531868</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="R9" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="4">
-        <v>477520953991</v>
+        <v>305050550490</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W9" s="16">
-        <v>9919030828</v>
+        <v>6397094508</v>
       </c>
       <c r="X9" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
       <c r="A10" s="12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10" s="15">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F10" s="15">
-        <v>8279846315</v>
+        <v>9628484273</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J10" s="18" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K10" s="18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="15">
         <v>229001</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="P10" s="3">
-        <v>110070795775</v>
+        <v>50100500604631</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="R10" s="15" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="3">
-        <v>231193793870</v>
+        <v>477520953991</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W10" s="15">
-        <v>9871029435</v>
+        <v>9919030828</v>
       </c>
       <c r="X10" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
       <c r="A11" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11" s="16">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F11" s="16">
-        <v>9198045867</v>
+        <v>9416033137</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="K11" s="19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N11" s="16">
         <v>229001</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P11" s="4">
-        <v>353001502604</v>
+        <v>7810941083</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="R11" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="4">
-        <v>850589638150</v>
+        <v>947666475696</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="16">
-        <v>7475031641</v>
+        <v>9996010534</v>
       </c>
       <c r="X11" s="10" t="s">
-        <v>37</v>
+        <v>119</v>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="1" ht="20">
       <c r="A12" s="12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B12" s="15">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F12" s="15">
-        <v>8299531016</v>
+        <v>8279846315</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J12" s="18" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="K12" s="18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N12" s="15">
         <v>229001</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P12" s="3">
-        <v>3385168408</v>
+        <v>110070795775</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="R12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="3">
-        <v>661043112072</v>
+        <v>231193793870</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W12" s="15">
-        <v>9984364922</v>
+        <v>9871029435</v>
       </c>
       <c r="X12" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13" s="16">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F13" s="16">
-        <v>8081049161</v>
+        <v>9198045867</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J13" s="19" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="K13" s="19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N13" s="16">
         <v>229001</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P13" s="4">
-        <v>31908899370</v>
+        <v>353001502604</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="R13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="4">
-        <v>638414285677</v>
+        <v>850589638150</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="U13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W13" s="16">
-        <v>8299217400</v>
+        <v>7475031641</v>
       </c>
       <c r="X13" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="1" ht="20">
       <c r="A14" s="12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14" s="15">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F14" s="15">
-        <v>7379232528</v>
+        <v>8299531016</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>137</v>
+        <v>98</v>
       </c>
       <c r="J14" s="18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="K14" s="18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N14" s="15">
         <v>229001</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="P14" s="3" t="s">
         <v>141</v>
+      </c>
+      <c r="P14" s="3">
+        <v>3385168408</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>142</v>
       </c>
       <c r="R14" s="15" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="3">
-        <v>479758488526</v>
+        <v>661043112072</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>143</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W14" s="15">
-        <v>8535092047</v>
+        <v>9984364922</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="1" ht="20">
       <c r="A15" s="13" t="s">
         <v>144</v>
       </c>
       <c r="B15" s="16">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>146</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>147</v>
       </c>
       <c r="F15" s="16">
-        <v>7860924745</v>
+        <v>8081049161</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>137</v>
+        <v>98</v>
       </c>
       <c r="J15" s="19" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="K15" s="19" t="s">
         <v>148</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N15" s="16">
         <v>229001</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P15" s="4">
-        <v>719502010007394</v>
+        <v>31908899370</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>150</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S15" s="4">
-        <v>514858378860</v>
+        <v>638414285677</v>
       </c>
       <c r="T15" s="4" t="s">
         <v>151</v>
       </c>
       <c r="U15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V15" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W15" s="16">
-        <v>7007709731</v>
+        <v>8299217400</v>
       </c>
       <c r="X15" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="1" ht="20">
       <c r="A16" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="15">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>154</v>
       </c>
       <c r="F16" s="15">
-        <v>7007280798</v>
+        <v>7379232528</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="J16" s="18" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="K16" s="18" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N16" s="15">
         <v>229001</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>40728536093</v>
+        <v>158</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>159</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="R16" s="15" t="s">
         <v>37</v>
       </c>
       <c r="S16" s="3">
-        <v>241441007177</v>
+        <v>479758488526</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W16" s="15">
-        <v>9151853413</v>
+        <v>8535092047</v>
       </c>
       <c r="X16" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:24" customHeight="1" ht="20">
       <c r="A17" s="13" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B17" s="16">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F17" s="16">
-        <v>8318647176</v>
+        <v>7348639224</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="J17" s="19" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="K17" s="19" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N17" s="16">
         <v>229001</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="P17" s="4">
-        <v>29650110071960</v>
+        <v>8248000100061110</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="R17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S17" s="4">
-        <v>398790744765</v>
+        <v>838439323166</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="U17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W17" s="16">
-        <v>9936792636</v>
+        <v>9170698613</v>
       </c>
       <c r="X17" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="1" ht="20">
       <c r="A18" s="12" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B18" s="15">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F18" s="15">
-        <v>9044873908</v>
+        <v>7860924745</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>31</v>
       </c>
       <c r="K18" s="18" t="s">
-        <v>31</v>
+        <v>174</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="N18" s="15">
         <v>229001</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>131</v>
+        <v>175</v>
       </c>
       <c r="P18" s="3">
-        <v>47580100000000.0</v>
+        <v>719502010007394</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="R18" s="15" t="s">
-        <v>131</v>
+        <v>37</v>
       </c>
       <c r="S18" s="3">
-        <v>995418542813</v>
+        <v>514858378860</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="W18" s="15">
-        <v>8009714967</v>
+        <v>7007709731</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:24" customHeight="1" ht="20">
       <c r="A19" s="13" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B19" s="16">
-        <v>292</v>
+        <v>239</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F19" s="16">
-        <v>8400019711</v>
+        <v>7007280798</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="J19" s="19" t="s">
-        <v>178</v>
+        <v>139</v>
       </c>
       <c r="K19" s="19" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>180</v>
+        <v>31</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N19" s="16">
-        <v>230125</v>
+        <v>229001</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="P19" s="4">
-        <v>692710110004596</v>
+        <v>40728536093</v>
       </c>
       <c r="Q19" s="4" t="s">
         <v>182</v>
       </c>
       <c r="R19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="S19" s="4">
-        <v>246515056068</v>
+        <v>241441007177</v>
       </c>
       <c r="T19" s="4" t="s">
         <v>183</v>
       </c>
       <c r="U19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>39</v>
       </c>
       <c r="W19" s="16">
-        <v>7068752316</v>
+        <v>9151853413</v>
       </c>
       <c r="X19" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="1" ht="20">
-      <c r="A20" s="14" t="s">
+      <c r="A20" s="12" t="s">
         <v>184</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="15">
+        <v>240</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F20" s="15">
+        <v>8318647176</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>188</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N20" s="15">
+        <v>229001</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="P20" s="3">
+        <v>29650110071960</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="R20" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S20" s="3">
+        <v>398790744765</v>
+      </c>
+      <c r="T20" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="U20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W20" s="15">
+        <v>9936792636</v>
+      </c>
+      <c r="X20" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" customHeight="1" ht="20">
+      <c r="A21" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B21" s="16">
+        <v>247</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="F21" s="16">
+        <v>9219782932</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="K21" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="R21" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S21" s="4">
+        <v>540327742385</v>
+      </c>
+      <c r="T21" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="U21" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="V21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W21" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="X21" s="10" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" customHeight="1" ht="20">
+      <c r="A22" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B22" s="15">
+        <v>263</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F22" s="15">
+        <v>9451234099</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="J22" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="K22" s="18" t="s">
+        <v>207</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N22" s="15">
+        <v>222302</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="P22" s="3">
+        <v>58570100004272</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="R22" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="U22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W22" s="15">
+        <v>9454904152</v>
+      </c>
+      <c r="X22" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" customHeight="1" ht="20">
+      <c r="A23" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B23" s="16">
+        <v>269</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="F23" s="16">
+        <v>8808034045</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="J23" s="19" t="s">
+        <v>216</v>
+      </c>
+      <c r="K23" s="19" t="s">
+        <v>217</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N23" s="16">
+        <v>224208</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P23" s="4">
+        <v>42953549942</v>
+      </c>
+      <c r="Q23" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="R23" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S23" s="4">
+        <v>737321000000.0</v>
+      </c>
+      <c r="T23" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="U23" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V23" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W23" s="16">
+        <v>8808034045</v>
+      </c>
+      <c r="X23" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" customHeight="1" ht="20">
+      <c r="A24" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B24" s="15">
+        <v>292</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F24" s="15">
+        <v>8400019711</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="J24" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="K24" s="18" t="s">
+        <v>225</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N24" s="15">
+        <v>230125</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="P24" s="3">
+        <v>692710110004596</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="R24" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S24" s="3">
+        <v>246515056068</v>
+      </c>
+      <c r="T24" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="U24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W24" s="15">
+        <v>7068752316</v>
+      </c>
+      <c r="X24" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" customHeight="1" ht="20">
+      <c r="A25" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B25" s="16">
         <v>294</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="6" t="s">
+      <c r="C25" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="D25" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="17">
+      <c r="E25" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="F25" s="16">
         <v>9616962003</v>
       </c>
-      <c r="G20" s="7" t="s">
+      <c r="G25" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H25" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...11 lines deleted...]
-      <c r="M20" s="6" t="s">
+      <c r="I25" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="J25" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="K25" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="N20" s="17">
+      <c r="N25" s="16">
         <v>229306</v>
       </c>
-      <c r="O20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="6">
+      <c r="O25" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="P25" s="4">
         <v>50100400000000.0</v>
       </c>
-      <c r="Q20" s="6" t="s">
-[...5 lines deleted...]
-      <c r="S20" s="6">
+      <c r="Q25" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="R25" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S25" s="4">
         <v>463734940520</v>
       </c>
-      <c r="T20" s="6" t="s">
-[...5 lines deleted...]
-      <c r="V20" s="6" t="s">
+      <c r="T25" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="U25" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V25" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="W20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="11" t="s">
+      <c r="W25" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="X25" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" customHeight="1" ht="20">
+      <c r="A26" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="B26" s="17">
+        <v>296</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="F26" s="17">
+        <v>9621330988</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="J26" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="K26" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="N26" s="17">
+        <v>228131</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="P26" s="6">
+        <v>42627319025</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="R26" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S26" s="6">
+        <v>219365590115</v>
+      </c>
+      <c r="T26" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="U26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V26" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W26" s="17">
+        <v>9621330988</v>
+      </c>
+      <c r="X26" s="11" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>