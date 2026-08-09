--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -1058,51 +1058,51 @@
   <si>
     <t>akashdeepyadav2003@gmail.com</t>
   </si>
   <si>
     <t>Bingwan, Kasigaon, Kasigawan, PO:Kasigaon, Dist: Kanpur Nagar, U.P.-208021</t>
   </si>
   <si>
     <t>Bank Of Baroda</t>
   </si>
   <si>
     <t>BARB0MANKAN</t>
   </si>
   <si>
     <t>AVBPY8278N</t>
   </si>
   <si>
     <t>ESMA-81205</t>
   </si>
   <si>
     <t>Siddhartha</t>
   </si>
   <si>
     <t>devpursingh@gmail.com</t>
   </si>
   <si>
-    <t>unchahar</t>
+    <t>lalganj</t>
   </si>
   <si>
     <t>12 ghar, post dhankuli, dist: unnao-229501</t>
   </si>
   <si>
     <t>SBIN0017747</t>
   </si>
   <si>
     <t>PITPS4916K</t>
   </si>
   <si>
     <t>ESMA-81092</t>
   </si>
   <si>
     <t>Saurabh</t>
   </si>
   <si>
     <t>saurasingh30@gmail.com</t>
   </si>
   <si>
     <t>Sargadi, Sakpur, Kannauj, U.P.-209726</t>
   </si>
   <si>
     <t>BKID0007633</t>
   </si>
@@ -1115,74 +1115,50 @@
   <si>
     <t>Ankush Kumar</t>
   </si>
   <si>
     <t>Jha</t>
   </si>
   <si>
     <t>84098ankushjha@gmail.com</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>UNChahar MCC</t>
   </si>
   <si>
     <t>Vill:Batrauliya, pOSTPakari, Basantpur, Simarhi, Bihar-843327</t>
   </si>
   <si>
     <t>SBI - KIOSK BANKING</t>
   </si>
   <si>
     <t>SBIN0012564</t>
   </si>
   <si>
-    <t>ESMA-81203</t>
-[...22 lines deleted...]
-  <si>
     <t>ESMA-89555</t>
   </si>
   <si>
     <t>Deepesh</t>
   </si>
   <si>
     <t>Verma</t>
   </si>
   <si>
     <t>deepeshverma305@gmail.com</t>
   </si>
   <si>
     <t>Gram Dhema, post dhiyara, thana muddipur, tahsil kadipur, dist; sultanpu-228132</t>
   </si>
   <si>
     <t>BARB0MOTIGR</t>
   </si>
   <si>
     <t>Not Available</t>
   </si>
   <si>
     <t>ESMA-81209</t>
   </si>
   <si>
     <t>Singha20128@gmail.com</t>
@@ -1211,50 +1187,53 @@
   <si>
     <t>RamuvaPur, Dubai, Devgaon, Lalganj, Deogaon, Raebreli-229211</t>
   </si>
   <si>
     <t>00570100036601</t>
   </si>
   <si>
     <t>BARB0SEMARI</t>
   </si>
   <si>
     <t>CLYPK3609J</t>
   </si>
   <si>
     <t>ESMA-89561</t>
   </si>
   <si>
     <t>Kartik</t>
   </si>
   <si>
     <t>Vishwakarma</t>
   </si>
   <si>
     <t>kartikvishwakarm86986@gmail.com</t>
   </si>
   <si>
+    <t>diyara maharajganj daudpur</t>
+  </si>
+  <si>
     <t>Anupur, Gosaisinghpur, Sultanpur, U.P-228131</t>
   </si>
   <si>
     <t>SBIN0014504</t>
   </si>
   <si>
     <t>sbi</t>
   </si>
   <si>
     <t>CFUPV2488C</t>
   </si>
   <si>
     <t>ESMA-82244</t>
   </si>
   <si>
     <t>Rahul</t>
   </si>
   <si>
     <t>rahulsingh24677@gmail.com</t>
   </si>
   <si>
     <t>'24810100008782</t>
   </si>
   <si>
     <t>LTFPS6629N</t>
@@ -1334,83 +1313,65 @@
   <si>
     <t>SKJPS2778J</t>
   </si>
   <si>
     <t>Suryam</t>
   </si>
   <si>
     <t>ESMA-83343</t>
   </si>
   <si>
     <t>Anuj</t>
   </si>
   <si>
     <t>anjutomar842@gmail.com</t>
   </si>
   <si>
     <t>Gram Tarasma, Konthar Kalan, Morena, Porsa, Mandhya Pradesh,476115</t>
   </si>
   <si>
     <t>SBIN0030433</t>
   </si>
   <si>
     <t>NVGPS2892E</t>
   </si>
   <si>
-    <t>ESMA-83498</t>
-[...8 lines deleted...]
-    <t>Vill,Nohrepur, Post,Tandwa, Dist: Amethi, U.P.-27411</t>
+    <t>ESMA-83627</t>
+  </si>
+  <si>
+    <t>Mohd Altaf</t>
+  </si>
+  <si>
+    <t>altfd1234@gmail.com</t>
+  </si>
+  <si>
+    <t>1152, Naya Purwa Nirala Nagar, Raebareli , PO: Raebareli - 229001</t>
   </si>
   <si>
     <t>Indian Bank</t>
   </si>
   <si>
-    <t>IDIB000M284</t>
-[...16 lines deleted...]
-  <si>
     <t>IDIB000R068</t>
   </si>
   <si>
     <t>DQFPA5164M</t>
   </si>
   <si>
     <t>ESMA-83470</t>
   </si>
   <si>
     <t>Hrishabh</t>
   </si>
   <si>
     <t>Bhardwaja</t>
   </si>
   <si>
     <t>nhrishabhbhardwaj115@gmail.com</t>
   </si>
   <si>
     <t>S/O Rajbandhu Aibhe, Lamahi, Varansi, Uttar Pradesh, 221007</t>
   </si>
   <si>
     <t>IDIB000U501</t>
   </si>
   <si>
     <t>EDLPB5387R</t>
@@ -1445,65 +1406,50 @@
   <si>
     <t>Ankit</t>
   </si>
   <si>
     <t>Pandey</t>
   </si>
   <si>
     <t>ankitpandey6276@gmail.com</t>
   </si>
   <si>
     <t>Sahila, Handia, Prayagraj -</t>
   </si>
   <si>
     <t>Prayagraj</t>
   </si>
   <si>
     <t>Union Bank</t>
   </si>
   <si>
     <t>UBIN0566232</t>
   </si>
   <si>
     <t>IAFPP2114F</t>
   </si>
   <si>
-    <t>ESMA-86108</t>
-[...13 lines deleted...]
-  <si>
     <t>ESMA-89565</t>
   </si>
   <si>
     <t>Raushan</t>
   </si>
   <si>
     <t>raushanroy7260bsp@gmail.com</t>
   </si>
   <si>
     <t>Ward- 14, P.S- tariyani, Basarpur, urf, nasirpur, sheohar, Bihar, 843128</t>
   </si>
   <si>
     <t>SBIN0004447</t>
   </si>
   <si>
     <t>KOEPK0183J</t>
   </si>
   <si>
     <t>ESMA-86297</t>
   </si>
   <si>
     <t>Taslim</t>
   </si>
   <si>
     <t>Ahmad</t>
@@ -1580,95 +1526,50 @@
   <si>
     <t>ESMA-88070</t>
   </si>
   <si>
     <t>Anil</t>
   </si>
   <si>
     <t>Savita</t>
   </si>
   <si>
     <t>anilknj01@gmail.com</t>
   </si>
   <si>
     <t>Vill&amp; Po Muraiyan Bujurg, Kannauj, UP-209727</t>
   </si>
   <si>
     <t>IDBI Bank</t>
   </si>
   <si>
     <t>IBKL0001198</t>
   </si>
   <si>
     <t>JUQPS2936L</t>
   </si>
   <si>
-    <t>ESMA-88063</t>
-[...43 lines deleted...]
-  <si>
     <t>ESMA-88065</t>
   </si>
   <si>
     <t>Neeraj</t>
   </si>
   <si>
     <t>YADAVNEERAJ967512797@GMAIL.COM</t>
   </si>
   <si>
     <t>Surajpal, Budaun, U.P.-243633</t>
   </si>
   <si>
     <t>SBIN0002529</t>
   </si>
   <si>
     <t>AWBPY4793M</t>
   </si>
   <si>
     <t>ESMA-88067</t>
   </si>
   <si>
     <t>Rajveer</t>
   </si>
   <si>
     <t>rajveerthakurfarmer@gmail.com</t>
@@ -1739,1056 +1640,1815 @@
   <si>
     <t>CCJPK3723R</t>
   </si>
   <si>
     <t>ESMA-89568</t>
   </si>
   <si>
     <t>Ajay</t>
   </si>
   <si>
     <t>Kumar Verma</t>
   </si>
   <si>
     <t>ajaykumar229121@gmail.com</t>
   </si>
   <si>
     <t>Pure Baleshwar, PO: Aihar, Dist: raebareli - 229121</t>
   </si>
   <si>
     <t>BARB0SHEKHA</t>
   </si>
   <si>
     <t>DCUPV5803H</t>
   </si>
   <si>
-    <t>ESMA-89569</t>
-[...8 lines deleted...]
-    <t>Vill pure malanga, vishunkheda, lalganj, raebareli - 229206</t>
+    <t>ESMA-89570</t>
+  </si>
+  <si>
+    <t>Anshuman</t>
+  </si>
+  <si>
+    <t>anshumansingh262712@gmail.com</t>
+  </si>
+  <si>
+    <t>DhaaniPur, Lalganj, Dist - Reabareli - 229206</t>
+  </si>
+  <si>
+    <t>CNRB0005757</t>
+  </si>
+  <si>
+    <t>SBLPS4928H</t>
+  </si>
+  <si>
+    <t>ESMA-88518</t>
+  </si>
+  <si>
+    <t>Sanjay</t>
+  </si>
+  <si>
+    <t>sanjay8252570824@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill, Madai, Post: Numayen, Dist: Sultanpur, -228141</t>
+  </si>
+  <si>
+    <t>CFZPK4046N</t>
+  </si>
+  <si>
+    <t>ESMA-88520</t>
+  </si>
+  <si>
+    <t>shivamyadav2898@gmail.com</t>
+  </si>
+  <si>
+    <t>Sohai, Aliya, Dist: Sitapur,261001</t>
+  </si>
+  <si>
+    <t>CNRB0003049</t>
+  </si>
+  <si>
+    <t>MRSPS4845J</t>
+  </si>
+  <si>
+    <t>ESMA-88521</t>
+  </si>
+  <si>
+    <t>Alok</t>
+  </si>
+  <si>
+    <t>shukla</t>
+  </si>
+  <si>
+    <t>alokshukla805236@gmail.com</t>
+  </si>
+  <si>
+    <t>Umramau, PO: Umramau, Dist: Raebareli - 229121</t>
+  </si>
+  <si>
+    <t>BARB0LODUTH</t>
+  </si>
+  <si>
+    <t>STWPS5017J</t>
+  </si>
+  <si>
+    <t>ESMA-90598</t>
+  </si>
+  <si>
+    <t>Devbrat</t>
+  </si>
+  <si>
+    <t>pandeydevbart5@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>Gram Ashrafabad Pandey, Rampur, Sakrwari, Dadwa Post, Rampur, SAKARWARI, Asarfabad, Ambedkar Nagar, U.P.-224122</t>
+  </si>
+  <si>
+    <t>Centarl Bank of India</t>
+  </si>
+  <si>
+    <t>CBIN0283707</t>
+  </si>
+  <si>
+    <t>HGMPP4852A</t>
+  </si>
+  <si>
+    <t>ESMA-90701</t>
+  </si>
+  <si>
+    <t>Shatrughan</t>
+  </si>
+  <si>
+    <t>shatrughanmsc@gmail.com</t>
+  </si>
+  <si>
+    <t>675, Kevtahiya, Ramnagar, SIRSA, Kachhar, Allahabad, U.P.</t>
+  </si>
+  <si>
+    <t>HDFC0000192</t>
+  </si>
+  <si>
+    <t>HINPK0839</t>
+  </si>
+  <si>
+    <t>ESMA-96886</t>
+  </si>
+  <si>
+    <t>Manish</t>
+  </si>
+  <si>
+    <t>manishjhamanish2002@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>AIRPC2919F</t>
+  </si>
+  <si>
+    <t>ESMA-92815</t>
+  </si>
+  <si>
+    <t>Upendra</t>
+  </si>
+  <si>
+    <t>upendrayadav1210@gmail.com</t>
+  </si>
+  <si>
+    <t>84002 13141</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>Khaga MCC</t>
+  </si>
+  <si>
+    <t>Parag Pandit ka purwa, Aadil Pur, Faizabad U.P.-</t>
+  </si>
+  <si>
+    <t>Faizabad</t>
+  </si>
+  <si>
+    <t>SBIN0016706</t>
+  </si>
+  <si>
+    <t>ANCPY3891J</t>
+  </si>
+  <si>
+    <t>ESMA-92814</t>
+  </si>
+  <si>
+    <t>Sunil</t>
+  </si>
+  <si>
+    <t>sunilverma0419@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>Harringtonganj MCC</t>
+  </si>
+  <si>
+    <t>Vill; Badegaon Sarauli, Post: Badegaon Dist: Sultanpur -</t>
+  </si>
+  <si>
+    <t>SBIN0012322</t>
+  </si>
+  <si>
+    <t>JFSPS6420C</t>
+  </si>
+  <si>
+    <t>ESMA-92650</t>
+  </si>
+  <si>
+    <t>Pankaj</t>
+  </si>
+  <si>
+    <t>pankajyadavachhora478@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Gauriganj</t>
+  </si>
+  <si>
+    <t>Vill: Acchora, Faizabad, U.P.- 224225</t>
+  </si>
+  <si>
+    <t>HDFC0004020</t>
+  </si>
+  <si>
+    <t>BFAPY0563E</t>
+  </si>
+  <si>
+    <t>ESMA-91781</t>
+  </si>
+  <si>
+    <t>Peeter</t>
+  </si>
+  <si>
+    <t>bharatbharat3448@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>BARB0FGIEXT</t>
+  </si>
+  <si>
+    <t>Civil Line Raebareli</t>
+  </si>
+  <si>
+    <t>FKOPP2975Q</t>
+  </si>
+  <si>
+    <t>96289 60270</t>
+  </si>
+  <si>
+    <t>ESMA-96346</t>
+  </si>
+  <si>
+    <t>aadrshverma17@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>Ahibabanpur, Parsadandwa Sultanpur UP-228142</t>
+  </si>
+  <si>
+    <t>BARB0SISOUD</t>
+  </si>
+  <si>
+    <t>COHPV0840J</t>
+  </si>
+  <si>
+    <t>ESMA-96344</t>
+  </si>
+  <si>
+    <t>Apal45998@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>Bahauddinpur Sultanpur -</t>
+  </si>
+  <si>
+    <t>NSDL Payment Ba</t>
+  </si>
+  <si>
+    <t>NSPB0000002</t>
+  </si>
+  <si>
+    <t>IAPPP9824L</t>
+  </si>
+  <si>
+    <t>UP4420260011496</t>
+  </si>
+  <si>
+    <t>ESMA-96345</t>
+  </si>
+  <si>
+    <t>Prajapati</t>
+  </si>
+  <si>
+    <t>rahulprajapati7268@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Dhiara</t>
+  </si>
+  <si>
+    <t>Dubauli, Narendrapur, Sultanpur,</t>
+  </si>
+  <si>
+    <t>BARB0SHALAM</t>
+  </si>
+  <si>
+    <t>FZPPP8300D</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>ESMA-96341</t>
+  </si>
+  <si>
+    <t>Raj veer</t>
+  </si>
+  <si>
+    <t>rajveers19109@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>Unchahar - MCC</t>
+  </si>
+  <si>
+    <t>Parwatpur, Kalyanpur, Parbatpur, Amethi-</t>
+  </si>
+  <si>
+    <t>Amethi</t>
+  </si>
+  <si>
+    <t>SBIN0000188</t>
+  </si>
+  <si>
+    <t>TPMPS0726H</t>
+  </si>
+  <si>
+    <t>ESMA-96339</t>
+  </si>
+  <si>
+    <t>Raunak</t>
+  </si>
+  <si>
+    <t>mauryaraunak44@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC - Unchahar</t>
+  </si>
+  <si>
+    <t>Madanpur, Paniyar, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>IEWPM4056N</t>
+  </si>
+  <si>
+    <t>ESMA-96340</t>
+  </si>
+  <si>
+    <t>Arvind</t>
+  </si>
+  <si>
+    <t>arvindpandey16486@gmail.com</t>
+  </si>
+  <si>
+    <t>Po: Sipah, Maheri, Sivgarh, Kharhar, Pratapgarh, U.P.-</t>
+  </si>
+  <si>
+    <t>Pratapgarh</t>
+  </si>
+  <si>
+    <t>Baroda u.P. Bank</t>
+  </si>
+  <si>
+    <t>BARB0BUPGBX</t>
+  </si>
+  <si>
+    <t>GPJPP1109H</t>
+  </si>
+  <si>
+    <t>ESMA-96343</t>
+  </si>
+  <si>
+    <t>krishna dev</t>
+  </si>
+  <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>krishnadevt489@gmail.com</t>
+  </si>
+  <si>
+    <t>Dharameatipur, Dhammaur, Sultanpur, U.P-</t>
+  </si>
+  <si>
+    <t>SBIN0016459</t>
+  </si>
+  <si>
+    <t>BWYPT8822J</t>
+  </si>
+  <si>
+    <t>ESMA-94756</t>
+  </si>
+  <si>
+    <t>Himanshu</t>
+  </si>
+  <si>
+    <t>singhnaman5277@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>MCC- Lalganj</t>
+  </si>
+  <si>
+    <t>Umramau, Raebareli</t>
+  </si>
+  <si>
+    <t>IDIB000A541</t>
+  </si>
+  <si>
+    <t>SGJPS2037A</t>
+  </si>
+  <si>
+    <t>SMPCL I15</t>
+  </si>
+  <si>
+    <t>Harshit</t>
+  </si>
+  <si>
+    <t>Jaiswal</t>
+  </si>
+  <si>
+    <t>jsharshitjaiswal8127@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>Sagarpatti, Harringtonganj, Faizabad,</t>
+  </si>
+  <si>
+    <t>BARB0KNISUL</t>
+  </si>
+  <si>
+    <t>DIXPJ2869E</t>
+  </si>
+  <si>
+    <t>ESMA-91785</t>
+  </si>
+  <si>
+    <t>Amit</t>
+  </si>
+  <si>
+    <t>ay0427751@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>PSIB0021023</t>
+  </si>
+  <si>
+    <t>SXYPS2305R</t>
+  </si>
+  <si>
+    <t>ESMA-91784</t>
+  </si>
+  <si>
+    <t>Srivastava</t>
+  </si>
+  <si>
+    <t>rickysrivastava744@gmail.com</t>
+  </si>
+  <si>
+    <t>BARB0UJRAEB</t>
+  </si>
+  <si>
+    <t>FPKPS6364P</t>
+  </si>
+  <si>
+    <t>ESMA-92812</t>
+  </si>
+  <si>
+    <t>Manshu</t>
+  </si>
+  <si>
+    <t>hj6552672@gmail.com</t>
+  </si>
+  <si>
+    <t>Federal Bank</t>
+  </si>
+  <si>
+    <t>KKHPM4355P</t>
+  </si>
+  <si>
+    <t>ESMA-93549</t>
+  </si>
+  <si>
+    <t>Shivedra</t>
+  </si>
+  <si>
+    <t>Pratap Tripathi</t>
+  </si>
+  <si>
+    <t>pratapshivendra35@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>Newra, Khadar, Basantpur, PO: Khadar, Basantpur, Sultanpur,- 228155</t>
+  </si>
+  <si>
+    <t>BARB0KARAUN</t>
+  </si>
+  <si>
+    <t>CJZPP5657G</t>
+  </si>
+  <si>
+    <t>ESMA-93551</t>
+  </si>
+  <si>
+    <t>Praveen</t>
+  </si>
+  <si>
+    <t>praveenkmar8810@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>BasantPatti, Near  road, Darava, paksera, Vijaipur, Mirzapur U.P.-</t>
+  </si>
+  <si>
+    <t>Mirzapur</t>
+  </si>
+  <si>
+    <t>PNB</t>
+  </si>
+  <si>
+    <t>PUNB0673800</t>
+  </si>
+  <si>
+    <t>LXHPK5597F</t>
+  </si>
+  <si>
+    <t>ESMA-93913</t>
+  </si>
+  <si>
+    <t>saurabh.mishra20111@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>MCC Lalganj</t>
+  </si>
+  <si>
+    <t>Mohaddinpur, Aderwa Khas, Unnao, U.P.-</t>
+  </si>
+  <si>
+    <t>Unnao</t>
+  </si>
+  <si>
+    <t>Central Bank Of</t>
+  </si>
+  <si>
+    <t>CBIN0280155</t>
+  </si>
+  <si>
+    <t>CIYPM3524K</t>
+  </si>
+  <si>
+    <t>ESMA-94755</t>
+  </si>
+  <si>
+    <t>thakurhimanshu9198@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>MCC Joniha</t>
+  </si>
+  <si>
+    <t>Gayaspur, Faizabad, U.P.-</t>
+  </si>
+  <si>
+    <t>U,P.</t>
+  </si>
+  <si>
+    <t>BARB0PAYAGI</t>
+  </si>
+  <si>
+    <t>NWWPS5625E</t>
+  </si>
+  <si>
+    <t>SMPCL I17</t>
+  </si>
+  <si>
+    <t>Aman</t>
+  </si>
+  <si>
+    <t>Updhayay</t>
+  </si>
+  <si>
+    <t>09amanupadhyay@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>MCC Harringtonganj</t>
+  </si>
+  <si>
+    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>SBIN0001112</t>
+  </si>
+  <si>
+    <t>AOZPU2247L</t>
+  </si>
+  <si>
+    <t>SMPCL I19</t>
+  </si>
+  <si>
+    <t>Ajeet</t>
+  </si>
+  <si>
+    <t>mauryaajeet9918021@gmail.com</t>
+  </si>
+  <si>
+    <t>Paraspatti, Dist:</t>
+  </si>
+  <si>
+    <t>Sultanpur,</t>
+  </si>
+  <si>
+    <t>u.p.-</t>
+  </si>
+  <si>
+    <t>HVXPM3462D</t>
+  </si>
+  <si>
+    <t>SMPCL I20</t>
+  </si>
+  <si>
+    <t>Nitish</t>
+  </si>
+  <si>
+    <t>nitishkumar960840@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>MCC Khaga</t>
+  </si>
+  <si>
+    <t>Ward No:3, Kalyanpur, uttar pradesh, gadh, kalyanpur, bamola, po:samastipur-</t>
+  </si>
+  <si>
+    <t>Samastipur</t>
+  </si>
+  <si>
+    <t>SBI- Kishok Banking</t>
+  </si>
+  <si>
+    <t>SBIN0002921</t>
+  </si>
+  <si>
+    <t>MFDPK8103C</t>
+  </si>
+  <si>
+    <t>ESMA-94304</t>
+  </si>
+  <si>
+    <t>Ravish</t>
+  </si>
+  <si>
+    <t>ravishpal004@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>Rukunpur, Dheka, Pakhanpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur -</t>
+  </si>
+  <si>
+    <t>HDFC0000078</t>
+  </si>
+  <si>
+    <t>DEYPP6572R</t>
+  </si>
+  <si>
+    <t>ESMA-94305</t>
+  </si>
+  <si>
+    <t>Hariom</t>
+  </si>
+  <si>
+    <t>Shukla</t>
+  </si>
+  <si>
+    <t>hariomshukla22345@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>Amtahi, Pure Jamadar ka purwa, bhadar,</t>
+  </si>
+  <si>
+    <t>Amethi,</t>
+  </si>
+  <si>
+    <t>U.p.</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Ban</t>
+  </si>
+  <si>
+    <t>PYSPS4151M</t>
+  </si>
+  <si>
+    <t>ESMA-94306</t>
+  </si>
+  <si>
+    <t>Deepak</t>
+  </si>
+  <si>
+    <t>deepakyadav7054144957@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>gram Ishwaripurawa, Post: Dhair, Maholiya,</t>
+  </si>
+  <si>
+    <t>Hardoi,</t>
+  </si>
+  <si>
+    <t>Bank of India</t>
+  </si>
+  <si>
+    <t>BKID0007400</t>
+  </si>
+  <si>
+    <t>BDSPY5046C</t>
+  </si>
+  <si>
+    <t>ESMA-94309</t>
+  </si>
+  <si>
+    <t>Shivanshu</t>
+  </si>
+  <si>
+    <t>Tomar</t>
+  </si>
+  <si>
+    <t>shivanshut324@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>MCC Unchahar</t>
+  </si>
+  <si>
+    <t>75B, Digner, shamsabad, road,</t>
+  </si>
+  <si>
+    <t>Agra,</t>
+  </si>
+  <si>
+    <t>BARB0SHAMSH</t>
+  </si>
+  <si>
+    <t>CCPPT2558F</t>
+  </si>
+  <si>
+    <t>ESMA-94308</t>
+  </si>
+  <si>
+    <t>Arpit</t>
+  </si>
+  <si>
+    <t>arpittiwari995669@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>01, Udaipur, Bhunna,</t>
+  </si>
+  <si>
+    <t>Kannauj,</t>
+  </si>
+  <si>
+    <t>BARB0BILHAU</t>
+  </si>
+  <si>
+    <t>BLQPT1438M</t>
+  </si>
+  <si>
+    <t>ESMA-94752</t>
+  </si>
+  <si>
+    <t>Adesh</t>
+  </si>
+  <si>
+    <t>yadavadeshraj04@gmail.com</t>
+  </si>
+  <si>
+    <t>Lukharapur, Post- Rasidabad Tiwariyan, Block- Kaimganj, Farrukhabad- 209502</t>
+  </si>
+  <si>
+    <t>Kaimganj</t>
+  </si>
+  <si>
+    <t>SBIN0016271</t>
+  </si>
+  <si>
+    <t>JUDPK4946P</t>
+  </si>
+  <si>
+    <t>ESMA-94870</t>
+  </si>
+  <si>
+    <t>py5920800@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>Mahanipur, Sarh, Kanpur Nagar, Sarh - U.P.- 209401</t>
+  </si>
+  <si>
+    <t>Sarh</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Gra</t>
+  </si>
+  <si>
+    <t>ATRPY6636L</t>
+  </si>
+  <si>
+    <t>ESMA-95657</t>
+  </si>
+  <si>
+    <t>Dilip</t>
+  </si>
+  <si>
+    <t>dilipsavita2595@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>BARB0DARRAE</t>
+  </si>
+  <si>
+    <t>MTDPK1626E</t>
+  </si>
+  <si>
+    <t>Son</t>
+  </si>
+  <si>
+    <t>ESMA-95649</t>
+  </si>
+  <si>
+    <t>kumar</t>
+  </si>
+  <si>
+    <t>amitk38966@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>Alampur, Akhai, Khjori, PO: Ambedkar Nagar, U.P.- 224159</t>
+  </si>
+  <si>
+    <t>Ambedkarnagar</t>
+  </si>
+  <si>
+    <t>UBIN0568350</t>
+  </si>
+  <si>
+    <t>LBWPK4542H</t>
+  </si>
+  <si>
+    <t>ESMA-95651</t>
+  </si>
+  <si>
+    <t>pankaj9616412594@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>00, Bhawanipur, Chandour, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>LFHPK6362L</t>
+  </si>
+  <si>
+    <t>ESMA-95652</t>
+  </si>
+  <si>
+    <t>Satish Kumar</t>
+  </si>
+  <si>
+    <t>satish805222@gmail.com</t>
+  </si>
+  <si>
+    <t>Saruvanva, Kandhai Ka Purwa, Amethi U.P.-</t>
+  </si>
+  <si>
+    <t>AMBPY1408K</t>
+  </si>
+  <si>
+    <t>ESMA-95655</t>
+  </si>
+  <si>
+    <t>Nitin</t>
+  </si>
+  <si>
+    <t>nitinkumarkmj12@gmail.com</t>
+  </si>
+  <si>
+    <t>S/O Rajveer Singh, Village- Nasirpur, Amroha, Hasanpur, U.P.- 244241</t>
+  </si>
+  <si>
+    <t>Indian Post Pay</t>
+  </si>
+  <si>
+    <t>054710157379</t>
+  </si>
+  <si>
+    <t>IPOS0000001</t>
+  </si>
+  <si>
+    <t>FSDPK6621M</t>
+  </si>
+  <si>
+    <t>ESMA-95656</t>
+  </si>
+  <si>
+    <t>Pawan</t>
+  </si>
+  <si>
+    <t>shantimaurya472@gmail.com</t>
+  </si>
+  <si>
+    <t>IDIB0001068</t>
+  </si>
+  <si>
+    <t>BPJPK4303K</t>
+  </si>
+  <si>
+    <t>ESMA-95659</t>
+  </si>
+  <si>
+    <t>Mohit</t>
+  </si>
+  <si>
+    <t>mohitsonim734@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>S/O Lalta Prasad, Khanuwa, PO: Munshiganj, Reabareli - 229405</t>
+  </si>
+  <si>
+    <t>Indian Post Payment Bank</t>
+  </si>
+  <si>
+    <t>060410174603</t>
+  </si>
+  <si>
+    <t>PNGPM7173E</t>
+  </si>
+  <si>
+    <t>ESMA-96336</t>
+  </si>
+  <si>
+    <t>Vivek Singh</t>
+  </si>
+  <si>
+    <t>yadavvivek752408@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>Atriya, Kirotpur, Atariya Sitapur, Dhouremau, U.P.-</t>
+  </si>
+  <si>
+    <t>061010536814</t>
+  </si>
+  <si>
+    <t>ESMA-96388</t>
+  </si>
+  <si>
+    <t>Mukul</t>
+  </si>
+  <si>
+    <t>Kaushik</t>
+  </si>
+  <si>
+    <t>mukul75kaushik@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Vill, Garhi Jaini Post- Gangchauli, Hathras - 204101</t>
+  </si>
+  <si>
+    <t>Hathras</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>CNRB0000246</t>
+  </si>
+  <si>
+    <t>HDFPK3373B</t>
+  </si>
+  <si>
+    <t>ESMA-96390</t>
+  </si>
+  <si>
+    <t>yadavamit8054@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>Pure Bhawan, Musafirkhana, Amethi, U.P.- 227813</t>
+  </si>
+  <si>
+    <t>U.P.-</t>
+  </si>
+  <si>
+    <t>Mushafrikhana</t>
+  </si>
+  <si>
+    <t>RCWPK0644F</t>
+  </si>
+  <si>
+    <t>nan mjfl</t>
+  </si>
+  <si>
+    <t>ESMA-96348</t>
+  </si>
+  <si>
+    <t>Gopal</t>
+  </si>
+  <si>
+    <t>gopalqumar197@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Raebareli 229001</t>
+  </si>
+  <si>
+    <t>Agorana, Jiroli, Aligarh,</t>
+  </si>
+  <si>
+    <t>Iglas,</t>
+  </si>
+  <si>
+    <t>PUNB0459700</t>
+  </si>
+  <si>
+    <t>IXHPS9702R</t>
+  </si>
+  <si>
+    <t>ESMA-96885</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>shivamsahu2342@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Ayodhya -</t>
+  </si>
+  <si>
+    <t>SS-460/61, Sector - H, LDA colony Kanpur Road, Lucknow.</t>
+  </si>
+  <si>
+    <t>Lucknow</t>
+  </si>
+  <si>
+    <t>SBIN0051291</t>
+  </si>
+  <si>
+    <t>Jankipuram</t>
+  </si>
+  <si>
+    <t>KYUPS0421R</t>
+  </si>
+  <si>
+    <t>Sushama Sahu</t>
+  </si>
+  <si>
+    <t>Mother</t>
+  </si>
+  <si>
+    <t>ESMA-96337</t>
+  </si>
+  <si>
+    <t>ankit</t>
+  </si>
+  <si>
+    <t>ankityadav893289@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Vijay Bahadur, Fatehpur, Aboonagar, Dist : Fatehpur</t>
+  </si>
+  <si>
+    <t>Fatehpur</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Gramin Bank</t>
+  </si>
+  <si>
+    <t>Hasnapur</t>
+  </si>
+  <si>
+    <t>KMBPK6798G</t>
+  </si>
+  <si>
+    <t>Familu</t>
+  </si>
+  <si>
+    <t>ESMA-96887</t>
+  </si>
+  <si>
+    <t>Vicky</t>
+  </si>
+  <si>
+    <t>bmvsharma06@gmail.com</t>
+  </si>
+  <si>
+    <t>House No:141, Twayafan Awagarh, PO: Awagadh, Etah- 207301</t>
+  </si>
+  <si>
+    <t>Etah</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>PUNB0363900</t>
+  </si>
+  <si>
+    <t>DCCPS9203Q</t>
+  </si>
+  <si>
+    <t>NCBSJVBJ</t>
+  </si>
+  <si>
+    <t>BNVHV</t>
+  </si>
+  <si>
+    <t>ESMA-97238</t>
+  </si>
+  <si>
+    <t>Rohit</t>
+  </si>
+  <si>
+    <t>rohitkumar1989.rk40@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>MCC HARRINGTONGANJ</t>
+  </si>
+  <si>
+    <t>Vill &amp; Post: Rurukhas, Tahsil, Bikapur, Ayodhya.224204</t>
+  </si>
+  <si>
+    <t>BARB0RAMBAG</t>
+  </si>
+  <si>
+    <t>BZKPM5417M</t>
+  </si>
+  <si>
+    <t>nd  jsn</t>
+  </si>
+  <si>
+    <t>ESMA-97692</t>
+  </si>
+  <si>
+    <t>Rakesh</t>
+  </si>
+  <si>
+    <t>rakesh225120bbk@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>Deviganj</t>
+  </si>
+  <si>
+    <t>Villand PosT: Usmanpur,</t>
+  </si>
+  <si>
+    <t>Barabanki,</t>
+  </si>
+  <si>
+    <t>PUNB0286600</t>
+  </si>
+  <si>
+    <t>HVKPK6570B</t>
+  </si>
+  <si>
+    <t>ESMA-97693</t>
+  </si>
+  <si>
+    <t>Himashu</t>
+  </si>
+  <si>
+    <t>rajsingh98385@gmail.com</t>
+  </si>
+  <si>
+    <t>Shahbuddinpur, Sultanpur - 228161</t>
+  </si>
+  <si>
+    <t>UBIN0542890</t>
+  </si>
+  <si>
+    <t>OGTPS5883N</t>
+  </si>
+  <si>
+    <t>UP4420260000914</t>
+  </si>
+  <si>
+    <t>ESMA-97694</t>
+  </si>
+  <si>
+    <t>Sushant</t>
+  </si>
+  <si>
+    <t>Kumar Pathak</t>
+  </si>
+  <si>
+    <t>pathaksushant247@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Pure Pathak, GAURA Bura Maw, Pst: Loharia, Sultanpur, 227806</t>
+  </si>
+  <si>
+    <t>CNRB0001846</t>
+  </si>
+  <si>
+    <t>HNAPP6255G</t>
+  </si>
+  <si>
+    <t>ESMA-97695</t>
+  </si>
+  <si>
+    <t>saurabhverma3737@gmail.com</t>
+  </si>
+  <si>
+    <t>45, Barua, Amiliyasikara, Jaisinghpur,</t>
+  </si>
+  <si>
+    <t>SBIN0017382</t>
+  </si>
+  <si>
+    <t>BKDPV8096D</t>
+  </si>
+  <si>
+    <t>UP4420240015603</t>
+  </si>
+  <si>
+    <t>ESMA-97696</t>
+  </si>
+  <si>
+    <t>adarshsingh070707@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>MCC  Gauriganj</t>
+  </si>
+  <si>
+    <t>Gram - Hilapur, Siddhauna, Azamgarh, U.P.- 276203</t>
+  </si>
+  <si>
+    <t>Azamgarh</t>
+  </si>
+  <si>
+    <t>IDIB000M696</t>
+  </si>
+  <si>
+    <t>QYXPS7137D</t>
+  </si>
+  <si>
+    <t>ESMA-97697</t>
+  </si>
+  <si>
+    <t>Singhamansingh2020@gmail.com</t>
+  </si>
+  <si>
+    <t>BMCC Fusatganj</t>
+  </si>
+  <si>
+    <t>130, Shahbuddinpur, PO: Shahbuddinpur, Sultanpur, U.P.</t>
+  </si>
+  <si>
+    <t>NCSAVHQV JM</t>
+  </si>
+  <si>
+    <t>CJHNB</t>
+  </si>
+  <si>
+    <t>iwbv</t>
+  </si>
+  <si>
+    <t>OQAPS3671D</t>
+  </si>
+  <si>
+    <t>Pradeep singh</t>
+  </si>
+  <si>
+    <t>ESMA-97698</t>
+  </si>
+  <si>
+    <t>Sandeep</t>
+  </si>
+  <si>
+    <t>sandeeprupayu@gmail.com</t>
+  </si>
+  <si>
+    <t>L329, Indira Nagar Colony, Raebareli U.P.-229001</t>
+  </si>
+  <si>
+    <t>u.p.</t>
+  </si>
+  <si>
+    <t>mnsbdaj</t>
+  </si>
+  <si>
+    <t>v nkNWK</t>
+  </si>
+  <si>
+    <t>VMnjw</t>
+  </si>
+  <si>
+    <t>cmnQ JAW</t>
+  </si>
+  <si>
+    <t>AKCPJ7232M</t>
+  </si>
+  <si>
+    <t>njvbjkl</t>
+  </si>
+  <si>
+    <t>ewnbv</t>
+  </si>
+  <si>
+    <t>ESMA-97699</t>
+  </si>
+  <si>
+    <t>Anup Kumar</t>
+  </si>
+  <si>
+    <t>Trivedi</t>
+  </si>
+  <si>
+    <t>trivedianup1986@gmail.com</t>
+  </si>
+  <si>
+    <t>Dhobari, Lalupur, Khas, Raebareli Chauhaniya, Reabareli 229303</t>
+  </si>
+  <si>
+    <t>ICICI Bank</t>
+  </si>
+  <si>
+    <t>ICIC0004917</t>
+  </si>
+  <si>
+    <t>AJKPT9111G</t>
+  </si>
+  <si>
+    <t>vhkBLWKLS</t>
+  </si>
+  <si>
+    <t>NBVBQLA</t>
+  </si>
+  <si>
+    <t>VNJ</t>
+  </si>
+  <si>
+    <t>ESMA-98121</t>
+  </si>
+  <si>
+    <t>Nirnay</t>
+  </si>
+  <si>
+    <t>NIRNAY.SHARMA2018@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Chanda Pur, Sultanpur, U.P.-228125</t>
+  </si>
+  <si>
+    <t>BARB0KUREBH</t>
+  </si>
+  <si>
+    <t>GBBPS0293B</t>
+  </si>
+  <si>
+    <t>single</t>
+  </si>
+  <si>
+    <t>Ambuj</t>
+  </si>
+  <si>
+    <t>ambuj7458@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Kindhauli, Bhawaniganj Kota, PO: Babaganj, Dist: Pratapgarh, U.P.-</t>
   </si>
   <si>
     <t>Baroda U.P. Bank</t>
   </si>
   <si>
-    <t>BARB0BUPGBX</t>
-[...815 lines deleted...]
-    <t>Ambiyapur, Enjua Rampur, Kanpur Dehat, U.P.- 209302</t>
+    <t>BARBOBUPGBX</t>
+  </si>
+  <si>
+    <t>PDHPS9185P</t>
+  </si>
+  <si>
+    <t>ESMA-98123</t>
+  </si>
+  <si>
+    <t>Parvej</t>
+  </si>
+  <si>
+    <t>Alam</t>
+  </si>
+  <si>
+    <t>parvejalam433@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>Darsauna Nai Basti, Cholapur, Dist: Varanshi, U.P.-</t>
+  </si>
+  <si>
+    <t>Varanshi</t>
+  </si>
+  <si>
+    <t>SBIN0011862</t>
+  </si>
+  <si>
+    <t>BNMPA4663D</t>
+  </si>
+  <si>
+    <t>ESMA-98124</t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>sandeepyadav88910@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>HN 417, Meeran Pura, Tanda, Ambedkarnagar,U.P.-224190</t>
+  </si>
+  <si>
+    <t>06770100029654</t>
+  </si>
+  <si>
+    <t>BARB0TANFAI</t>
+  </si>
+  <si>
+    <t>BCWPY7538L</t>
+  </si>
+  <si>
+    <t>ESMA-98125</t>
+  </si>
+  <si>
+    <t>Ayush</t>
+  </si>
+  <si>
+    <t>ayushpandey870761@gmail.com</t>
+  </si>
+  <si>
+    <t>Haripur, Banwa, Loharamau, Sultanpur, U.P.-228001</t>
+  </si>
+  <si>
+    <t>SULTANPUR</t>
+  </si>
+  <si>
+    <t>BOI</t>
+  </si>
+  <si>
+    <t>BKID0007831</t>
+  </si>
+  <si>
+    <t>JIZPP6343B</t>
+  </si>
+  <si>
+    <t>ESMA-98407</t>
+  </si>
+  <si>
+    <t>Ravindra</t>
+  </si>
+  <si>
+    <t>sharmaravindrakumar30@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>LUCKNOW</t>
+  </si>
+  <si>
+    <t>68/202, Chitwapur, Paajawa, Lalkuwan Road, Near Ghanshyam, General Store, Lucknow, U.P.- 226001</t>
+  </si>
+  <si>
+    <t>SBIN0011214</t>
+  </si>
+  <si>
+    <t>A. P sen road</t>
+  </si>
+  <si>
+    <t>HAOPS7539M</t>
+  </si>
+  <si>
+    <t>ESMA-98408</t>
+  </si>
+  <si>
+    <t>Ashish Kumar</t>
+  </si>
+  <si>
+    <t>devir6628@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill,Jaffarpur, Surhurpur, Ambedkarnagar- 224159</t>
+  </si>
+  <si>
+    <t>SBIN0013162</t>
+  </si>
+  <si>
+    <t>JZEPS2005B</t>
+  </si>
+  <si>
+    <t>ESMA-98409</t>
+  </si>
+  <si>
+    <t>Devansh</t>
+  </si>
+  <si>
+    <t>shivasinghtomer143@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Vill Devagawan, KUTUBNAGAR, Sitapur, UP- 261401</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Kotak Bank</t>
+  </si>
+  <si>
+    <t>KKBK0005197</t>
+  </si>
+  <si>
+    <t>QVOPS1826P</t>
+  </si>
+  <si>
+    <t>ESMA-98410</t>
+  </si>
+  <si>
+    <t>saurgupt377@gmail.com</t>
+  </si>
+  <si>
+    <t>Ward No . 10, Mukhtar Anish Nagar, Shivrajpur, Kanpur Nagar -209205</t>
   </si>
   <si>
     <t>Kanpur</t>
   </si>
   <si>
-    <t>SBIN0006589</t>
-[...83 lines deleted...]
-    <t>ESMA-95658</t>
+    <t>SBIN0011203</t>
+  </si>
+  <si>
+    <t>ATIPG8560A</t>
+  </si>
+  <si>
+    <t>ESMA-98411</t>
+  </si>
+  <si>
+    <t>Pramod</t>
+  </si>
+  <si>
+    <t>panpramodjo@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Raypur, Mauthar, Ashokpur, Tehsil Patiyali, Kasganj- 207243</t>
+  </si>
+  <si>
+    <t>Kasganj</t>
+  </si>
+  <si>
+    <t>SBIN0011596</t>
+  </si>
+  <si>
+    <t>HUCPK1438M</t>
+  </si>
+  <si>
+    <t>ESMA-98412</t>
+  </si>
+  <si>
+    <t>Prajjwal</t>
+  </si>
+  <si>
+    <t>prajjwalshukla411@gmail.com</t>
+  </si>
+  <si>
+    <t>156, Kha, Mirjapur, Birahim, Bajgarh,U.P.-227816</t>
+  </si>
+  <si>
+    <t>Baijgarh</t>
+  </si>
+  <si>
+    <t>SGFPS6245N</t>
+  </si>
+  <si>
+    <t>ESMA-98413</t>
+  </si>
+  <si>
+    <t>Mudit</t>
+  </si>
+  <si>
+    <t>mishramuditrbl@gmail.com</t>
+  </si>
+  <si>
+    <t>748/13,Shakti Nagar, Lucknow road, Raebareli 229001</t>
+  </si>
+  <si>
+    <t>GBSPM8739R</t>
+  </si>
+  <si>
+    <t>ESMA-01</t>
   </si>
   <si>
     <t>Satyam</t>
   </si>
   <si>
-    <t>Satyamsatyam50798@gmail.com</t>
-[...77 lines deleted...]
-    <t>Shilpa Sharma</t>
+    <t>satyampal7518@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Pure Motiram, PO: Karaudikala, Amethi, U.P.-227413</t>
+  </si>
+  <si>
+    <t>UBIN0913464</t>
+  </si>
+  <si>
+    <t>FNOPP5871C</t>
+  </si>
+  <si>
+    <t>ESMA-02</t>
+  </si>
+  <si>
+    <t>Krishan Chandra</t>
+  </si>
+  <si>
+    <t>krishnamaurya1@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Shri Vishnu Vihar, Rampur Road, Dahariya, Manpur, Paschim Haldwani, Nainital Uttarakhand - 263139</t>
+  </si>
+  <si>
+    <t>Nainital</t>
+  </si>
+  <si>
+    <t>Uttrakhand</t>
+  </si>
+  <si>
+    <t>BARB0RAMHAL</t>
+  </si>
+  <si>
+    <t>Rampur road Hal</t>
+  </si>
+  <si>
+    <t>AOTPM8425J</t>
+  </si>
+  <si>
+    <t>ESMA-03</t>
+  </si>
+  <si>
+    <t>ayusht212az@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Near Rana Nagar 229001</t>
+  </si>
+  <si>
+    <t>Rashidabad Tiwariyan, Farukkhabad, U.P.- 209502</t>
+  </si>
+  <si>
+    <t>Farrukhabad</t>
+  </si>
+  <si>
+    <t>SBIN0000661</t>
+  </si>
+  <si>
+    <t>CAFPT3481F</t>
+  </si>
+  <si>
+    <t>ESMA-07</t>
+  </si>
+  <si>
+    <t>Amit kumar</t>
+  </si>
+  <si>
+    <t>panditamitkumartiwari@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>Jayas , Amethi</t>
+  </si>
+  <si>
+    <t>HDFC0000945</t>
+  </si>
+  <si>
+    <t>FKXPX1967A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -3339,74 +3999,74 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X124"/>
+  <dimension ref="A1:X148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K124"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.853" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="65.27" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="122.113" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -6583,57 +7243,57 @@
       <c r="N44" s="15">
         <v>229001</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P44" s="3">
         <v>35489893757</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>350</v>
       </c>
       <c r="R44" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S44" s="3">
         <v>530309088540</v>
       </c>
       <c r="T44" s="3" t="s">
         <v>351</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V44" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9125315750</v>
+        <v>37</v>
+      </c>
+      <c r="W44" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X44" s="9" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="1" ht="20">
       <c r="A45" s="13" t="s">
         <v>352</v>
       </c>
       <c r="B45" s="16">
         <v>170</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>353</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>354</v>
       </c>
       <c r="F45" s="16">
         <v>9368018208</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="4" t="s">
@@ -6745,5815 +7405,7591 @@
       </c>
       <c r="S46" s="3">
         <v>911185016584</v>
       </c>
       <c r="T46" s="3" t="s">
         <v>254</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V46" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W46" s="15">
         <v>9973853821</v>
       </c>
       <c r="X46" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="1" ht="20">
       <c r="A47" s="13" t="s">
         <v>367</v>
       </c>
       <c r="B47" s="16">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>368</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>369</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>370</v>
       </c>
       <c r="F47" s="16">
-        <v>6386994105</v>
+        <v>9555054147</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>281</v>
       </c>
       <c r="J47" s="19" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="K47" s="19" t="s">
         <v>371</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N47" s="16">
         <v>229001</v>
       </c>
       <c r="O47" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="P47" s="4">
+        <v>36328100024119</v>
+      </c>
+      <c r="Q47" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="P47" s="4">
-[...2 lines deleted...]
-      <c r="Q47" s="4" t="s">
+      <c r="R47" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S47" s="4">
+        <v>469747626886</v>
+      </c>
+      <c r="T47" s="4" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
       <c r="U47" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V47" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W47" s="16">
-        <v>8881679393</v>
+        <v>7309550295</v>
       </c>
       <c r="X47" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:24" customHeight="1" ht="20">
       <c r="A48" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="B48" s="15">
+        <v>177</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E48" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="B48" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="F48" s="15">
-        <v>9555054147</v>
+        <v>6394063875</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>281</v>
       </c>
       <c r="J48" s="18" t="s">
-        <v>325</v>
+        <v>138</v>
       </c>
       <c r="K48" s="18" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N48" s="15">
         <v>229001</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>342</v>
+        <v>377</v>
       </c>
       <c r="P48" s="3">
-        <v>36328100024119</v>
+        <v>50100182780810</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="R48" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S48" s="3">
-        <v>469747626886</v>
+        <v>890848802127</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V48" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W48" s="15">
-        <v>7309550295</v>
+        <v>9310657416</v>
       </c>
       <c r="X48" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:24" customHeight="1" ht="20">
       <c r="A49" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B49" s="16">
+        <v>178</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="B49" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F49" s="16">
-        <v>6394063875</v>
+        <v>8881104265</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>281</v>
       </c>
       <c r="J49" s="19" t="s">
-        <v>138</v>
+        <v>383</v>
       </c>
       <c r="K49" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N49" s="16">
         <v>229001</v>
       </c>
       <c r="O49" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="P49" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q49" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="P49" s="4">
-[...2 lines deleted...]
-      <c r="Q49" s="4" t="s">
+      <c r="R49" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S49" s="4">
+        <v>403788782715</v>
+      </c>
+      <c r="T49" s="4" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
       <c r="U49" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V49" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W49" s="16">
-        <v>9310657416</v>
+        <v>9795163897</v>
       </c>
       <c r="X49" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:24" customHeight="1" ht="20">
       <c r="A50" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="B50" s="15">
+        <v>179</v>
+      </c>
+      <c r="C50" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="B50" s="15">
-[...2 lines deleted...]
-      <c r="C50" s="3" t="s">
+      <c r="D50" s="3" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>390</v>
       </c>
       <c r="F50" s="15">
-        <v>8881104265</v>
+        <v>8604186771</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>281</v>
       </c>
       <c r="J50" s="18" t="s">
         <v>391</v>
       </c>
       <c r="K50" s="18" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N50" s="15">
         <v>229001</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>213</v>
+      </c>
+      <c r="P50" s="3">
+        <v>37094853922</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>393</v>
       </c>
       <c r="R50" s="15" t="s">
-        <v>67</v>
+        <v>394</v>
       </c>
       <c r="S50" s="3">
-        <v>403788782715</v>
+        <v>425126704684</v>
       </c>
       <c r="T50" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V50" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9795163897</v>
+        <v>37</v>
+      </c>
+      <c r="W50" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X50" s="9" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:24" customHeight="1" ht="20">
       <c r="A51" s="13" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B51" s="16">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>397</v>
+        <v>58</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>398</v>
       </c>
       <c r="F51" s="16">
-        <v>8604186771</v>
+        <v>8052127020</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="4" t="s">
         <v>281</v>
       </c>
       <c r="J51" s="19" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="K51" s="19" t="s">
-        <v>399</v>
+        <v>61</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N51" s="16">
         <v>229001</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>37094853922</v>
+        <v>131</v>
+      </c>
+      <c r="P51" s="4" t="s">
+        <v>399</v>
       </c>
       <c r="Q51" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="R51" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="S51" s="4">
+        <v>735098169869</v>
+      </c>
+      <c r="T51" s="4" t="s">
         <v>400</v>
-      </c>
-[...7 lines deleted...]
-        <v>402</v>
       </c>
       <c r="U51" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V51" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W51" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X51" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:24" customHeight="1" ht="20">
       <c r="A52" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="B52" s="15">
+        <v>183</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D52" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="B52" s="15">
-[...2 lines deleted...]
-      <c r="C52" s="3" t="s">
+      <c r="E52" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="D52" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" s="15">
-        <v>8052127020</v>
+        <v>9919387450</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>281</v>
       </c>
       <c r="J52" s="18" t="s">
-        <v>61</v>
+        <v>181</v>
       </c>
       <c r="K52" s="18" t="s">
         <v>61</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N52" s="15">
         <v>229001</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="P52" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="P52" s="3">
+        <v>1844101003901</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="R52" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S52" s="3">
+        <v>539726289811</v>
+      </c>
+      <c r="T52" s="3" t="s">
         <v>406</v>
-      </c>
-[...10 lines deleted...]
-        <v>407</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V52" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W52" s="15">
-        <v>9554206128</v>
+        <v>9792983390</v>
       </c>
       <c r="X52" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="53" spans="1:24" customHeight="1" ht="20">
       <c r="A53" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="B53" s="16">
+        <v>186</v>
+      </c>
+      <c r="C53" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="B53" s="16">
-[...2 lines deleted...]
-      <c r="C53" s="4" t="s">
+      <c r="D53" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E53" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="D53" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" s="16">
-        <v>9919387450</v>
+        <v>7543974859</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>281</v>
       </c>
       <c r="J53" s="19" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="K53" s="19" t="s">
-        <v>61</v>
+        <v>410</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N53" s="16">
         <v>229001</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>335</v>
+        <v>411</v>
       </c>
       <c r="P53" s="4">
-        <v>1844101003901</v>
+        <v>22118100000000.0</v>
       </c>
       <c r="Q53" s="4" t="s">
         <v>412</v>
       </c>
       <c r="R53" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S53" s="4">
-        <v>539726289811</v>
+        <v>432158688704</v>
       </c>
       <c r="T53" s="4" t="s">
         <v>413</v>
       </c>
       <c r="U53" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V53" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W53" s="16">
-        <v>9792983390</v>
+        <v>9546060980</v>
       </c>
       <c r="X53" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:24" customHeight="1" ht="20">
       <c r="A54" s="12" t="s">
         <v>414</v>
       </c>
       <c r="B54" s="15">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>415</v>
+        <v>306</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="F54" s="15">
-        <v>7543974859</v>
+        <v>9997021793</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>281</v>
       </c>
       <c r="J54" s="18" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="K54" s="18" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N54" s="15">
         <v>229001</v>
       </c>
       <c r="O54" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P54" s="3">
+        <v>38088354718</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="R54" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S54" s="3">
+        <v>515845256492</v>
+      </c>
+      <c r="T54" s="3" t="s">
         <v>418</v>
-      </c>
-[...13 lines deleted...]
-        <v>420</v>
       </c>
       <c r="U54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V54" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W54" s="15">
-        <v>9546060980</v>
+        <v>7060499570</v>
       </c>
       <c r="X54" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:24" customHeight="1" ht="20">
       <c r="A55" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="B55" s="16">
+        <v>188</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E55" s="4" t="s">
         <v>421</v>
       </c>
-      <c r="B55" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F55" s="16">
-        <v>9997021793</v>
+        <v>8887551543</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>281</v>
+        <v>422</v>
       </c>
       <c r="J55" s="19" t="s">
         <v>129</v>
       </c>
       <c r="K55" s="19" t="s">
         <v>423</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N55" s="16">
         <v>229001</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>213</v>
+        <v>335</v>
       </c>
       <c r="P55" s="4">
-        <v>38088354718</v>
+        <v>87242300000000.0</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>424</v>
       </c>
       <c r="R55" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S55" s="4">
-        <v>515845256492</v>
+        <v>892395233803</v>
       </c>
       <c r="T55" s="4" t="s">
         <v>425</v>
       </c>
       <c r="U55" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V55" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>7060499570</v>
+        <v>426</v>
+      </c>
+      <c r="W55" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X55" s="10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:24" customHeight="1" ht="20">
       <c r="A56" s="12" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B56" s="15">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F56" s="15">
-        <v>8887551543</v>
+        <v>9179689289</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J56" s="18" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="K56" s="18" t="s">
         <v>430</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N56" s="15">
         <v>229001</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>335</v>
+        <v>213</v>
       </c>
       <c r="P56" s="3">
-        <v>87242300000000.0</v>
+        <v>39985122033</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>431</v>
       </c>
       <c r="R56" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S56" s="3">
-        <v>892395233803</v>
+        <v>237275447793</v>
       </c>
       <c r="T56" s="3" t="s">
         <v>432</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V56" s="3" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W56" s="15">
+        <v>9753280803</v>
       </c>
       <c r="X56" s="9" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:24" customHeight="1" ht="20">
       <c r="A57" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="B57" s="16">
+        <v>195</v>
+      </c>
+      <c r="C57" s="4" t="s">
         <v>434</v>
       </c>
-      <c r="B57" s="16">
-[...2 lines deleted...]
-      <c r="C57" s="4" t="s">
+      <c r="D57" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E57" s="4" t="s">
         <v>435</v>
       </c>
-      <c r="D57" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" s="16">
-        <v>9179689289</v>
+        <v>7007716643</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J57" s="19" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="K57" s="19" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N57" s="16">
         <v>229001</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>213</v>
+        <v>437</v>
       </c>
       <c r="P57" s="4">
-        <v>39985122033</v>
+        <v>7722627180</v>
       </c>
       <c r="Q57" s="4" t="s">
         <v>438</v>
       </c>
       <c r="R57" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S57" s="4">
-        <v>237275447793</v>
+        <v>691729381974</v>
       </c>
       <c r="T57" s="4" t="s">
         <v>439</v>
       </c>
       <c r="U57" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V57" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W57" s="16">
-        <v>9753280803</v>
+        <v>8869921646</v>
       </c>
       <c r="X57" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:24" customHeight="1" ht="20">
       <c r="A58" s="12" t="s">
         <v>440</v>
       </c>
       <c r="B58" s="15">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>441</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>136</v>
+        <v>442</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F58" s="15">
-        <v>9416033137</v>
+        <v>9129515029</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J58" s="18" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="K58" s="18" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N58" s="15">
         <v>229001</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="P58" s="3">
-        <v>7810941083</v>
+        <v>59164359704</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>445</v>
       </c>
       <c r="R58" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S58" s="3">
-        <v>947666475696</v>
+        <v>393421482543</v>
       </c>
       <c r="T58" s="3" t="s">
         <v>446</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V58" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W58" s="15">
-        <v>9996010534</v>
+        <v>8840987879</v>
       </c>
       <c r="X58" s="9" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:24" customHeight="1" ht="20">
       <c r="A59" s="13" t="s">
         <v>447</v>
       </c>
       <c r="B59" s="16">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>448</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>67</v>
+        <v>449</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F59" s="16">
-        <v>7007716643</v>
+        <v>8808123765</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J59" s="19" t="s">
         <v>61</v>
       </c>
       <c r="K59" s="19" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N59" s="16">
         <v>229001</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>7722627180</v>
+        <v>411</v>
+      </c>
+      <c r="P59" s="4" t="s">
+        <v>452</v>
       </c>
       <c r="Q59" s="4" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="R59" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S59" s="4">
-        <v>691729381974</v>
+        <v>865718091794</v>
       </c>
       <c r="T59" s="4" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="U59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V59" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W59" s="16">
-        <v>8869921646</v>
+        <v>8795835202</v>
       </c>
       <c r="X59" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:24" customHeight="1" ht="20">
       <c r="A60" s="12" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B60" s="15">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F60" s="15">
-        <v>9129515029</v>
+        <v>9696627665</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J60" s="18" t="s">
-        <v>121</v>
+        <v>273</v>
       </c>
       <c r="K60" s="18" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>61</v>
+        <v>460</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N60" s="15">
-        <v>229001</v>
+        <v>221502</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="P60" s="3">
-        <v>59164359704</v>
+        <v>662302120002563</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="R60" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S60" s="3">
-        <v>393421482543</v>
+        <v>403552456662</v>
       </c>
       <c r="T60" s="3" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V60" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W60" s="15">
-        <v>8840987879</v>
+        <v>8853294787</v>
       </c>
       <c r="X60" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:24" customHeight="1" ht="20">
       <c r="A61" s="13" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B61" s="16">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>462</v>
+        <v>136</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F61" s="16">
-        <v>8808123765</v>
+        <v>7260928471</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J61" s="19" t="s">
-        <v>61</v>
+        <v>318</v>
       </c>
       <c r="K61" s="19" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N61" s="16">
         <v>229001</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>213</v>
+      </c>
+      <c r="P61" s="4">
+        <v>43989952875</v>
       </c>
       <c r="Q61" s="4" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="R61" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S61" s="4">
-        <v>865718091794</v>
+        <v>929083308944</v>
       </c>
       <c r="T61" s="4" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="U61" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W61" s="16">
-        <v>8795835202</v>
+        <v>9939528128</v>
       </c>
       <c r="X61" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:24" customHeight="1" ht="20">
       <c r="A62" s="12" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B62" s="15">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="F62" s="15">
-        <v>9696627665</v>
+        <v>9793564055</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J62" s="18" t="s">
-        <v>273</v>
+        <v>61</v>
       </c>
       <c r="K62" s="18" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>473</v>
+        <v>61</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N62" s="15">
-        <v>221502</v>
+        <v>229001</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>474</v>
+        <v>221</v>
       </c>
       <c r="P62" s="3">
-        <v>662302120002563</v>
+        <v>37830100019383</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>475</v>
       </c>
       <c r="R62" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S62" s="3">
-        <v>403552456662</v>
+        <v>491300971676</v>
       </c>
       <c r="T62" s="3" t="s">
         <v>476</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V62" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W62" s="15">
-        <v>8853294787</v>
+        <v>8169229565</v>
       </c>
       <c r="X62" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:24" customHeight="1" ht="20">
       <c r="A63" s="13" t="s">
         <v>477</v>
       </c>
       <c r="B63" s="16">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>478</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>136</v>
+        <v>479</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F63" s="16">
-        <v>9068765425</v>
+        <v>9452225767</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J63" s="19" t="s">
-        <v>61</v>
+        <v>318</v>
       </c>
       <c r="K63" s="19" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N63" s="16">
         <v>229001</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>213</v>
       </c>
       <c r="P63" s="4">
-        <v>34442458397</v>
+        <v>31285511827</v>
       </c>
       <c r="Q63" s="4" t="s">
-        <v>424</v>
+        <v>482</v>
       </c>
       <c r="R63" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S63" s="4">
-        <v>972272594067</v>
+        <v>630936931031</v>
       </c>
       <c r="T63" s="4" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="U63" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V63" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W63" s="16">
-        <v>9305398916</v>
+        <v>8429476902</v>
       </c>
       <c r="X63" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:24" customHeight="1" ht="20">
       <c r="A64" s="12" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B64" s="15">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>136</v>
+        <v>486</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="F64" s="15">
-        <v>7260928471</v>
+        <v>7054527500</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J64" s="18" t="s">
         <v>318</v>
       </c>
       <c r="K64" s="18" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N64" s="15">
         <v>229001</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P64" s="3">
-        <v>43989952875</v>
+        <v>41791518367</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="R64" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S64" s="3">
-        <v>929083308944</v>
+        <v>224515657414</v>
       </c>
       <c r="T64" s="3" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="U64" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V64" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W64" s="15">
-        <v>9939528128</v>
+        <v>8009161417</v>
       </c>
       <c r="X64" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:24" customHeight="1" ht="20">
       <c r="A65" s="13" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B65" s="16">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>490</v>
+        <v>58</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="F65" s="16">
-        <v>9793564055</v>
+        <v>8318255636</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J65" s="19" t="s">
-        <v>61</v>
+        <v>273</v>
       </c>
       <c r="K65" s="19" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N65" s="16">
         <v>229001</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="P65" s="4">
-        <v>37830100019383</v>
+        <v>42735553877</v>
       </c>
       <c r="Q65" s="4" t="s">
-        <v>493</v>
+        <v>268</v>
       </c>
       <c r="R65" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S65" s="4">
-        <v>491300971676</v>
+        <v>947090410982</v>
       </c>
       <c r="T65" s="4" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="U65" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V65" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>8169229565</v>
+        <v>37</v>
+      </c>
+      <c r="W65" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X65" s="10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:24" customHeight="1" ht="20">
       <c r="A66" s="12" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B66" s="15">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F66" s="15">
-        <v>9452225767</v>
+        <v>9336395303</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J66" s="18" t="s">
         <v>318</v>
       </c>
       <c r="K66" s="18" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N66" s="15">
         <v>229001</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>213</v>
+        <v>501</v>
       </c>
       <c r="P66" s="3">
-        <v>31285511827</v>
+        <v>1198104000102957</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="R66" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S66" s="3">
-        <v>630936931031</v>
+        <v>514561085819</v>
       </c>
       <c r="T66" s="3" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V66" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W66" s="15">
-        <v>8429476902</v>
+        <v>8418099901</v>
       </c>
       <c r="X66" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:24" customHeight="1" ht="20">
       <c r="A67" s="13" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B67" s="16">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>504</v>
+        <v>127</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F67" s="16">
-        <v>7054527500</v>
+        <v>9675311784</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J67" s="19" t="s">
-        <v>318</v>
+        <v>61</v>
       </c>
       <c r="K67" s="19" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N67" s="16">
         <v>229001</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>213</v>
       </c>
       <c r="P67" s="4">
-        <v>41791518367</v>
+        <v>43685654749</v>
       </c>
       <c r="Q67" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="R67" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S67" s="4">
-        <v>224515657414</v>
+        <v>821429160613</v>
       </c>
       <c r="T67" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="U67" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V67" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W67" s="16">
-        <v>8009161417</v>
+        <v>9761425441</v>
       </c>
       <c r="X67" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="68" spans="1:24" customHeight="1" ht="20">
       <c r="A68" s="12" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B68" s="15">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F68" s="15">
-        <v>8318255636</v>
+        <v>9140915923</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J68" s="18" t="s">
-        <v>273</v>
+        <v>61</v>
       </c>
       <c r="K68" s="18" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N68" s="15">
         <v>229001</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>42735553877</v>
+        <v>193</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>514</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>268</v>
+        <v>515</v>
       </c>
       <c r="R68" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S68" s="3">
-        <v>947090410982</v>
+        <v>451791277987</v>
       </c>
       <c r="T68" s="3" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V68" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W68" s="15">
+        <v>6392938791</v>
       </c>
       <c r="X68" s="9" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:24" customHeight="1" ht="20">
       <c r="A69" s="13" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B69" s="16">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>515</v>
+        <v>262</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>516</v>
+        <v>58</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F69" s="16">
-        <v>9336395303</v>
+        <v>7460808787</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J69" s="19" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="K69" s="19" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N69" s="16">
         <v>229001</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>519</v>
+        <v>213</v>
       </c>
       <c r="P69" s="4">
-        <v>1198104000102957</v>
+        <v>39995426947</v>
       </c>
       <c r="Q69" s="4" t="s">
         <v>520</v>
       </c>
       <c r="R69" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S69" s="4">
-        <v>514561085819</v>
+        <v>821273428659</v>
       </c>
       <c r="T69" s="4" t="s">
         <v>521</v>
       </c>
       <c r="U69" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V69" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W69" s="16">
-        <v>8418099901</v>
+        <v>7523813422</v>
       </c>
       <c r="X69" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:24" customHeight="1" ht="20">
       <c r="A70" s="12" t="s">
         <v>522</v>
       </c>
       <c r="B70" s="15">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>435</v>
+        <v>523</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>523</v>
+        <v>136</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>524</v>
       </c>
       <c r="F70" s="15">
-        <v>9648556075</v>
+        <v>7651832480</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J70" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="K70" s="18" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N70" s="15">
         <v>229001</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="P70" s="3">
-        <v>86240100036346</v>
+      <c r="P70" s="3" t="s">
+        <v>526</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>527</v>
       </c>
       <c r="R70" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="S70" s="3">
-[...2 lines deleted...]
-      <c r="T70" s="3" t="s">
+      <c r="S70" s="3" t="s">
         <v>528</v>
+      </c>
+      <c r="T70" s="3">
+        <v>529473052285</v>
       </c>
       <c r="U70" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V70" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W70" s="15">
-        <v>9919880919</v>
+        <v>7408846284</v>
       </c>
       <c r="X70" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:24" customHeight="1" ht="20">
       <c r="A71" s="13" t="s">
         <v>529</v>
       </c>
       <c r="B71" s="16">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C71" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="D71" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="D71" s="4" t="s">
+      <c r="E71" s="4" t="s">
         <v>531</v>
       </c>
-      <c r="E71" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="16">
-        <v>9839125345</v>
+        <v>8601604849</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J71" s="19" t="s">
         <v>61</v>
       </c>
       <c r="K71" s="19" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N71" s="16">
         <v>229001</v>
       </c>
       <c r="O71" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="P71" s="4">
+        <v>40928100003471</v>
+      </c>
+      <c r="Q71" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="R71" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S71" s="4">
+        <v>373935713506</v>
+      </c>
+      <c r="T71" s="4" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
       <c r="U71" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V71" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W71" s="16">
-        <v>8318251924</v>
+        <v>8756402041</v>
       </c>
       <c r="X71" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:24" customHeight="1" ht="20">
       <c r="A72" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="B72" s="15">
+        <v>221</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="D72" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="B72" s="15">
-[...2 lines deleted...]
-      <c r="C72" s="3" t="s">
+      <c r="E72" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="D72" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" s="15">
-        <v>9675311784</v>
+        <v>9161730668</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J72" s="18" t="s">
-        <v>61</v>
+        <v>325</v>
       </c>
       <c r="K72" s="18" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M72" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N72" s="15">
         <v>229001</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="P72" s="3">
-        <v>43685654749</v>
+        <v>32270100013653</v>
       </c>
       <c r="Q72" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="R72" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S72" s="3">
+        <v>597911095900</v>
+      </c>
+      <c r="T72" s="3" t="s">
         <v>541</v>
-      </c>
-[...7 lines deleted...]
-        <v>542</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V72" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W72" s="15">
-        <v>9761425441</v>
+        <v>8299844804</v>
       </c>
       <c r="X72" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="73" spans="1:24" customHeight="1" ht="20">
       <c r="A73" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="B73" s="16">
+        <v>223</v>
+      </c>
+      <c r="C73" s="4" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>544</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F73" s="16">
-        <v>9140915923</v>
+        <v>8052359926</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I73" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J73" s="19" t="s">
-        <v>61</v>
+        <v>325</v>
       </c>
       <c r="K73" s="19" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N73" s="16">
         <v>229001</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="P73" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="P73" s="4">
+        <v>5757100000000.0</v>
+      </c>
+      <c r="Q73" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="R73" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S73" s="4">
+        <v>274276757470</v>
+      </c>
+      <c r="T73" s="4" t="s">
         <v>547</v>
-      </c>
-[...10 lines deleted...]
-        <v>549</v>
       </c>
       <c r="U73" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V73" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W73" s="16">
-        <v>6392938791</v>
+        <v>7379379731</v>
       </c>
       <c r="X73" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="74" spans="1:24" customHeight="1" ht="20">
       <c r="A74" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="B74" s="15">
+        <v>224</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E74" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="B74" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="F74" s="15">
-        <v>7460808787</v>
+        <v>6307242825</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J74" s="18" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="K74" s="18" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M74" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N74" s="15">
         <v>229001</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P74" s="3">
-        <v>39995426947</v>
+        <v>34456193422</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>553</v>
+        <v>393</v>
       </c>
       <c r="R74" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S74" s="3">
-        <v>821273428659</v>
+        <v>656643079463</v>
       </c>
       <c r="T74" s="3" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="U74" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V74" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W74" s="15">
-        <v>7523813422</v>
+        <v>7054826832</v>
       </c>
       <c r="X74" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="75" spans="1:24" customHeight="1" ht="20">
       <c r="A75" s="13" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B75" s="16">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>556</v>
+        <v>204</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>136</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F75" s="16">
-        <v>7651832480</v>
+        <v>8756487170</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="4" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J75" s="19" t="s">
-        <v>129</v>
+        <v>61</v>
       </c>
       <c r="K75" s="19" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N75" s="16">
         <v>229001</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>335</v>
+      </c>
+      <c r="P75" s="4">
+        <v>3049100000000.0</v>
       </c>
       <c r="Q75" s="4" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="R75" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="S75" s="4" t="s">
-[...3 lines deleted...]
-        <v>529473052285</v>
+      <c r="S75" s="4">
+        <v>900789336534</v>
+      </c>
+      <c r="T75" s="4" t="s">
+        <v>557</v>
       </c>
       <c r="U75" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V75" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W75" s="16">
-        <v>7408846284</v>
+        <v>7054275436</v>
       </c>
       <c r="X75" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="76" spans="1:24" customHeight="1" ht="20">
       <c r="A76" s="12" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B76" s="15">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>503</v>
+        <v>559</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="F76" s="15">
-        <v>8601604849</v>
+        <v>9936816020</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="J76" s="18" t="s">
-        <v>61</v>
+        <v>325</v>
       </c>
       <c r="K76" s="18" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N76" s="15">
         <v>229001</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>221</v>
       </c>
       <c r="P76" s="3">
-        <v>40928100003471</v>
+        <v>23198100002839</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="R76" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S76" s="3">
-        <v>373935713506</v>
+        <v>628502344207</v>
       </c>
       <c r="T76" s="3" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="U76" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V76" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W76" s="15">
-        <v>8756402041</v>
+        <v>8052366020</v>
       </c>
       <c r="X76" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:24" customHeight="1" ht="20">
       <c r="A77" s="13" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B77" s="16">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>570</v>
+        <v>457</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F77" s="16">
-        <v>9161730668</v>
+        <v>8960663788</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="4" t="s">
-        <v>429</v>
+        <v>568</v>
       </c>
       <c r="J77" s="19" t="s">
-        <v>325</v>
+        <v>61</v>
       </c>
       <c r="K77" s="19" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N77" s="16">
         <v>229001</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>221</v>
+        <v>570</v>
       </c>
       <c r="P77" s="4">
-        <v>32270100013653</v>
+        <v>5587892608</v>
       </c>
       <c r="Q77" s="4" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="R77" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S77" s="4">
-        <v>597911095900</v>
+        <v>250160690386</v>
       </c>
       <c r="T77" s="4" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="U77" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V77" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W77" s="16">
-        <v>8299844804</v>
+        <v>9654853572</v>
       </c>
       <c r="X77" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="78" spans="1:24" customHeight="1" ht="20">
       <c r="A78" s="12" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B78" s="15">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="F78" s="15">
-        <v>8604660766</v>
+        <v>6375279199</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>429</v>
+        <v>568</v>
       </c>
       <c r="J78" s="18" t="s">
-        <v>325</v>
+        <v>181</v>
       </c>
       <c r="K78" s="18" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N78" s="15">
         <v>229001</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>579</v>
+        <v>377</v>
       </c>
       <c r="P78" s="3">
-        <v>50680100000000.0</v>
+        <v>50100188115682</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="R78" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S78" s="3">
-        <v>988057316015</v>
+        <v>619044856686</v>
       </c>
       <c r="T78" s="3" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V78" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W78" s="15">
-        <v>9559551077</v>
+        <v>8840010868</v>
       </c>
       <c r="X78" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:24" customHeight="1" ht="20">
       <c r="A79" s="13" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B79" s="16">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>58</v>
+        <v>360</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="F79" s="16">
-        <v>8052359926</v>
+        <v>9044873908</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="4" t="s">
-        <v>429</v>
+        <v>582</v>
       </c>
       <c r="J79" s="19" t="s">
-        <v>325</v>
+        <v>61</v>
       </c>
       <c r="K79" s="19" t="s">
-        <v>585</v>
+        <v>61</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N79" s="16">
         <v>229001</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>335</v>
+        <v>213</v>
       </c>
       <c r="P79" s="4">
-        <v>5757100000000.0</v>
+        <v>47580100000000.0</v>
       </c>
       <c r="Q79" s="4" t="s">
-        <v>586</v>
+        <v>417</v>
       </c>
       <c r="R79" s="16" t="s">
-        <v>67</v>
+        <v>213</v>
       </c>
       <c r="S79" s="4">
-        <v>274276757470</v>
+        <v>995418542813</v>
       </c>
       <c r="T79" s="4" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="U79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V79" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W79" s="16">
-        <v>7379379731</v>
+        <v>8009714967</v>
       </c>
       <c r="X79" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="80" spans="1:24" customHeight="1" ht="20">
       <c r="A80" s="12" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="B80" s="15">
-        <v>224</v>
+        <v>251</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>6307242825</v>
+        <v>586</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>587</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>429</v>
+        <v>588</v>
       </c>
       <c r="J80" s="18" t="s">
-        <v>318</v>
+        <v>589</v>
       </c>
       <c r="K80" s="18" t="s">
+        <v>590</v>
+      </c>
+      <c r="L80" s="3" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N80" s="15">
-        <v>229001</v>
+        <v>224208</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P80" s="3">
-        <v>34456193422</v>
+        <v>33288056653</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>400</v>
+        <v>592</v>
       </c>
       <c r="R80" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S80" s="3">
-        <v>656643079463</v>
+        <v>818271000000.0</v>
       </c>
       <c r="T80" s="3" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="U80" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V80" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W80" s="15">
-        <v>7054826832</v>
+        <v>8808034045</v>
       </c>
       <c r="X80" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:24" customHeight="1" ht="20">
       <c r="A81" s="13" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B81" s="16">
-        <v>226</v>
+        <v>252</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>204</v>
+        <v>595</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>136</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="F81" s="16">
-        <v>8756487170</v>
+        <v>6306047734</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I81" s="4" t="s">
-        <v>429</v>
+        <v>597</v>
       </c>
       <c r="J81" s="19" t="s">
-        <v>61</v>
+        <v>598</v>
       </c>
       <c r="K81" s="19" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>61</v>
+        <v>181</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N81" s="16">
-        <v>229001</v>
+        <v>228119</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>335</v>
+        <v>213</v>
       </c>
       <c r="P81" s="4">
-        <v>3049100000000.0</v>
+        <v>20428963740</v>
       </c>
       <c r="Q81" s="4" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="R81" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S81" s="4">
-        <v>900789336534</v>
+        <v>979197000000.0</v>
       </c>
       <c r="T81" s="4" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="U81" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W81" s="16">
-        <v>7054275436</v>
+        <v>6306047734</v>
       </c>
       <c r="X81" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:24" customHeight="1" ht="20">
       <c r="A82" s="12" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B82" s="15">
-        <v>227</v>
+        <v>253</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>600</v>
+        <v>127</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F82" s="15">
-        <v>9936816020</v>
+        <v>9555072383</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>429</v>
+        <v>588</v>
       </c>
       <c r="J82" s="18" t="s">
-        <v>325</v>
+        <v>605</v>
       </c>
       <c r="K82" s="18" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>61</v>
+        <v>591</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N82" s="15">
-        <v>229001</v>
+        <v>224225</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>221</v>
+        <v>377</v>
       </c>
       <c r="P82" s="3">
-        <v>23198100002839</v>
+        <v>50100500000000.0</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="R82" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S82" s="3">
-        <v>628502344207</v>
+        <v>781493000000.0</v>
       </c>
       <c r="T82" s="3" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="U82" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V82" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W82" s="15">
-        <v>8052366020</v>
+        <v>9555072383</v>
       </c>
       <c r="X82" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:24" customHeight="1" ht="20">
       <c r="A83" s="13" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B83" s="16">
-        <v>230</v>
+        <v>254</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>263</v>
+        <v>136</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="F83" s="16">
-        <v>9839016166</v>
+        <v>9628960270</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="4" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="J83" s="19" t="s">
-        <v>609</v>
+        <v>61</v>
       </c>
       <c r="K83" s="19" t="s">
-        <v>610</v>
+        <v>61</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N83" s="16">
         <v>229001</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>221</v>
+        <v>113</v>
       </c>
       <c r="P83" s="4">
-        <v>23080100015038</v>
+        <v>37350100000000.0</v>
       </c>
       <c r="Q83" s="4" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="R83" s="16" t="s">
-        <v>67</v>
+        <v>614</v>
       </c>
       <c r="S83" s="4">
-        <v>568877700955</v>
+        <v>226548000000.0</v>
       </c>
       <c r="T83" s="4" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="U83" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V83" s="4" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="W83" s="16" t="s">
-        <v>37</v>
+        <v>616</v>
       </c>
       <c r="X83" s="10" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:24" customHeight="1" ht="20">
       <c r="A84" s="12" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B84" s="15">
-        <v>231</v>
+        <v>258</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>614</v>
+        <v>306</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>470</v>
+        <v>369</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F84" s="15">
-        <v>8960663788</v>
+        <v>7380763733</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="J84" s="18" t="s">
         <v>61</v>
       </c>
       <c r="K84" s="18" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N84" s="15">
-        <v>229001</v>
+        <v>228142</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>617</v>
+        <v>221</v>
       </c>
       <c r="P84" s="3">
-        <v>5587892608</v>
+        <v>44148100000000.0</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="R84" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S84" s="3">
-        <v>250160690386</v>
+        <v>297785000000.0</v>
       </c>
       <c r="T84" s="3" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="U84" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V84" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9654853572</v>
+        <v>37</v>
+      </c>
+      <c r="W84" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X84" s="9" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="85" spans="1:24" customHeight="1" ht="20">
       <c r="A85" s="13" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="B85" s="16">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>461</v>
+        <v>150</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>127</v>
+        <v>250</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="F85" s="16">
-        <v>7348639224</v>
+        <v>9305347120</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="J85" s="19" t="s">
-        <v>82</v>
+        <v>181</v>
       </c>
       <c r="K85" s="19" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>61</v>
+        <v>181</v>
       </c>
       <c r="M85" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N85" s="16">
-        <v>229001</v>
+        <v>228133</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="P85" s="4">
-        <v>8248000100061110</v>
+        <v>501051151213</v>
       </c>
       <c r="Q85" s="4" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="R85" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S85" s="4">
-        <v>838439323166</v>
+        <v>980985440674</v>
       </c>
       <c r="T85" s="4" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="U85" s="4" t="s">
-        <v>67</v>
+        <v>630</v>
       </c>
       <c r="V85" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9170698613</v>
+        <v>37</v>
+      </c>
+      <c r="W85" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X85" s="10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:24" customHeight="1" ht="20">
       <c r="A86" s="12" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B86" s="15">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>627</v>
+        <v>397</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>136</v>
+        <v>632</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="F86" s="15">
-        <v>6375279199</v>
+        <v>7268910302</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="J86" s="18" t="s">
+        <v>634</v>
+      </c>
+      <c r="K86" s="18" t="s">
+        <v>635</v>
+      </c>
+      <c r="L86" s="3" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N86" s="15">
-        <v>229001</v>
+        <v>222302</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>385</v>
+        <v>221</v>
       </c>
       <c r="P86" s="3">
-        <v>50100188115682</v>
+        <v>23858100003188</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="R86" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S86" s="3">
-        <v>619044856686</v>
+        <v>705425610522</v>
       </c>
       <c r="T86" s="3" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="U86" s="3" t="s">
-        <v>67</v>
+        <v>638</v>
       </c>
       <c r="V86" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>8840010868</v>
+        <v>37</v>
+      </c>
+      <c r="W86" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X86" s="9" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:24" customHeight="1" ht="20">
       <c r="A87" s="13" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="B87" s="16">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>634</v>
+        <v>190</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="F87" s="16">
-        <v>9219782932</v>
+        <v>9569791331</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="4" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="J87" s="19" t="s">
-        <v>61</v>
+        <v>643</v>
       </c>
       <c r="K87" s="19" t="s">
-        <v>61</v>
+        <v>644</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>61</v>
+        <v>645</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N87" s="16">
-        <v>229001</v>
+        <v>227801</v>
       </c>
       <c r="O87" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="P87" s="4" t="s">
-        <v>253</v>
+      <c r="P87" s="4">
+        <v>44802842778</v>
       </c>
       <c r="Q87" s="4" t="s">
-        <v>66</v>
+        <v>646</v>
       </c>
       <c r="R87" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S87" s="4">
-        <v>540327742385</v>
+        <v>931850000000.0</v>
       </c>
       <c r="T87" s="4" t="s">
-        <v>254</v>
+        <v>647</v>
       </c>
       <c r="U87" s="4" t="s">
-        <v>637</v>
+        <v>67</v>
       </c>
       <c r="V87" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="W87" s="16" t="s">
-        <v>638</v>
+      <c r="W87" s="16">
+        <v>9984841308</v>
       </c>
       <c r="X87" s="10" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
     </row>
     <row r="88" spans="1:24" customHeight="1" ht="20">
       <c r="A88" s="12" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="B88" s="15">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>650</v>
+      </c>
+      <c r="F88" s="15">
+        <v>8858171451</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="J88" s="18" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="K88" s="18" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>646</v>
+        <v>181</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N88" s="15">
-        <v>224208</v>
+        <v>222302</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P88" s="3">
-        <v>33288056653</v>
+        <v>32783557020</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>647</v>
+        <v>176</v>
       </c>
       <c r="R88" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S88" s="3">
-        <v>818271000000.0</v>
+        <v>524562000000.0</v>
       </c>
       <c r="T88" s="3" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V88" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W88" s="15">
-        <v>8808034045</v>
+        <v>9453023986</v>
       </c>
       <c r="X88" s="9" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:24" customHeight="1" ht="20">
       <c r="A89" s="13" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="B89" s="16">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>136</v>
+        <v>457</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="F89" s="16">
-        <v>6306047734</v>
+        <v>8917044727</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="J89" s="19" t="s">
-        <v>653</v>
+        <v>61</v>
       </c>
       <c r="K89" s="19" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>181</v>
+        <v>658</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N89" s="16">
-        <v>228119</v>
+        <v>230001</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>213</v>
+        <v>659</v>
       </c>
       <c r="P89" s="4">
-        <v>20428963740</v>
+        <v>53460100020077</v>
       </c>
       <c r="Q89" s="4" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="R89" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S89" s="4">
-        <v>979197000000.0</v>
+        <v>832240000000.0</v>
       </c>
       <c r="T89" s="4" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="U89" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V89" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W89" s="16">
-        <v>6306047734</v>
+        <v>9795385317</v>
       </c>
       <c r="X89" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="90" spans="1:24" customHeight="1" ht="20">
       <c r="A90" s="12" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B90" s="15">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>127</v>
+        <v>664</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="F90" s="15">
-        <v>9555072383</v>
+        <v>8858171451</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="J90" s="18" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="K90" s="18" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>646</v>
+        <v>181</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N90" s="15">
-        <v>224225</v>
+        <v>227408</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>385</v>
+        <v>213</v>
       </c>
       <c r="P90" s="3">
-        <v>50100500000000.0</v>
+        <v>40722066076</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="R90" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S90" s="3">
-        <v>781493000000.0</v>
+        <v>330946000000.0</v>
       </c>
       <c r="T90" s="3" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V90" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W90" s="15">
-        <v>9555072383</v>
+        <v>7379462937</v>
       </c>
       <c r="X90" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:24" customHeight="1" ht="20">
       <c r="A91" s="13" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B91" s="16">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>136</v>
+        <v>58</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F91" s="16">
-        <v>9628960270</v>
+        <v>7571821752</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="J91" s="19" t="s">
-        <v>61</v>
+        <v>673</v>
       </c>
       <c r="K91" s="19" t="s">
-        <v>61</v>
+        <v>674</v>
       </c>
       <c r="L91" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M91" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N91" s="16">
-        <v>229001</v>
+        <v>229121</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>113</v>
+        <v>437</v>
       </c>
       <c r="P91" s="4">
-        <v>37350100000000.0</v>
+        <v>7688357072</v>
       </c>
       <c r="Q91" s="4" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="R91" s="16" t="s">
-        <v>669</v>
+        <v>67</v>
       </c>
       <c r="S91" s="4">
-        <v>226548000000.0</v>
+        <v>807510000000.0</v>
       </c>
       <c r="T91" s="4" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="U91" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V91" s="4" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="W91" s="16" t="s">
-        <v>671</v>
+        <v>37</v>
       </c>
       <c r="X91" s="10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="92" spans="1:24" customHeight="1" ht="20">
       <c r="A92" s="12" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B92" s="15">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>58</v>
+        <v>679</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="F92" s="15">
-        <v>7571821752</v>
+        <v>7068583669</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="J92" s="18" t="s">
-        <v>676</v>
+        <v>61</v>
       </c>
       <c r="K92" s="18" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N92" s="15">
-        <v>229121</v>
+        <v>224208</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>444</v>
+        <v>221</v>
       </c>
       <c r="P92" s="3">
-        <v>7688357072</v>
+        <v>45850100000000.0</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="R92" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S92" s="3">
-        <v>807510000000.0</v>
+        <v>677616000000.0</v>
       </c>
       <c r="T92" s="3" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V92" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W92" s="15">
+        <v>7068583669</v>
       </c>
       <c r="X92" s="9" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="93" spans="1:24" customHeight="1" ht="20">
       <c r="A93" s="13" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B93" s="16">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>332</v>
+        <v>136</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F93" s="16">
-        <v>8808034045</v>
+        <v>9721475706</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I93" s="4" t="s">
-        <v>643</v>
+        <v>688</v>
       </c>
       <c r="J93" s="19" t="s">
-        <v>660</v>
+        <v>61</v>
       </c>
       <c r="K93" s="19" t="s">
-        <v>645</v>
+        <v>61</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>646</v>
+        <v>61</v>
       </c>
       <c r="M93" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N93" s="16">
-        <v>224208</v>
+        <v>229001</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="P93" s="4">
-        <v>42953549942</v>
+        <v>10231000000000.0</v>
       </c>
       <c r="Q93" s="4" t="s">
-        <v>500</v>
+        <v>689</v>
       </c>
       <c r="R93" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S93" s="4">
-        <v>737321000000.0</v>
+        <v>211208000000.0</v>
       </c>
       <c r="T93" s="4" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="U93" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V93" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W93" s="16">
-        <v>8808034045</v>
+        <v>8112553215</v>
       </c>
       <c r="X93" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:24" customHeight="1" ht="20">
       <c r="A94" s="12" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B94" s="15">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>685</v>
+        <v>150</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>136</v>
+        <v>692</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="F94" s="15">
-        <v>9721475706</v>
+        <v>9140728654</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="J94" s="18" t="s">
         <v>61</v>
       </c>
       <c r="K94" s="18" t="s">
         <v>61</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M94" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N94" s="15">
         <v>229001</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>113</v>
       </c>
       <c r="P94" s="3">
-        <v>10231000000000.0</v>
+        <v>77240100000000.0</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="R94" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S94" s="3">
-        <v>211208000000.0</v>
+        <v>610285000000.0</v>
       </c>
       <c r="T94" s="3" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="U94" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V94" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>8112553215</v>
+        <v>37</v>
+      </c>
+      <c r="W94" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X94" s="9" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:24" customHeight="1" ht="20">
       <c r="A95" s="13" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="B95" s="16">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>150</v>
+        <v>697</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>691</v>
+        <v>136</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="F95" s="16">
-        <v>9140728654</v>
+        <v>8960700315</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="4" t="s">
-        <v>687</v>
+        <v>588</v>
       </c>
       <c r="J95" s="19" t="s">
         <v>61</v>
       </c>
       <c r="K95" s="19" t="s">
-        <v>61</v>
+        <v>181</v>
       </c>
       <c r="L95" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M95" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N95" s="16">
         <v>229001</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>113</v>
+        <v>699</v>
       </c>
       <c r="P95" s="4">
-        <v>77240100000000.0</v>
+        <v>24810100000000.0</v>
       </c>
       <c r="Q95" s="4" t="s">
-        <v>693</v>
+        <v>66</v>
       </c>
       <c r="R95" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S95" s="4">
-        <v>610285000000.0</v>
+        <v>814007000000.0</v>
       </c>
       <c r="T95" s="4" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="U95" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V95" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W95" s="16">
+        <v>7007144026</v>
       </c>
       <c r="X95" s="10" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:24" customHeight="1" ht="20">
       <c r="A96" s="12" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B96" s="15">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>136</v>
+        <v>703</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="F96" s="15">
-        <v>8960700315</v>
+        <v>9455176545</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>643</v>
+        <v>705</v>
       </c>
       <c r="J96" s="18" t="s">
         <v>61</v>
       </c>
       <c r="K96" s="18" t="s">
+        <v>706</v>
+      </c>
+      <c r="L96" s="3" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M96" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N96" s="15">
-        <v>229001</v>
+        <v>228155</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>698</v>
+        <v>411</v>
       </c>
       <c r="P96" s="3">
-        <v>24810100000000.0</v>
+        <v>56470100003053</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>66</v>
+        <v>707</v>
       </c>
       <c r="R96" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S96" s="3">
-        <v>814007000000.0</v>
+        <v>948554000000.0</v>
       </c>
       <c r="T96" s="3" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="U96" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V96" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W96" s="15">
-        <v>7007144026</v>
+        <v>6387138131</v>
       </c>
       <c r="X96" s="9" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:24" customHeight="1" ht="20">
       <c r="A97" s="13" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B97" s="16">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>702</v>
+        <v>136</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="F97" s="16">
-        <v>9455176545</v>
+        <v>8810816929</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="4" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="J97" s="19" t="s">
         <v>61</v>
       </c>
       <c r="K97" s="19" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>181</v>
+        <v>714</v>
       </c>
       <c r="M97" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N97" s="16">
-        <v>228155</v>
+        <v>231303</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>418</v>
+        <v>715</v>
       </c>
       <c r="P97" s="4">
-        <v>56470100003053</v>
+        <v>673800170006458</v>
       </c>
       <c r="Q97" s="4" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
       <c r="R97" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S97" s="4">
-        <v>948554000000.0</v>
+        <v>821716010433</v>
       </c>
       <c r="T97" s="4" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="U97" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V97" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6387138131</v>
+        <v>37</v>
+      </c>
+      <c r="W97" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X97" s="10" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
     </row>
     <row r="98" spans="1:24" customHeight="1" ht="20">
       <c r="A98" s="12" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="B98" s="15">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>709</v>
+        <v>353</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>136</v>
+        <v>263</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="F98" s="15">
-        <v>8810816929</v>
+        <v>9648751758</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="J98" s="18" t="s">
-        <v>61</v>
+        <v>721</v>
       </c>
       <c r="K98" s="18" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N98" s="15">
-        <v>231303</v>
+        <v>209801</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>714</v>
+        <v>724</v>
       </c>
       <c r="P98" s="3">
-        <v>673800170006458</v>
+        <v>3964182357</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="R98" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S98" s="3">
-        <v>821716010433</v>
+        <v>795479438508</v>
       </c>
       <c r="T98" s="3" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="U98" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W98" s="15" t="s">
         <v>37</v>
       </c>
       <c r="X98" s="9" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
     </row>
     <row r="99" spans="1:24" customHeight="1" ht="20">
       <c r="A99" s="13" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="B99" s="16">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>718</v>
+        <v>670</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>136</v>
+        <v>58</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="F99" s="16">
-        <v>9554921026</v>
+        <v>9682021668</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I99" s="4" t="s">
-        <v>704</v>
+        <v>729</v>
       </c>
       <c r="J99" s="19" t="s">
-        <v>61</v>
+        <v>730</v>
       </c>
       <c r="K99" s="19" t="s">
-        <v>61</v>
+        <v>731</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>61</v>
+        <v>591</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>63</v>
+        <v>732</v>
       </c>
       <c r="N99" s="16">
-        <v>229001</v>
+        <v>224204</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>720</v>
+        <v>221</v>
       </c>
       <c r="P99" s="4">
-        <v>58370100000000.0</v>
+        <v>45890100000000.0</v>
       </c>
       <c r="Q99" s="4" t="s">
-        <v>580</v>
+        <v>733</v>
       </c>
       <c r="R99" s="16" t="s">
-        <v>669</v>
+        <v>67</v>
       </c>
       <c r="S99" s="4">
-        <v>565482000000.0</v>
+        <v>798583000000.0</v>
       </c>
       <c r="T99" s="4" t="s">
-        <v>67</v>
+        <v>734</v>
       </c>
       <c r="U99" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V99" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="W99" s="16">
-        <v>9151602356</v>
+      <c r="W99" s="16" t="s">
+        <v>67</v>
       </c>
       <c r="X99" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:24" customHeight="1" ht="20">
       <c r="A100" s="12" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="B100" s="15">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>353</v>
+        <v>736</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>263</v>
+        <v>737</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="F100" s="15">
-        <v>9648751758</v>
+        <v>6392378355</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="J100" s="18" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="K100" s="18" t="s">
-        <v>725</v>
+        <v>741</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="M100" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N100" s="15">
-        <v>209801</v>
+        <v>224204</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>727</v>
+        <v>213</v>
       </c>
       <c r="P100" s="3">
-        <v>3964182357</v>
+        <v>41736820591</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="R100" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S100" s="3">
-        <v>795479438508</v>
+        <v>916064000000.0</v>
       </c>
       <c r="T100" s="3" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="U100" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V100" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W100" s="15">
+        <v>9838524455</v>
       </c>
       <c r="X100" s="9" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:24" customHeight="1" ht="20">
       <c r="A101" s="13" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="B101" s="16">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>673</v>
+        <v>746</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>731</v>
+        <v>747</v>
       </c>
       <c r="F101" s="16">
-        <v>9682021668</v>
+        <v>9910812492</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I101" s="4" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="J101" s="19" t="s">
-        <v>733</v>
+        <v>634</v>
       </c>
       <c r="K101" s="19" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>646</v>
+        <v>749</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>735</v>
+        <v>750</v>
       </c>
       <c r="N101" s="16">
-        <v>224204</v>
+        <v>228132</v>
       </c>
       <c r="O101" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P101" s="4">
-        <v>45890100000000.0</v>
+        <v>36328100000000.0</v>
       </c>
       <c r="Q101" s="4" t="s">
-        <v>736</v>
+        <v>67</v>
       </c>
       <c r="R101" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S101" s="4">
-        <v>798583000000.0</v>
+        <v>464770000000.0</v>
       </c>
       <c r="T101" s="4" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="U101" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V101" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="W101" s="16" t="s">
-        <v>67</v>
+      <c r="W101" s="16">
+        <v>7753846101</v>
       </c>
       <c r="X101" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="102" spans="1:24" customHeight="1" ht="20">
       <c r="A102" s="12" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="B102" s="15">
         <v>287</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="F102" s="15">
         <v>6299741544</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="J102" s="18" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="K102" s="18" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N102" s="15">
         <v>848160</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="P102" s="3">
         <v>43448206458</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
       <c r="R102" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S102" s="3">
         <v>757076000000.0</v>
       </c>
       <c r="T102" s="3" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="U102" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V102" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W102" s="15">
         <v>9142657771</v>
       </c>
       <c r="X102" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="103" spans="1:24" customHeight="1" ht="20">
       <c r="A103" s="13" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="B103" s="16">
         <v>288</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="F103" s="16">
         <v>6389886228</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="4" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="J103" s="19" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="K103" s="19" t="s">
-        <v>753</v>
+        <v>766</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>754</v>
+        <v>767</v>
       </c>
       <c r="M103" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N103" s="16">
         <v>228151</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="P103" s="4">
         <v>50100343716991</v>
       </c>
       <c r="Q103" s="4" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
       <c r="R103" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S103" s="4">
         <v>321334693850</v>
       </c>
       <c r="T103" s="4" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="U103" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V103" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W103" s="16">
         <v>8174815718</v>
       </c>
       <c r="X103" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="104" spans="1:24" customHeight="1" ht="20">
       <c r="A104" s="12" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="B104" s="15">
         <v>289</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>758</v>
+        <v>771</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="F104" s="15">
         <v>8318415868</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="J104" s="18" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="K104" s="18" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>763</v>
+        <v>776</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="N104" s="15">
         <v>227406</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>765</v>
+        <v>778</v>
       </c>
       <c r="P104" s="3">
         <v>51210100021087</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>580</v>
+        <v>660</v>
       </c>
       <c r="R104" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S104" s="3">
         <v>748025360772</v>
       </c>
       <c r="T104" s="3" t="s">
-        <v>766</v>
+        <v>779</v>
       </c>
       <c r="U104" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V104" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W104" s="15" t="s">
         <v>37</v>
       </c>
       <c r="X104" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:24" customHeight="1" ht="20">
       <c r="A105" s="13" t="s">
-        <v>767</v>
+        <v>780</v>
       </c>
       <c r="B105" s="16">
         <v>290</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>127</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>769</v>
+        <v>782</v>
       </c>
       <c r="F105" s="16">
         <v>7054144957</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="4" t="s">
-        <v>770</v>
+        <v>783</v>
       </c>
       <c r="J105" s="19" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="K105" s="19" t="s">
-        <v>771</v>
+        <v>784</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="M105" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N105" s="16">
         <v>241001</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="P105" s="4">
         <v>7.40011E+14</v>
       </c>
       <c r="Q105" s="4" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="R105" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S105" s="4">
         <v>838232395469</v>
       </c>
       <c r="T105" s="4" t="s">
-        <v>775</v>
+        <v>788</v>
       </c>
       <c r="U105" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V105" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W105" s="16">
         <v>8423810161</v>
       </c>
       <c r="X105" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="106" spans="1:24" customHeight="1" ht="20">
       <c r="A106" s="12" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="B106" s="15">
         <v>291</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>778</v>
+        <v>791</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="F106" s="15">
         <v>9758128689</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>780</v>
+        <v>793</v>
       </c>
       <c r="J106" s="18" t="s">
-        <v>781</v>
+        <v>794</v>
       </c>
       <c r="K106" s="18" t="s">
-        <v>782</v>
+        <v>795</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>783</v>
+        <v>796</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N106" s="15">
         <v>283125</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="P106" s="3">
         <v>40798100000918</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>784</v>
+        <v>797</v>
       </c>
       <c r="R106" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S106" s="3">
         <v>862443808448</v>
       </c>
       <c r="T106" s="3" t="s">
-        <v>785</v>
+        <v>798</v>
       </c>
       <c r="U106" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V106" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W106" s="15">
         <v>9808614445</v>
       </c>
       <c r="X106" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="107" spans="1:24" customHeight="1" ht="20">
       <c r="A107" s="13" t="s">
-        <v>786</v>
+        <v>799</v>
       </c>
       <c r="B107" s="16">
         <v>293</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>332</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>788</v>
+        <v>801</v>
       </c>
       <c r="F107" s="16">
         <v>6388105769</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="4" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="J107" s="19" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="K107" s="19" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>791</v>
+        <v>804</v>
       </c>
       <c r="M107" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N107" s="16">
         <v>209734</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="P107" s="4">
         <v>30650100016224</v>
       </c>
       <c r="Q107" s="4" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="R107" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S107" s="4">
         <v>723709095853</v>
       </c>
       <c r="T107" s="4" t="s">
-        <v>793</v>
+        <v>806</v>
       </c>
       <c r="U107" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V107" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W107" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X107" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="108" spans="1:24" customHeight="1" ht="20">
       <c r="A108" s="12" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B108" s="15">
         <v>295</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="F108" s="15">
         <v>7084377084</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="J108" s="18" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="K108" s="18" t="s">
-        <v>797</v>
+        <v>810</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>798</v>
+        <v>811</v>
       </c>
       <c r="M108" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N108" s="15">
         <v>209502</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P108" s="3">
         <v>37905339215</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>799</v>
+        <v>812</v>
       </c>
       <c r="R108" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S108" s="3">
         <v>476320396282</v>
       </c>
       <c r="T108" s="3" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="U108" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V108" s="3" t="s">
         <v>67</v>
       </c>
       <c r="W108" s="15" t="s">
         <v>67</v>
       </c>
       <c r="X108" s="9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="109" spans="1:24" customHeight="1" ht="20">
       <c r="A109" s="13" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="B109" s="16">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>262</v>
+        <v>710</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>802</v>
+        <v>136</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
       <c r="F109" s="16">
-        <v>9621330988</v>
+        <v>9695335870</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="4" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="J109" s="19" t="s">
-        <v>804</v>
+        <v>730</v>
       </c>
       <c r="K109" s="19" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>807</v>
+        <v>63</v>
       </c>
       <c r="N109" s="16">
-        <v>228131</v>
+        <v>209401</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>213</v>
+        <v>819</v>
       </c>
       <c r="P109" s="4">
-        <v>42627319025</v>
+        <v>51950100000000.0</v>
       </c>
       <c r="Q109" s="4" t="s">
-        <v>400</v>
+        <v>660</v>
       </c>
       <c r="R109" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S109" s="4">
-        <v>219365590115</v>
+        <v>410456998630</v>
       </c>
       <c r="T109" s="4" t="s">
-        <v>808</v>
+        <v>820</v>
       </c>
       <c r="U109" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V109" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9621330988</v>
+        <v>37</v>
+      </c>
+      <c r="W109" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X109" s="10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
     </row>
     <row r="110" spans="1:24" customHeight="1" ht="20">
       <c r="A110" s="12" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="B110" s="15">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>478</v>
+        <v>822</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>810</v>
+        <v>823</v>
       </c>
       <c r="F110" s="15">
-        <v>8858462031</v>
+        <v>7607449326</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>732</v>
+        <v>824</v>
       </c>
       <c r="J110" s="18" t="s">
-        <v>781</v>
+        <v>61</v>
       </c>
       <c r="K110" s="18" t="s">
-        <v>811</v>
+        <v>61</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>812</v>
+        <v>61</v>
       </c>
       <c r="M110" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N110" s="15">
-        <v>228142</v>
+        <v>229001</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>813</v>
+        <v>411</v>
       </c>
       <c r="P110" s="3">
-        <v>926010005439689</v>
+        <v>19240100008809</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="R110" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S110" s="3">
-        <v>467771053108</v>
+        <v>923591470580</v>
       </c>
       <c r="T110" s="3" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
       <c r="U110" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V110" s="3" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="W110" s="15" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="X110" s="9" t="s">
-        <v>148</v>
+        <v>827</v>
       </c>
     </row>
     <row r="111" spans="1:24" customHeight="1" ht="20">
       <c r="A111" s="13" t="s">
-        <v>672</v>
+        <v>828</v>
       </c>
       <c r="B111" s="16">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>709</v>
+        <v>686</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>136</v>
+        <v>829</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="F111" s="16">
-        <v>9695335870</v>
+        <v>9838272112</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="4" t="s">
-        <v>817</v>
+        <v>831</v>
       </c>
       <c r="J111" s="19" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="K111" s="19" t="s">
-        <v>818</v>
+        <v>832</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="M111" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N111" s="16">
-        <v>209401</v>
+        <v>224159</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>820</v>
+        <v>461</v>
       </c>
       <c r="P111" s="4">
-        <v>51950100000000.0</v>
+        <v>683502010012431</v>
       </c>
       <c r="Q111" s="4" t="s">
-        <v>580</v>
+        <v>834</v>
       </c>
       <c r="R111" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S111" s="4">
-        <v>410456998630</v>
+        <v>408477173339</v>
       </c>
       <c r="T111" s="4" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="U111" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V111" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W111" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X111" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="112" spans="1:24" customHeight="1" ht="20">
       <c r="A112" s="12" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="B112" s="15">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>823</v>
+        <v>271</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="F112" s="15">
-        <v>7607449326</v>
+        <v>8127706557</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="J112" s="18" t="s">
-        <v>61</v>
+        <v>740</v>
       </c>
       <c r="K112" s="18" t="s">
-        <v>61</v>
+        <v>839</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>61</v>
+        <v>181</v>
       </c>
       <c r="M112" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N112" s="15">
-        <v>229001</v>
+        <v>228121</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>418</v>
+        <v>778</v>
       </c>
       <c r="P112" s="3">
-        <v>19240100008809</v>
+        <v>50760100034595</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>826</v>
+        <v>660</v>
       </c>
       <c r="R112" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S112" s="3">
-        <v>923591470580</v>
+        <v>328148213210</v>
       </c>
       <c r="T112" s="3" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W112" s="15" t="s">
         <v>37</v>
       </c>
       <c r="X112" s="9" t="s">
-        <v>828</v>
+        <v>37</v>
       </c>
     </row>
     <row r="113" spans="1:24" customHeight="1" ht="20">
       <c r="A113" s="13" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="B113" s="16">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>685</v>
+        <v>842</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>830</v>
+        <v>127</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="F113" s="16">
-        <v>9838272112</v>
+        <v>8052229420</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="4" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="J113" s="19" t="s">
-        <v>752</v>
+        <v>634</v>
       </c>
       <c r="K113" s="19" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>834</v>
+        <v>645</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N113" s="16">
-        <v>224159</v>
+        <v>227408</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>474</v>
+        <v>213</v>
       </c>
       <c r="P113" s="4">
-        <v>683502010012431</v>
+        <v>34714329919</v>
       </c>
       <c r="Q113" s="4" t="s">
-        <v>835</v>
+        <v>667</v>
       </c>
       <c r="R113" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S113" s="4">
-        <v>408477173339</v>
+        <v>747968000000.0</v>
       </c>
       <c r="T113" s="4" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="U113" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V113" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W113" s="16">
+        <v>7524834606</v>
       </c>
       <c r="X113" s="10" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="114" spans="1:24" customHeight="1" ht="20">
       <c r="A114" s="12" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="B114" s="15">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>271</v>
+        <v>847</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="F114" s="15">
-        <v>8127706557</v>
+        <v>7830570238</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>839</v>
+        <v>362</v>
       </c>
       <c r="J114" s="18" t="s">
-        <v>752</v>
+        <v>61</v>
       </c>
       <c r="K114" s="18" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>181</v>
+        <v>61</v>
       </c>
       <c r="M114" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N114" s="15">
-        <v>228121</v>
+        <v>244241</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>50760100034595</v>
+        <v>850</v>
+      </c>
+      <c r="P114" s="3" t="s">
+        <v>851</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>580</v>
+        <v>852</v>
       </c>
       <c r="R114" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S114" s="3">
-        <v>328148213210</v>
+        <v>237998401295</v>
       </c>
       <c r="T114" s="3" t="s">
-        <v>841</v>
+        <v>853</v>
       </c>
       <c r="U114" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V114" s="3" t="s">
         <v>37</v>
       </c>
       <c r="W114" s="15" t="s">
         <v>37</v>
       </c>
       <c r="X114" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:24" customHeight="1" ht="20">
       <c r="A115" s="13" t="s">
-        <v>842</v>
+        <v>854</v>
       </c>
       <c r="B115" s="16">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>843</v>
+        <v>855</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="F115" s="16">
-        <v>8052229420</v>
+        <v>9120117033</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="4" t="s">
-        <v>839</v>
+        <v>816</v>
       </c>
       <c r="J115" s="19" t="s">
-        <v>804</v>
+        <v>61</v>
       </c>
       <c r="K115" s="19" t="s">
-        <v>845</v>
+        <v>61</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>846</v>
+        <v>61</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N115" s="16">
-        <v>227408</v>
+        <v>229001</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>213</v>
+        <v>437</v>
       </c>
       <c r="P115" s="4">
-        <v>34714329919</v>
+        <v>885657683</v>
       </c>
       <c r="Q115" s="4" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="R115" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S115" s="4">
-        <v>747968000000.0</v>
+        <v>533984000000.0</v>
       </c>
       <c r="T115" s="4" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="U115" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V115" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W115" s="16">
-        <v>7524834606</v>
+        <v>8416805541</v>
       </c>
       <c r="X115" s="10" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
     </row>
     <row r="116" spans="1:24" customHeight="1" ht="20">
       <c r="A116" s="12" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="B116" s="15">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>404</v>
+        <v>860</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="F116" s="15">
-        <v>6353351611</v>
+        <v>9956109849</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="J116" s="18" t="s">
-        <v>724</v>
+        <v>61</v>
       </c>
       <c r="K116" s="18" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>853</v>
+        <v>61</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N116" s="15">
-        <v>209302</v>
+        <v>229001</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>34276824136</v>
+        <v>864</v>
+      </c>
+      <c r="P116" s="3" t="s">
+        <v>865</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="R116" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S116" s="3">
-        <v>341296875549</v>
+        <v>905116000000.0</v>
       </c>
       <c r="T116" s="3" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V116" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
+      </c>
+      <c r="W116" s="15">
+        <v>9956109849</v>
       </c>
       <c r="X116" s="9" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="117" spans="1:24" customHeight="1" ht="20">
       <c r="A117" s="13" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="B117" s="16">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="F117" s="16">
-        <v>9506583127</v>
+        <v>8299050747</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I117" s="4" t="s">
-        <v>851</v>
+        <v>870</v>
       </c>
       <c r="J117" s="19" t="s">
-        <v>752</v>
+        <v>61</v>
       </c>
       <c r="K117" s="19" t="s">
-        <v>859</v>
+        <v>871</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>181</v>
+        <v>61</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N117" s="16">
-        <v>228131</v>
+        <v>261001</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>51150100000000.0</v>
+        <v>864</v>
+      </c>
+      <c r="P117" s="4" t="s">
+        <v>872</v>
       </c>
       <c r="Q117" s="4" t="s">
-        <v>580</v>
+        <v>852</v>
       </c>
       <c r="R117" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S117" s="4">
-        <v>715361038184</v>
+        <v>834790771321</v>
       </c>
       <c r="T117" s="4" t="s">
-        <v>861</v>
+        <v>67</v>
       </c>
       <c r="U117" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V117" s="4" t="s">
         <v>69</v>
       </c>
       <c r="W117" s="16">
-        <v>9919816653</v>
+        <v>8299050747</v>
       </c>
       <c r="X117" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="118" spans="1:24" customHeight="1" ht="20">
       <c r="A118" s="12" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="B118" s="15">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>136</v>
+        <v>875</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>864</v>
+        <v>876</v>
       </c>
       <c r="F118" s="15">
-        <v>7830570238</v>
+        <v>8279819748</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>362</v>
+        <v>877</v>
       </c>
       <c r="J118" s="18" t="s">
-        <v>61</v>
+        <v>740</v>
       </c>
       <c r="K118" s="18" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>61</v>
+        <v>879</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N118" s="15">
-        <v>244241</v>
+        <v>204101</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>880</v>
+      </c>
+      <c r="P118" s="3">
+        <v>110258874555</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>868</v>
+        <v>881</v>
       </c>
       <c r="R118" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S118" s="3">
-        <v>237998401295</v>
+        <v>504918810830</v>
       </c>
       <c r="T118" s="3" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="U118" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V118" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W118" s="15">
-        <v>9151602356</v>
+        <v>9084358094</v>
       </c>
       <c r="X118" s="9" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
     </row>
     <row r="119" spans="1:24" customHeight="1" ht="20">
       <c r="A119" s="13" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="B119" s="16">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>871</v>
+        <v>686</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>136</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="F119" s="16">
-        <v>9120117033</v>
+        <v>8511376255</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="4" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="J119" s="19" t="s">
-        <v>61</v>
+        <v>794</v>
       </c>
       <c r="K119" s="19" t="s">
-        <v>61</v>
+        <v>886</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>61</v>
+        <v>776</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>63</v>
+        <v>887</v>
       </c>
       <c r="N119" s="16">
-        <v>229001</v>
+        <v>227813</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>444</v>
+        <v>411</v>
       </c>
       <c r="P119" s="4">
-        <v>885657683</v>
+        <v>19878100013556</v>
       </c>
       <c r="Q119" s="4" t="s">
-        <v>873</v>
+        <v>67</v>
       </c>
       <c r="R119" s="16" t="s">
-        <v>67</v>
+        <v>888</v>
       </c>
       <c r="S119" s="4">
-        <v>533984000000.0</v>
+        <v>581755488075</v>
       </c>
       <c r="T119" s="4" t="s">
-        <v>874</v>
+        <v>889</v>
       </c>
       <c r="U119" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V119" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="W119" s="16">
-        <v>8416805541</v>
+      <c r="W119" s="16" t="s">
+        <v>890</v>
       </c>
       <c r="X119" s="10" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
     </row>
     <row r="120" spans="1:24" customHeight="1" ht="20">
       <c r="A120" s="12" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="B120" s="15">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>136</v>
+        <v>110</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>877</v>
+        <v>893</v>
       </c>
       <c r="F120" s="15">
-        <v>9956109849</v>
+        <v>9654120211</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>878</v>
+        <v>894</v>
       </c>
       <c r="J120" s="18" t="s">
-        <v>61</v>
+        <v>895</v>
       </c>
       <c r="K120" s="18" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>61</v>
+        <v>897</v>
       </c>
       <c r="M120" s="3" t="s">
-        <v>63</v>
+        <v>887</v>
       </c>
       <c r="N120" s="15">
-        <v>229001</v>
+        <v>204216</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>193</v>
+      </c>
+      <c r="P120" s="3">
+        <v>4597001500048506</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>868</v>
+        <v>898</v>
       </c>
       <c r="R120" s="15" t="s">
         <v>67</v>
       </c>
       <c r="S120" s="3">
-        <v>905116000000.0</v>
+        <v>818108826715</v>
       </c>
       <c r="T120" s="3" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="U120" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V120" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W120" s="15">
-        <v>9956109849</v>
+        <v>7534015438</v>
       </c>
       <c r="X120" s="9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="121" spans="1:24" customHeight="1" ht="20">
       <c r="A121" s="13" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="B121" s="16">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>883</v>
+        <v>204</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>136</v>
+        <v>901</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>902</v>
+      </c>
+      <c r="F121" s="16">
+        <v>9651807337</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="4" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="J121" s="19" t="s">
-        <v>61</v>
+        <v>904</v>
       </c>
       <c r="K121" s="19" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>61</v>
+        <v>906</v>
       </c>
       <c r="M121" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N121" s="16">
-        <v>229001</v>
+        <v>226012</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="P121" s="4">
-        <v>46488100000000.0</v>
+        <v>40196610106</v>
       </c>
       <c r="Q121" s="4" t="s">
-        <v>888</v>
+        <v>907</v>
       </c>
       <c r="R121" s="16" t="s">
-        <v>67</v>
+        <v>908</v>
       </c>
       <c r="S121" s="4">
-        <v>473464000000.0</v>
+        <v>397051636701</v>
       </c>
       <c r="T121" s="4" t="s">
-        <v>889</v>
+        <v>909</v>
       </c>
       <c r="U121" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V121" s="4" t="s">
-        <v>69</v>
+        <v>910</v>
       </c>
       <c r="W121" s="16">
-        <v>9005735375</v>
+        <v>6390402164</v>
       </c>
       <c r="X121" s="10" t="s">
-        <v>67</v>
+        <v>911</v>
       </c>
     </row>
     <row r="122" spans="1:24" customHeight="1" ht="20">
       <c r="A122" s="12" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="B122" s="15">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>435</v>
+        <v>913</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>891</v>
+        <v>914</v>
       </c>
       <c r="F122" s="15">
-        <v>9235968185</v>
+        <v>8932896810</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>851</v>
+        <v>915</v>
       </c>
       <c r="J122" s="18" t="s">
-        <v>61</v>
+        <v>756</v>
       </c>
       <c r="K122" s="18" t="s">
-        <v>892</v>
+        <v>916</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>61</v>
+        <v>917</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N122" s="15">
-        <v>229001</v>
+        <v>212601</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>893</v>
+        <v>918</v>
       </c>
       <c r="P122" s="3">
-        <v>22810100000000.0</v>
+        <v>59300100002664</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>894</v>
+        <v>660</v>
       </c>
       <c r="R122" s="15" t="s">
-        <v>67</v>
+        <v>919</v>
       </c>
       <c r="S122" s="3">
-        <v>321467000000.0</v>
+        <v>301762944905</v>
       </c>
       <c r="T122" s="3" t="s">
-        <v>67</v>
+        <v>920</v>
       </c>
       <c r="U122" s="3" t="s">
         <v>67</v>
       </c>
       <c r="V122" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>921</v>
+      </c>
+      <c r="W122" s="15">
+        <v>9935091810</v>
       </c>
       <c r="X122" s="9" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
     </row>
     <row r="123" spans="1:24" customHeight="1" ht="20">
       <c r="A123" s="13" t="s">
-        <v>895</v>
+        <v>922</v>
       </c>
       <c r="B123" s="16">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>896</v>
+        <v>923</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>897</v>
+        <v>924</v>
       </c>
       <c r="F123" s="16">
-        <v>8299050747</v>
+        <v>6395517301</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="4" t="s">
-        <v>898</v>
+        <v>582</v>
       </c>
       <c r="J123" s="19" t="s">
-        <v>61</v>
+        <v>740</v>
       </c>
       <c r="K123" s="19" t="s">
-        <v>899</v>
+        <v>925</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>61</v>
+        <v>926</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>63</v>
+        <v>887</v>
       </c>
       <c r="N123" s="16">
-        <v>261001</v>
+        <v>207301</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>927</v>
+      </c>
+      <c r="P123" s="4">
+        <v>3639000100109291</v>
       </c>
       <c r="Q123" s="4" t="s">
-        <v>868</v>
+        <v>928</v>
       </c>
       <c r="R123" s="16" t="s">
         <v>67</v>
       </c>
       <c r="S123" s="4">
-        <v>834790771321</v>
+        <v>464582388285</v>
       </c>
       <c r="T123" s="4" t="s">
-        <v>67</v>
+        <v>929</v>
       </c>
       <c r="U123" s="4" t="s">
         <v>67</v>
       </c>
       <c r="V123" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="W123" s="16">
-        <v>8299050747</v>
+      <c r="W123" s="16" t="s">
+        <v>930</v>
       </c>
       <c r="X123" s="10" t="s">
-        <v>67</v>
+        <v>931</v>
       </c>
     </row>
     <row r="124" spans="1:24" customHeight="1" ht="20">
-      <c r="A124" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D124" s="6" t="s">
+      <c r="A124" s="12" t="s">
+        <v>932</v>
+      </c>
+      <c r="B124" s="15">
+        <v>327</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="F124" s="15">
+        <v>9793160811</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="J124" s="18" t="s">
+        <v>936</v>
+      </c>
+      <c r="K124" s="18" t="s">
+        <v>937</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="M124" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N124" s="15">
+        <v>0.224204</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="P124" s="3">
+        <v>13980100025820</v>
+      </c>
+      <c r="Q124" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="R124" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="S124" s="3">
+        <v>328405870867</v>
+      </c>
+      <c r="T124" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="U124" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V124" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="W124" s="15" t="s">
+        <v>940</v>
+      </c>
+      <c r="X124" s="9" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="125" spans="1:24" customHeight="1" ht="20">
+      <c r="A125" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="B125" s="16">
+        <v>329</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="F125" s="16">
+        <v>6392600125</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I125" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="J125" s="19" t="s">
+        <v>945</v>
+      </c>
+      <c r="K125" s="19" t="s">
+        <v>946</v>
+      </c>
+      <c r="L125" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="M125" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N125" s="16">
+        <v>225120</v>
+      </c>
+      <c r="O125" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="P125" s="4">
+        <v>2866001500065287</v>
+      </c>
+      <c r="Q125" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="R125" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S125" s="4">
+        <v>519072665561</v>
+      </c>
+      <c r="T125" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="U125" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V125" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W125" s="16">
+        <v>8953243354</v>
+      </c>
+      <c r="X125" s="10" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="126" spans="1:24" customHeight="1" ht="20">
+      <c r="A126" s="12" t="s">
+        <v>950</v>
+      </c>
+      <c r="B126" s="15">
+        <v>330</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="F126" s="15">
+        <v>7307600481</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="J126" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="K126" s="18" t="s">
+        <v>953</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="M126" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N126" s="15">
+        <v>228161</v>
+      </c>
+      <c r="O126" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="P126" s="3">
+        <v>428902120042039</v>
+      </c>
+      <c r="Q126" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="R126" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S126" s="3">
+        <v>833211881344</v>
+      </c>
+      <c r="T126" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="U126" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="V126" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W126" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X126" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="127" spans="1:24" customHeight="1" ht="20">
+      <c r="A127" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="B127" s="16">
+        <v>331</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>960</v>
+      </c>
+      <c r="F127" s="16">
+        <v>7753013469</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I127" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="J127" s="19" t="s">
+        <v>756</v>
+      </c>
+      <c r="K127" s="19" t="s">
+        <v>962</v>
+      </c>
+      <c r="L127" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M127" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N127" s="16">
+        <v>227806</v>
+      </c>
+      <c r="O127" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="P127" s="4">
+        <v>1846108022969</v>
+      </c>
+      <c r="Q127" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="R127" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S127" s="4">
+        <v>415176486854</v>
+      </c>
+      <c r="T127" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="U127" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V127" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W127" s="16">
+        <v>9838129261</v>
+      </c>
+      <c r="X127" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="128" spans="1:24" customHeight="1" ht="20">
+      <c r="A128" s="12" t="s">
+        <v>965</v>
+      </c>
+      <c r="B128" s="15">
+        <v>332</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="F128" s="15">
+        <v>9120409008</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="J128" s="18" t="s">
+        <v>740</v>
+      </c>
+      <c r="K128" s="18" t="s">
+        <v>967</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="M128" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N128" s="15">
+        <v>228141</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P128" s="3">
+        <v>41481716791</v>
+      </c>
+      <c r="Q128" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="R128" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S128" s="3">
+        <v>479482494750</v>
+      </c>
+      <c r="T128" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="U128" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="V128" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W128" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X128" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129" spans="1:24" customHeight="1" ht="20">
+      <c r="A129" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="B129" s="16">
+        <v>333</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="F129" s="16">
+        <v>8738099394</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="J129" s="19" t="s">
+        <v>974</v>
+      </c>
+      <c r="K129" s="19" t="s">
+        <v>975</v>
+      </c>
+      <c r="L129" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="M129" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N129" s="16">
+        <v>276203</v>
+      </c>
+      <c r="O129" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="P129" s="4">
+        <v>59141262152</v>
+      </c>
+      <c r="Q129" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="R129" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S129" s="4">
+        <v>891451001800</v>
+      </c>
+      <c r="T129" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="U129" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V129" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W129" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X129" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="130" spans="1:24" customHeight="1" ht="20">
+      <c r="A130" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="B130" s="15">
+        <v>334</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="F130" s="15">
+        <v>6388998806</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="J130" s="18" t="s">
+        <v>981</v>
+      </c>
+      <c r="K130" s="18" t="s">
+        <v>982</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="M130" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N130" s="15">
+        <v>-228161</v>
+      </c>
+      <c r="O130" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="P130" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="Q130" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="R130" s="15" t="s">
+        <v>985</v>
+      </c>
+      <c r="S130" s="3">
+        <v>550552473394</v>
+      </c>
+      <c r="T130" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="U130" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V130" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="W130" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X130" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="131" spans="1:24" customHeight="1" ht="20">
+      <c r="A131" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="B131" s="16">
+        <v>336</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="F131" s="16">
+        <v>9322535252</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I131" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="J131" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="K131" s="19" t="s">
+        <v>991</v>
+      </c>
+      <c r="L131" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M131" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="N131" s="16">
+        <v>229001</v>
+      </c>
+      <c r="O131" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="P131" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="Q131" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="R131" s="16" t="s">
+        <v>996</v>
+      </c>
+      <c r="S131" s="4">
+        <v>837601332654</v>
+      </c>
+      <c r="T131" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="U131" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V131" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W131" s="16" t="s">
+        <v>998</v>
+      </c>
+      <c r="X131" s="10" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:24" customHeight="1" ht="20">
+      <c r="A132" s="12" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B132" s="15">
+        <v>337</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F132" s="15">
+        <v>9335598527</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="J132" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="K132" s="18" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M132" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N132" s="15">
+        <v>229303</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="P132" s="3">
+        <v>491701500310</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R132" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S132" s="3">
+        <v>489552654022</v>
+      </c>
+      <c r="T132" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="U132" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V132" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="W132" s="15" t="s">
+        <v>1009</v>
+      </c>
+      <c r="X132" s="9" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="133" spans="1:24" customHeight="1" ht="20">
+      <c r="A133" s="13" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B133" s="16">
+        <v>338</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D133" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="E124" s="6" t="s">
-[...5 lines deleted...]
-      <c r="G124" s="7" t="s">
+      <c r="E133" s="4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F133" s="16">
+        <v>9559830097</v>
+      </c>
+      <c r="G133" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H124" s="6" t="s">
+      <c r="H133" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I124" s="6" t="s">
-[...5 lines deleted...]
-      <c r="K124" s="20" t="s">
+      <c r="I133" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J133" s="19" t="s">
+        <v>721</v>
+      </c>
+      <c r="K133" s="19" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L133" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M133" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N133" s="16">
+        <v>228125</v>
+      </c>
+      <c r="O133" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="P133" s="4">
+        <v>36340100022195</v>
+      </c>
+      <c r="Q133" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="R133" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S133" s="4">
+        <v>210126518015</v>
+      </c>
+      <c r="T133" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="U133" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V133" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W133" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X133" s="10" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="134" spans="1:24" customHeight="1" ht="20">
+      <c r="A134" s="12" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B134" s="15">
+        <v>339</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F134" s="15">
+        <v>7458937876</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J134" s="18" t="s">
+        <v>794</v>
+      </c>
+      <c r="K134" s="18" t="s">
+        <v>1022</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="M134" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N134" s="15">
+        <v>230143</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="P134" s="3">
+        <v>54030100000000.0</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="R134" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S134" s="3">
+        <v>710355622537</v>
+      </c>
+      <c r="T134" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U134" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V134" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="W134" s="15">
+        <v>9936570303</v>
+      </c>
+      <c r="X134" s="9" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="135" spans="1:24" customHeight="1" ht="20">
+      <c r="A135" s="13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B135" s="16">
+        <v>340</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F135" s="16">
+        <v>8052817162</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I135" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J135" s="19" t="s">
+        <v>756</v>
+      </c>
+      <c r="K135" s="19" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L135" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="M135" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N135" s="16">
+        <v>221101</v>
+      </c>
+      <c r="O135" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="P135" s="4">
+        <v>32547423223</v>
+      </c>
+      <c r="Q135" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="R135" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S135" s="4">
+        <v>460429087641</v>
+      </c>
+      <c r="T135" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="U135" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V135" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W135" s="16">
+        <v>9519997469</v>
+      </c>
+      <c r="X135" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="136" spans="1:24" customHeight="1" ht="20">
+      <c r="A136" s="12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B136" s="15">
+        <v>341</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F136" s="15">
+        <v>7300633731</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J136" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="K136" s="18" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="M136" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N136" s="15">
+        <v>224190</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="R136" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="S136" s="3">
+        <v>838626033360</v>
+      </c>
+      <c r="T136" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="U136" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V136" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W136" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X136" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="137" spans="1:24" customHeight="1" ht="20">
+      <c r="A137" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B137" s="16">
+        <v>342</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F137" s="16">
+        <v>8707613419</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I137" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J137" s="19" t="s">
+        <v>794</v>
+      </c>
+      <c r="K137" s="19" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L137" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M137" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N137" s="16">
+        <v>228001</v>
+      </c>
+      <c r="O137" s="4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="P137" s="4">
+        <v>783118210009564</v>
+      </c>
+      <c r="Q137" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="R137" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S137" s="4">
+        <v>508875066716</v>
+      </c>
+      <c r="T137" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="U137" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V137" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W137" s="16">
+        <v>9451777577</v>
+      </c>
+      <c r="X137" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="138" spans="1:24" customHeight="1" ht="20">
+      <c r="A138" s="12" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B138" s="15">
+        <v>344</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F138" s="15">
+        <v>7398268096</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J138" s="18" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K138" s="18" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L138" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="L124" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M124" s="6" t="s">
+      <c r="M138" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="N124" s="17">
-[...30 lines deleted...]
-        <v>148</v>
+      <c r="N138" s="15">
+        <v>226001</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P138" s="3">
+        <v>33540575854</v>
+      </c>
+      <c r="Q138" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="R138" s="15" t="s">
+        <v>1058</v>
+      </c>
+      <c r="S138" s="3">
+        <v>730009909028</v>
+      </c>
+      <c r="T138" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="U138" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V138" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W138" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X138" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="139" spans="1:24" customHeight="1" ht="20">
+      <c r="A139" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B139" s="16">
+        <v>345</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F139" s="16">
+        <v>6390319405</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I139" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J139" s="19" t="s">
+        <v>742</v>
+      </c>
+      <c r="K139" s="19" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L139" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="M139" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N139" s="16">
+        <v>224159</v>
+      </c>
+      <c r="O139" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="P139" s="4">
+        <v>42438041266</v>
+      </c>
+      <c r="Q139" s="4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="R139" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S139" s="4">
+        <v>201628442531</v>
+      </c>
+      <c r="T139" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="U139" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V139" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W139" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X139" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="140" spans="1:24" customHeight="1" ht="20">
+      <c r="A140" s="12" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B140" s="15">
+        <v>346</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F140" s="15">
+        <v>9569114202</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J140" s="18" t="s">
+        <v>906</v>
+      </c>
+      <c r="K140" s="18" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="M140" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N140" s="15">
+        <v>261401</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="P140" s="3">
+        <v>9548681436</v>
+      </c>
+      <c r="Q140" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="R140" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S140" s="3">
+        <v>374108667624</v>
+      </c>
+      <c r="T140" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="U140" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V140" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="W140" s="15">
+        <v>9598161668</v>
+      </c>
+      <c r="X140" s="9" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="141" spans="1:24" customHeight="1" ht="20">
+      <c r="A141" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B141" s="16">
+        <v>347</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F141" s="16">
+        <v>7398000017</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J141" s="19" t="s">
+        <v>756</v>
+      </c>
+      <c r="K141" s="19" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L141" s="4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="M141" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N141" s="16">
+        <v>209205</v>
+      </c>
+      <c r="O141" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="P141" s="4">
+        <v>39066415933</v>
+      </c>
+      <c r="Q141" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="R141" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S141" s="4">
+        <v>707876195651</v>
+      </c>
+      <c r="T141" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="U141" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V141" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W141" s="16">
+        <v>9125281390</v>
+      </c>
+      <c r="X141" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="142" spans="1:24" customHeight="1" ht="20">
+      <c r="A142" s="12" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B142" s="15">
+        <v>348</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F142" s="15">
+        <v>9219439141</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J142" s="18" t="s">
+        <v>794</v>
+      </c>
+      <c r="K142" s="18" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="M142" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N142" s="15">
+        <v>207243</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P142" s="3">
+        <v>42845953303</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="R142" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S142" s="3">
+        <v>426458487185</v>
+      </c>
+      <c r="T142" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="U142" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V142" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="W142" s="15">
+        <v>9568104210</v>
+      </c>
+      <c r="X142" s="9" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="143" spans="1:24" customHeight="1" ht="20">
+      <c r="A143" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B143" s="16">
+        <v>349</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F143" s="16">
+        <v>9140322120</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I143" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J143" s="19" t="s">
+        <v>605</v>
+      </c>
+      <c r="K143" s="19" t="s">
+        <v>1091</v>
+      </c>
+      <c r="L143" s="4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="M143" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N143" s="16">
+        <v>227816</v>
+      </c>
+      <c r="O143" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="P143" s="4">
+        <v>45850100010278</v>
+      </c>
+      <c r="Q143" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="R143" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S143" s="4">
+        <v>393181310789</v>
+      </c>
+      <c r="T143" s="4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="U143" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V143" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W143" s="16">
+        <v>9452001372</v>
+      </c>
+      <c r="X143" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="144" spans="1:24" customHeight="1" ht="20">
+      <c r="A144" s="12" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B144" s="15">
+        <v>350</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F144" s="15">
+        <v>6392827698</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J144" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="K144" s="18" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M144" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="N144" s="15">
+        <v>229001</v>
+      </c>
+      <c r="O144" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="P144" s="3">
+        <v>6568286820</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="R144" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S144" s="3">
+        <v>816294009981</v>
+      </c>
+      <c r="T144" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="U144" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V144" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W144" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X144" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="145" spans="1:24" customHeight="1" ht="20">
+      <c r="A145" s="13" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B145" s="16">
+        <v>351</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F145" s="16">
+        <v>7518186832</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I145" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J145" s="19" t="s">
+        <v>605</v>
+      </c>
+      <c r="K145" s="19" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L145" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="M145" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N145" s="16">
+        <v>227413</v>
+      </c>
+      <c r="O145" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="P145" s="4">
+        <v>520191434949816</v>
+      </c>
+      <c r="Q145" s="4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="R145" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S145" s="4">
+        <v>853208961731</v>
+      </c>
+      <c r="T145" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="U145" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V145" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W145" s="16">
+        <v>8052860719</v>
+      </c>
+      <c r="X145" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="146" spans="1:24" customHeight="1" ht="20">
+      <c r="A146" s="12" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B146" s="15">
+        <v>352</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F146" s="15">
+        <v>7060559299</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J146" s="18" t="s">
+        <v>742</v>
+      </c>
+      <c r="K146" s="18" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="M146" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N146" s="15">
+        <v>263139</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="P146" s="3">
+        <v>47040100005837</v>
+      </c>
+      <c r="Q146" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="R146" s="15" t="s">
+        <v>1114</v>
+      </c>
+      <c r="S146" s="3">
+        <v>719435670877</v>
+      </c>
+      <c r="T146" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="U146" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="V146" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W146" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X146" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="147" spans="1:24" customHeight="1" ht="20">
+      <c r="A147" s="13" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B147" s="16">
+        <v>353</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F147" s="16">
+        <v>8009608952</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I147" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J147" s="19" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K147" s="19" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L147" s="4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M147" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N147" s="16">
+        <v>209502</v>
+      </c>
+      <c r="O147" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="P147" s="4">
+        <v>40249927308</v>
+      </c>
+      <c r="Q147" s="4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="R147" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S147" s="4">
+        <v>777799396555</v>
+      </c>
+      <c r="T147" s="4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="U147" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V147" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W147" s="16">
+        <v>9839572807</v>
+      </c>
+      <c r="X147" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="148" spans="1:24" customHeight="1" ht="20">
+      <c r="A148" s="14" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B148" s="17">
+        <v>357</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F148" s="17">
+        <v>8765273351</v>
+      </c>
+      <c r="G148" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H148" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J148" s="20" t="s">
+        <v>1128</v>
+      </c>
+      <c r="K148" s="20" t="s">
+        <v>895</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M148" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N148" s="17">
+        <v>229001</v>
+      </c>
+      <c r="O148" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="P148" s="6">
+        <v>50100216326440</v>
+      </c>
+      <c r="Q148" s="6" t="s">
+        <v>1129</v>
+      </c>
+      <c r="R148" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="S148" s="6">
+        <v>931279389761</v>
+      </c>
+      <c r="T148" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="U148" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="V148" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="W148" s="17">
+        <v>6307971050</v>
+      </c>
+      <c r="X148" s="11" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">