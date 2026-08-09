--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -299,50 +299,53 @@
   <si>
     <t>Hn: 109, Gaon faridpur, Jainpur, Etah: 207302</t>
   </si>
   <si>
     <t>'50100423529479</t>
   </si>
   <si>
     <t>HDFC0005624</t>
   </si>
   <si>
     <t>HXVPS6361B</t>
   </si>
   <si>
     <t>ESMA-80342</t>
   </si>
   <si>
     <t>Vishal</t>
   </si>
   <si>
     <t>Savita</t>
   </si>
   <si>
     <t>vishalsavitashikohabad231999@gmail.com</t>
   </si>
   <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
     <t>Unchahar</t>
   </si>
   <si>
     <t>'33 Shikohabad Firozabad Uttar pradesh</t>
   </si>
   <si>
     <t>UNION BANK OF INDIA</t>
   </si>
   <si>
     <t>'520101259020679</t>
   </si>
   <si>
     <t>UBIN0915670</t>
   </si>
   <si>
     <t>IWSPS0888G</t>
   </si>
   <si>
     <t>ESMA-80365</t>
   </si>
   <si>
     <t>Tarun</t>
   </si>
   <si>
     <t>Jadaun</t>
@@ -875,122 +878,152 @@
   <si>
     <t>HTVPP0242Q</t>
   </si>
   <si>
     <t>ESMA-88067</t>
   </si>
   <si>
     <t>Rajveer</t>
   </si>
   <si>
     <t>rajveerthakurfarmer@gmail.com</t>
   </si>
   <si>
     <t>Vill Bara, gar, Dhankoli, Unnao, U.P.- 209801</t>
   </si>
   <si>
     <t>0590001700284563</t>
   </si>
   <si>
     <t>PUNB0059000</t>
   </si>
   <si>
     <t>SAAPS1895B</t>
   </si>
   <si>
+    <t>ESMA-96343</t>
+  </si>
+  <si>
+    <t>krishna dev</t>
+  </si>
+  <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>krishnadevt489@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>MCC - Unchahar</t>
+  </si>
+  <si>
+    <t>Dharameatipur, Dhammaur, Sultanpur, U.P-</t>
+  </si>
+  <si>
+    <t>Sultanpur</t>
+  </si>
+  <si>
+    <t>SBIN0016459</t>
+  </si>
+  <si>
+    <t>BWYPT8822J</t>
+  </si>
+  <si>
     <t>ESMA-94755</t>
   </si>
   <si>
     <t>Himanshu</t>
   </si>
   <si>
     <t>thakurhimanshu9198@gmail.com</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>MCC Joniha</t>
   </si>
   <si>
     <t>Gayaspur, Faizabad, U.P.-</t>
   </si>
   <si>
     <t>Faizabad</t>
   </si>
   <si>
     <t>U,P.</t>
   </si>
   <si>
     <t>BARB0PAYAGI</t>
   </si>
   <si>
     <t>NWWPS5625E</t>
   </si>
   <si>
     <t>SMPCL I17</t>
   </si>
   <si>
     <t>Aman</t>
   </si>
   <si>
     <t>Updhayay</t>
   </si>
   <si>
     <t>09amanupadhyay@gmail.com</t>
   </si>
   <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>MCC Harringtonganj</t>
+  </si>
+  <si>
+    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>SBIN0001112</t>
+  </si>
+  <si>
+    <t>AOZPU2247L</t>
+  </si>
+  <si>
+    <t>SMPCL I18</t>
+  </si>
+  <si>
+    <t>Ankush</t>
+  </si>
+  <si>
+    <t>ankushsynth@gmail.com</t>
+  </si>
+  <si>
     <t>Saamarthya Milk Producer Company Ltd.</t>
   </si>
   <si>
-    <t>2026-04-15</t>
-[...25 lines deleted...]
-  <si>
     <t>MCC Khaga</t>
   </si>
   <si>
     <t>Ward No- 13, Bardela, Dhamdaha, Bardela, Purna, Bihar -</t>
   </si>
   <si>
     <t>Bardela</t>
   </si>
   <si>
     <t>Bihar</t>
   </si>
   <si>
     <t>SBIN0001849</t>
   </si>
   <si>
     <t>JOMPK2622M</t>
   </si>
   <si>
     <t>SMPCL I19</t>
   </si>
   <si>
     <t>Ajeet</t>
   </si>
   <si>
     <t>Maurya</t>
@@ -1241,81 +1274,240 @@
   <si>
     <t>Ambiyapur, Enjua Rampur, Kanpur Dehat, U.P.- 209302</t>
   </si>
   <si>
     <t>Kanpur</t>
   </si>
   <si>
     <t>SBIN0006589</t>
   </si>
   <si>
     <t>IWPPK5294H</t>
   </si>
   <si>
     <t>ESMA-95654</t>
   </si>
   <si>
     <t>Vinod</t>
   </si>
   <si>
     <t>vinodkumar0704199@gmail.com</t>
   </si>
   <si>
     <t>Bhawanipur, Gosaisinghpur, PO: Gosaisinghpur, Sultanpur, U.P.-</t>
   </si>
   <si>
-    <t>Sultanpur</t>
-[...1 lines deleted...]
-  <si>
     <t>Baroda U.P Bank</t>
   </si>
   <si>
     <t>LOOPK4153H</t>
   </si>
   <si>
-    <t>ESMA-01</t>
+    <t>ESMA-96336</t>
   </si>
   <si>
     <t>Vivek Singh</t>
   </si>
   <si>
     <t>yadavvivek752408@gmail.com</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>Atriya, Kirotpur, Atariya Sitapur, Dhouremau, U.P.-</t>
   </si>
   <si>
     <t>Indian Post Payment Bank</t>
   </si>
   <si>
     <t>061010536814</t>
   </si>
   <si>
     <t>IPOS0000001</t>
+  </si>
+  <si>
+    <t>ESMA-96388</t>
+  </si>
+  <si>
+    <t>Mukul</t>
+  </si>
+  <si>
+    <t>Kaushik</t>
+  </si>
+  <si>
+    <t>mukul75kaushik@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Vill, Garhi Jaini Post- Gangchauli, Hathras - 204101</t>
+  </si>
+  <si>
+    <t>Hathras</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>CNRB0000246</t>
+  </si>
+  <si>
+    <t>HDFPK3373B</t>
+  </si>
+  <si>
+    <t>Father</t>
+  </si>
+  <si>
+    <t>ESMA-96337</t>
+  </si>
+  <si>
+    <t>ankit</t>
+  </si>
+  <si>
+    <t>ankityadav893289@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Vijay Bahadur, Fatehpur, Aboonagar, Dist : Fatehpur</t>
+  </si>
+  <si>
+    <t>Fatehpur</t>
+  </si>
+  <si>
+    <t>Hasnapur</t>
+  </si>
+  <si>
+    <t>KMBPK6798G</t>
+  </si>
+  <si>
+    <t>Familu</t>
+  </si>
+  <si>
+    <t>ESMA-97694</t>
+  </si>
+  <si>
+    <t>Sushant</t>
+  </si>
+  <si>
+    <t>Kumar Pathak</t>
+  </si>
+  <si>
+    <t>pathaksushant247@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Pure Pathak, GAURA Bura Maw, Pst: Loharia, Sultanpur, 227806</t>
+  </si>
+  <si>
+    <t>CNRB0001846</t>
+  </si>
+  <si>
+    <t>HNAPP6255G</t>
+  </si>
+  <si>
+    <t>ESMA-97696</t>
+  </si>
+  <si>
+    <t>Adarsh</t>
+  </si>
+  <si>
+    <t>adarshsingh070707@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>MCC  Gauriganj</t>
+  </si>
+  <si>
+    <t>Gram - Hilapur, Siddhauna, Azamgarh, U.P.- 276203</t>
+  </si>
+  <si>
+    <t>Azamgarh</t>
+  </si>
+  <si>
+    <t>IDIB000M696</t>
+  </si>
+  <si>
+    <t>QYXPS7137D</t>
+  </si>
+  <si>
+    <t>ESMA-98121</t>
+  </si>
+  <si>
+    <t>Nirnay</t>
+  </si>
+  <si>
+    <t>NIRNAY.SHARMA2018@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Chanda Pur, Sultanpur, U.P.-228125</t>
+  </si>
+  <si>
+    <t>BARB0KUREBH</t>
+  </si>
+  <si>
+    <t>GBBPS0293B</t>
+  </si>
+  <si>
+    <t>single</t>
+  </si>
+  <si>
+    <t>ESMA-98124</t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>sandeepyadav88910@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>MCC Gauriganj</t>
+  </si>
+  <si>
+    <t>HN 417, Meeran Pura, Tanda, Ambedkarnagar,U.P.-224190</t>
+  </si>
+  <si>
+    <t>06770100029654</t>
+  </si>
+  <si>
+    <t>BARB0TANFAI</t>
+  </si>
+  <si>
+    <t>BCWPY7538L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1531,93 +1723,93 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1884,77 +2076,77 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X48"/>
+  <dimension ref="A1:X55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K48"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="108.117" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.853" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -2463,3056 +2655,3574 @@
       <c r="A8" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B8" s="16">
         <v>136</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>94</v>
       </c>
       <c r="F8" s="16">
         <v>9193181191</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="J8" s="19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K8" s="19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N8" s="16">
         <v>229001</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R8" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="3">
         <v>900075627829</v>
       </c>
       <c r="T8" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="16">
         <v>9219162620</v>
       </c>
       <c r="X8" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9" s="17">
         <v>138</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F9" s="17">
         <v>9027599116</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K9" s="20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="17">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P9" s="4">
         <v>35976213624</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="R9" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="4">
         <v>820635446380</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W9" s="17">
         <v>9761413381</v>
       </c>
       <c r="X9" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
       <c r="A10" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10" s="16">
         <v>139</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F10" s="16">
         <v>6388246883</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J10" s="19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K10" s="19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N10" s="16">
         <v>229001</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P10" s="3">
         <v>28830110020777</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="R10" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="3">
         <v>226955679808</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W10" s="16">
         <v>9918891146</v>
       </c>
       <c r="X10" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
       <c r="A11" s="14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11" s="17">
         <v>140</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F11" s="17">
         <v>9548427998</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K11" s="20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="17">
         <v>229001</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P11" s="4">
         <v>22390100020917</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R11" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="4">
         <v>690041987083</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W11" s="17">
         <v>9761687113</v>
       </c>
       <c r="X11" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="1" ht="20">
       <c r="A12" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12" s="16">
         <v>151</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F12" s="16">
         <v>9369187503</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J12" s="19" t="s">
         <v>67</v>
       </c>
       <c r="K12" s="19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N12" s="16">
         <v>229001</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="R12" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="3">
         <v>847998923745</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W12" s="16">
         <v>9369187503</v>
       </c>
       <c r="X12" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13" s="17">
         <v>152</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F13" s="17">
         <v>8006435465</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J13" s="20" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="17">
         <v>229001</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P13" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="R13" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="4">
         <v>836308865152</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="U13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W13" s="17">
         <v>9027022793</v>
       </c>
       <c r="X13" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="1" ht="20">
       <c r="A14" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14" s="16">
         <v>153</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F14" s="16">
         <v>6388876523</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J14" s="19" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N14" s="16">
         <v>229001</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="R14" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="3">
         <v>705514433723</v>
       </c>
       <c r="T14" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W14" s="16">
         <v>8957915279</v>
       </c>
       <c r="X14" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="1" ht="20">
       <c r="A15" s="14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15" s="17">
         <v>154</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F15" s="17">
         <v>8874048401</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J15" s="20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K15" s="20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N15" s="17">
         <v>229001</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P15" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R15" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="4">
         <v>593153206280</v>
       </c>
       <c r="T15" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="U15" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W15" s="17">
         <v>8601423045</v>
       </c>
       <c r="X15" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="1" ht="20">
       <c r="A16" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16" s="16">
         <v>168</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F16" s="16">
         <v>7275468268</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J16" s="19" t="s">
         <v>57</v>
       </c>
       <c r="K16" s="19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N16" s="16">
         <v>229001</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P16" s="3">
         <v>20830100029733</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="R16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="3">
         <v>839966165592</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W16" s="16">
         <v>8756484112</v>
       </c>
       <c r="X16" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:24" customHeight="1" ht="20">
       <c r="A17" s="14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17" s="17">
         <v>170</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F17" s="17">
         <v>9368018208</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J17" s="20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K17" s="20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N17" s="17">
         <v>229001</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P17" s="4">
         <v>763318210003333</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="R17" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="4">
         <v>730079616237</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="U17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W17" s="17">
         <v>7307835499</v>
       </c>
       <c r="X17" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="1" ht="20">
       <c r="A18" s="13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18" s="16">
         <v>171</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F18" s="16">
         <v>6393720957</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J18" s="19" t="s">
         <v>46</v>
       </c>
       <c r="K18" s="19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N18" s="16">
         <v>229001</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P18" s="3">
         <v>4051839683</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R18" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="3">
         <v>400967918225</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W18" s="16">
         <v>8130659422</v>
       </c>
       <c r="X18" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:24" customHeight="1" ht="20">
       <c r="A19" s="14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19" s="17">
         <v>172</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F19" s="17">
         <v>9569734464</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J19" s="20" t="s">
         <v>46</v>
       </c>
       <c r="K19" s="20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N19" s="17">
         <v>229001</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="P19" s="4">
         <v>50790100040133</v>
       </c>
       <c r="Q19" s="4" t="s">
         <v>71</v>
       </c>
       <c r="R19" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S19" s="4">
         <v>964763872959</v>
       </c>
       <c r="T19" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="U19" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W19" s="17">
         <v>9125428993</v>
       </c>
       <c r="X19" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="1" ht="20">
       <c r="A20" s="13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20" s="16">
         <v>173</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F20" s="16">
         <v>8409815370</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J20" s="19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K20" s="19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="16">
         <v>229001</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P20" s="3">
         <v>36093935542</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="R20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="3">
         <v>911185016584</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W20" s="16">
         <v>9973853821</v>
       </c>
       <c r="X20" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:24" customHeight="1" ht="20">
       <c r="A21" s="14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21" s="17">
         <v>174</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F21" s="17">
         <v>6207008578</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J21" s="20" t="s">
         <v>46</v>
       </c>
       <c r="K21" s="20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N21" s="17">
         <v>229001</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P21" s="4">
         <v>4038070930</v>
       </c>
       <c r="Q21" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="R21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="4">
         <v>918999020828</v>
       </c>
       <c r="T21" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="U21" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V21" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W21" s="17">
         <v>9931667702</v>
       </c>
       <c r="X21" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:24" customHeight="1" ht="20">
       <c r="A22" s="13" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22" s="16">
         <v>176</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F22" s="16">
         <v>9555054147</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J22" s="19" t="s">
         <v>67</v>
       </c>
       <c r="K22" s="19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N22" s="16">
         <v>229001</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P22" s="3">
         <v>36328100024119</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="R22" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S22" s="3">
         <v>469747626886</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W22" s="16">
         <v>7309550295</v>
       </c>
       <c r="X22" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:24" customHeight="1" ht="20">
       <c r="A23" s="14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23" s="17">
         <v>184</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F23" s="17">
         <v>7754010956</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J23" s="20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K23" s="20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N23" s="17">
         <v>229001</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P23" s="4">
         <v>38790154902</v>
       </c>
       <c r="Q23" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="R23" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="4">
         <v>980052025205</v>
       </c>
       <c r="T23" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="U23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V23" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W23" s="17">
         <v>9935332194</v>
       </c>
       <c r="X23" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:24" customHeight="1" ht="20">
       <c r="A24" s="13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24" s="16">
         <v>185</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F24" s="16">
         <v>6307195709</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J24" s="19" t="s">
         <v>33</v>
       </c>
       <c r="K24" s="19" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N24" s="16">
         <v>229001</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P24" s="3">
         <v>59240100001097</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="R24" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="3">
         <v>980052025205</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W24" s="16">
         <v>6307983001</v>
       </c>
       <c r="X24" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:24" customHeight="1" ht="20">
       <c r="A25" s="14" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25" s="17">
         <v>186</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F25" s="17">
         <v>7543974859</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J25" s="20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K25" s="20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N25" s="17">
         <v>229001</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P25" s="4">
         <v>22118100000000.0</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="R25" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S25" s="4">
         <v>432158688704</v>
       </c>
       <c r="T25" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U25" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V25" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W25" s="17">
         <v>9546060980</v>
       </c>
       <c r="X25" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:24" customHeight="1" ht="20">
       <c r="A26" s="13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B26" s="16">
         <v>188</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F26" s="16">
         <v>8887551543</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J26" s="19" t="s">
         <v>78</v>
       </c>
       <c r="K26" s="19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N26" s="16">
         <v>229001</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P26" s="3">
         <v>87242300000000.0</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="R26" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S26" s="3">
         <v>892395233803</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V26" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="W26" s="16" t="s">
         <v>52</v>
       </c>
       <c r="X26" s="10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:24" customHeight="1" ht="20">
       <c r="A27" s="14" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27" s="17">
         <v>190</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F27" s="17">
         <v>9179689289</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J27" s="20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K27" s="20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N27" s="17">
         <v>229001</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P27" s="4">
         <v>39985122033</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="R27" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="4">
         <v>237275447793</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="U27" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W27" s="17">
         <v>9753280803</v>
       </c>
       <c r="X27" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:24" customHeight="1" ht="20">
       <c r="A28" s="13" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28" s="16">
         <v>191</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F28" s="16">
         <v>9889919947</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J28" s="19" t="s">
         <v>67</v>
       </c>
       <c r="K28" s="19" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N28" s="16">
         <v>229001</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P28" s="3">
         <v>27240100025676</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="R28" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="3">
         <v>836709587264</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W28" s="16">
         <v>7860964800</v>
       </c>
       <c r="X28" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:24" customHeight="1" ht="20">
       <c r="A29" s="14" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29" s="17">
         <v>196</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F29" s="17">
         <v>9129515029</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J29" s="20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N29" s="17">
         <v>229001</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="P29" s="4">
         <v>59164359704</v>
       </c>
       <c r="Q29" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R29" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S29" s="4">
         <v>393421482543</v>
       </c>
       <c r="T29" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="U29" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V29" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W29" s="17">
         <v>8840987879</v>
       </c>
       <c r="X29" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:24" customHeight="1" ht="20">
       <c r="A30" s="13" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B30" s="16">
         <v>199</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F30" s="16">
         <v>9696627665</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J30" s="19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K30" s="19" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N30" s="16">
         <v>221502</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P30" s="3">
         <v>662302120002563</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="R30" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S30" s="3">
         <v>403552456662</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W30" s="16">
         <v>8853294787</v>
       </c>
       <c r="X30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:24" customHeight="1" ht="20">
       <c r="A31" s="14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B31" s="17">
         <v>203</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F31" s="17">
         <v>7260928471</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="20" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N31" s="17">
         <v>229001</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P31" s="4">
         <v>43989952875</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R31" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S31" s="4">
         <v>929083308944</v>
       </c>
       <c r="T31" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="U31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W31" s="17">
         <v>9939528128</v>
       </c>
       <c r="X31" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:24" customHeight="1" ht="20">
       <c r="A32" s="13" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B32" s="16">
         <v>205</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F32" s="16">
         <v>9721845172</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J32" s="19" t="s">
         <v>46</v>
       </c>
       <c r="K32" s="19" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N32" s="16">
         <v>229001</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P32" s="3">
         <v>635902120007183</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="R32" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S32" s="3">
         <v>331081533893</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W32" s="16">
         <v>9506063723</v>
       </c>
       <c r="X32" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:24" customHeight="1" ht="20">
       <c r="A33" s="14" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B33" s="17">
         <v>216</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F33" s="17">
         <v>9140915923</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J33" s="20" t="s">
         <v>33</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="17">
         <v>229001</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P33" s="4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="R33" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S33" s="4">
         <v>451791277987</v>
       </c>
       <c r="T33" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="U33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W33" s="17">
         <v>6392938791</v>
       </c>
       <c r="X33" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:24" customHeight="1" ht="20">
       <c r="A34" s="13" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B34" s="16">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>75</v>
+        <v>290</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F34" s="16">
-        <v>9682021668</v>
+        <v>8858171451</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="J34" s="19" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K34" s="19" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="N34" s="16">
-        <v>224204</v>
+        <v>227408</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="P34" s="3">
-        <v>45890100000000.0</v>
+        <v>40722066076</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="R34" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S34" s="3">
-        <v>798583000000.0</v>
+        <v>330946000000.0</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="W34" s="16" t="s">
-        <v>38</v>
+      <c r="W34" s="16">
+        <v>7379462937</v>
       </c>
       <c r="X34" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:24" customHeight="1" ht="20">
       <c r="A35" s="14" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B35" s="17">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>299</v>
+        <v>75</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>300</v>
       </c>
       <c r="F35" s="17">
-        <v>6392378355</v>
+        <v>9682021668</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H35" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="I35" s="4" t="s">
+      <c r="J35" s="20" t="s">
         <v>302</v>
       </c>
-      <c r="J35" s="20" t="s">
+      <c r="K35" s="20" t="s">
         <v>303</v>
       </c>
-      <c r="K35" s="20" t="s">
+      <c r="L35" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="N35" s="17">
         <v>224204</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="P35" s="4">
-        <v>41736820591</v>
+        <v>45890100000000.0</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>306</v>
       </c>
       <c r="R35" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S35" s="4">
-        <v>916064000000.0</v>
+        <v>798583000000.0</v>
       </c>
       <c r="T35" s="4" t="s">
         <v>307</v>
       </c>
       <c r="U35" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V35" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="W35" s="17">
-        <v>9838524455</v>
+      <c r="W35" s="17" t="s">
+        <v>38</v>
       </c>
       <c r="X35" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:24" customHeight="1" ht="20">
       <c r="A36" s="13" t="s">
         <v>308</v>
       </c>
       <c r="B36" s="16">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>183</v>
+        <v>310</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F36" s="16">
-        <v>7654209722</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>6392378355</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>301</v>
+        <v>29</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="J36" s="19" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="K36" s="19" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="N36" s="16">
-        <v>854204</v>
+        <v>224204</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P36" s="3">
-        <v>35498553651</v>
+        <v>41736820591</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="R36" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S36" s="3">
-        <v>809053000000.0</v>
+        <v>916064000000.0</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W36" s="16">
-        <v>9306751378</v>
+        <v>9838524455</v>
       </c>
       <c r="X36" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:24" customHeight="1" ht="20">
       <c r="A37" s="14" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B37" s="17">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>319</v>
+        <v>184</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>320</v>
       </c>
       <c r="F37" s="17">
-        <v>9910812492</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>7654209722</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="J37" s="20" t="s">
-        <v>31</v>
+        <v>322</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="N37" s="17">
-        <v>228132</v>
+        <v>854204</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="P37" s="4">
-        <v>36328100000000.0</v>
+        <v>35498553651</v>
       </c>
       <c r="Q37" s="4" t="s">
-        <v>38</v>
+        <v>326</v>
       </c>
       <c r="R37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S37" s="4">
-        <v>464770000000.0</v>
+        <v>809053000000.0</v>
       </c>
       <c r="T37" s="4" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="U37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W37" s="17">
-        <v>7753846101</v>
+        <v>9306751378</v>
       </c>
       <c r="X37" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:24" customHeight="1" ht="20">
       <c r="A38" s="13" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B38" s="16">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>175</v>
+        <v>330</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F38" s="16">
-        <v>6389886228</v>
+        <v>9910812492</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="J38" s="19" t="s">
-        <v>303</v>
+        <v>31</v>
       </c>
       <c r="K38" s="19" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="N38" s="16">
-        <v>228151</v>
+        <v>228132</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>331</v>
+        <v>122</v>
       </c>
       <c r="P38" s="3">
-        <v>50100343716991</v>
+        <v>36328100000000.0</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>332</v>
+        <v>38</v>
       </c>
       <c r="R38" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S38" s="3">
-        <v>321334693850</v>
+        <v>464770000000.0</v>
       </c>
       <c r="T38" s="3" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W38" s="16">
-        <v>8174815718</v>
+        <v>7753846101</v>
       </c>
       <c r="X38" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:24" customHeight="1" ht="20">
       <c r="A39" s="14" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B39" s="17">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>336</v>
+        <v>176</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F39" s="17">
-        <v>8318415868</v>
+        <v>6389886228</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="J39" s="20" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="K39" s="20" t="s">
         <v>340</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>341</v>
       </c>
       <c r="M39" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N39" s="17">
+        <v>228151</v>
+      </c>
+      <c r="O39" s="4" t="s">
         <v>342</v>
       </c>
-      <c r="N39" s="17">
-[...2 lines deleted...]
-      <c r="O39" s="4" t="s">
+      <c r="P39" s="4">
+        <v>50100343716991</v>
+      </c>
+      <c r="Q39" s="4" t="s">
         <v>343</v>
       </c>
-      <c r="P39" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="R39" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S39" s="4">
-        <v>748025360772</v>
+        <v>321334693850</v>
       </c>
       <c r="T39" s="4" t="s">
         <v>344</v>
       </c>
       <c r="U39" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V39" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>40</v>
+      </c>
+      <c r="W39" s="17">
+        <v>8174815718</v>
       </c>
       <c r="X39" s="11" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:24" customHeight="1" ht="20">
       <c r="A40" s="13" t="s">
         <v>345</v>
       </c>
       <c r="B40" s="16">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>346</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>152</v>
+        <v>347</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F40" s="16">
-        <v>7054144957</v>
+        <v>8318415868</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J40" s="19" t="s">
-        <v>291</v>
+        <v>350</v>
       </c>
       <c r="K40" s="19" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>34</v>
+        <v>353</v>
       </c>
       <c r="N40" s="16">
-        <v>241001</v>
+        <v>227406</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="P40" s="3">
-        <v>7.40011E+14</v>
+        <v>51210100021087</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>352</v>
+        <v>71</v>
       </c>
       <c r="R40" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S40" s="3">
-        <v>838232395469</v>
+        <v>748025360772</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="3" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>8423810161</v>
+        <v>52</v>
+      </c>
+      <c r="W40" s="16" t="s">
+        <v>52</v>
       </c>
       <c r="X40" s="10" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:24" customHeight="1" ht="20">
       <c r="A41" s="14" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B41" s="17">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>356</v>
+        <v>153</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F41" s="17">
-        <v>9758128689</v>
+        <v>7054144957</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="J41" s="20" t="s">
-        <v>359</v>
+        <v>302</v>
       </c>
       <c r="K41" s="20" t="s">
         <v>360</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>361</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N41" s="17">
-        <v>283125</v>
+        <v>241001</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>228</v>
+        <v>362</v>
       </c>
       <c r="P41" s="4">
-        <v>40798100000918</v>
+        <v>7.40011E+14</v>
       </c>
       <c r="Q41" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="R41" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S41" s="4">
-        <v>862443808448</v>
+        <v>838232395469</v>
       </c>
       <c r="T41" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="U41" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V41" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W41" s="17">
-        <v>9808614445</v>
+        <v>8423810161</v>
       </c>
       <c r="X41" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:24" customHeight="1" ht="20">
       <c r="A42" s="13" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B42" s="16">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F42" s="16">
-        <v>6388105769</v>
+        <v>9758128689</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J42" s="19" t="s">
-        <v>339</v>
+        <v>370</v>
       </c>
       <c r="K42" s="19" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N42" s="16">
-        <v>209734</v>
+        <v>283125</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P42" s="3">
-        <v>30650100016224</v>
+        <v>40798100000918</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="R42" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S42" s="3">
-        <v>723709095853</v>
+        <v>862443808448</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V42" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>40</v>
+      </c>
+      <c r="W42" s="16">
+        <v>9808614445</v>
       </c>
       <c r="X42" s="10" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:24" customHeight="1" ht="20">
       <c r="A43" s="14" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B43" s="17">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>183</v>
+        <v>377</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F43" s="17">
-        <v>7084377084</v>
+        <v>6388105769</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>290</v>
+        <v>379</v>
       </c>
       <c r="J43" s="20" t="s">
-        <v>291</v>
+        <v>350</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N43" s="17">
-        <v>209502</v>
+        <v>209734</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>106</v>
+        <v>229</v>
       </c>
       <c r="P43" s="4">
-        <v>37905339215</v>
+        <v>30650100016224</v>
       </c>
       <c r="Q43" s="4" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="R43" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S43" s="4">
-        <v>476320396282</v>
+        <v>723709095853</v>
       </c>
       <c r="T43" s="4" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="U43" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V43" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="W43" s="17" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="X43" s="11" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:24" customHeight="1" ht="20">
       <c r="A44" s="13" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B44" s="16">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="F44" s="16">
-        <v>8858462031</v>
+        <v>7084377084</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="J44" s="19" t="s">
-        <v>359</v>
+        <v>302</v>
       </c>
       <c r="K44" s="19" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N44" s="16">
-        <v>228142</v>
+        <v>209502</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>384</v>
+        <v>107</v>
       </c>
       <c r="P44" s="3">
-        <v>926010005439689</v>
+        <v>37905339215</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="R44" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S44" s="3">
-        <v>467771053108</v>
+        <v>476320396282</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V44" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="W44" s="16" t="s">
         <v>38</v>
       </c>
       <c r="X44" s="10" t="s">
-        <v>387</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="1" ht="20">
       <c r="A45" s="14" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B45" s="17">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>389</v>
+        <v>25</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>390</v>
+        <v>153</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F45" s="17">
-        <v>9838272112</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>8858462031</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>392</v>
+        <v>301</v>
       </c>
       <c r="J45" s="20" t="s">
-        <v>303</v>
+        <v>370</v>
       </c>
       <c r="K45" s="20" t="s">
         <v>393</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>394</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N45" s="17">
-        <v>224159</v>
+        <v>228142</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>265</v>
+        <v>395</v>
       </c>
       <c r="P45" s="4">
-        <v>683502010012431</v>
+        <v>926010005439689</v>
       </c>
       <c r="Q45" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="R45" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S45" s="4">
-        <v>408477173339</v>
+        <v>467771053108</v>
       </c>
       <c r="T45" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="U45" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V45" s="4" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="W45" s="17" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="X45" s="11" t="s">
-        <v>52</v>
+        <v>398</v>
       </c>
     </row>
     <row r="46" spans="1:24" customHeight="1" ht="20">
       <c r="A46" s="13" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B46" s="16">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>183</v>
+        <v>401</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F46" s="16">
-        <v>6353351611</v>
+        <v>9838272112</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="J46" s="19" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="K46" s="19" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="M46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N46" s="16">
-        <v>209302</v>
+        <v>224159</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>106</v>
+        <v>266</v>
       </c>
       <c r="P46" s="3">
-        <v>34276824136</v>
+        <v>683502010012431</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="R46" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S46" s="3">
-        <v>341296875549</v>
+        <v>408477173339</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V46" s="3" t="s">
         <v>52</v>
       </c>
       <c r="W46" s="16" t="s">
         <v>52</v>
       </c>
       <c r="X46" s="10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="1" ht="20">
       <c r="A47" s="14" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B47" s="17">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F47" s="17">
-        <v>9506583127</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>6353351611</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="J47" s="20" t="s">
-        <v>303</v>
+        <v>350</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N47" s="17">
-        <v>228131</v>
+        <v>209302</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>410</v>
+        <v>107</v>
       </c>
       <c r="P47" s="4">
-        <v>51150100000000.0</v>
+        <v>34276824136</v>
       </c>
       <c r="Q47" s="4" t="s">
-        <v>71</v>
+        <v>414</v>
       </c>
       <c r="R47" s="17" t="s">
         <v>38</v>
       </c>
       <c r="S47" s="4">
-        <v>715361038184</v>
+        <v>341296875549</v>
       </c>
       <c r="T47" s="4" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="U47" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V47" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>9919816653</v>
+        <v>52</v>
+      </c>
+      <c r="W47" s="17" t="s">
+        <v>52</v>
       </c>
       <c r="X47" s="11" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:24" customHeight="1" ht="20">
-      <c r="A48" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="18">
+      <c r="A48" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="B48" s="16">
+        <v>306</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F48" s="16">
+        <v>9506583127</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="J48" s="19" t="s">
         <v>313</v>
       </c>
-      <c r="C48" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F48" s="18">
+      <c r="K48" s="19" t="s">
+        <v>419</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N48" s="16">
+        <v>228131</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="P48" s="3">
+        <v>51150100000000.0</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="R48" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S48" s="3">
+        <v>715361038184</v>
+      </c>
+      <c r="T48" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="U48" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V48" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W48" s="16">
+        <v>9919816653</v>
+      </c>
+      <c r="X48" s="10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24" customHeight="1" ht="20">
+      <c r="A49" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="B49" s="17">
+        <v>313</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="F49" s="17">
         <v>8299050747</v>
       </c>
-      <c r="G48" s="8" t="s">
+      <c r="G49" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="H48" s="7" t="s">
+      <c r="H49" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I48" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="21" t="s">
+      <c r="I49" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="J49" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="K48" s="21" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="7" t="s">
+      <c r="K49" s="20" t="s">
+        <v>426</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="M48" s="7" t="s">
+      <c r="M49" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N48" s="18">
+      <c r="N49" s="17">
         <v>261001</v>
       </c>
-      <c r="O48" s="7" t="s">
-[...11 lines deleted...]
-      <c r="S48" s="7">
+      <c r="O49" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="P49" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q49" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="R49" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="S49" s="4">
         <v>834790771321</v>
       </c>
-      <c r="T48" s="7" t="s">
-[...5 lines deleted...]
-      <c r="V48" s="7" t="s">
+      <c r="T49" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U49" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V49" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="W48" s="18">
+      <c r="W49" s="17">
         <v>8299050747</v>
       </c>
-      <c r="X48" s="12" t="s">
-        <v>38</v>
+      <c r="X49" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" customHeight="1" ht="20">
+      <c r="A50" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="B50" s="16">
+        <v>317</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="F50" s="16">
+        <v>8279819748</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="J50" s="19" t="s">
+        <v>313</v>
+      </c>
+      <c r="K50" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N50" s="16">
+        <v>204101</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="P50" s="3">
+        <v>110258874555</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="R50" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S50" s="3">
+        <v>504918810830</v>
+      </c>
+      <c r="T50" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="U50" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W50" s="16">
+        <v>9084358094</v>
+      </c>
+      <c r="X50" s="10" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" customHeight="1" ht="20">
+      <c r="A51" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="B51" s="17">
+        <v>321</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="F51" s="17">
+        <v>8932896810</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="J51" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="K51" s="20" t="s">
+        <v>445</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N51" s="17">
+        <v>212601</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="P51" s="4">
+        <v>59300100002664</v>
+      </c>
+      <c r="Q51" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="R51" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="S51" s="4">
+        <v>301762944905</v>
+      </c>
+      <c r="T51" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="U51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V51" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="W51" s="17">
+        <v>9935091810</v>
+      </c>
+      <c r="X51" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" customHeight="1" ht="20">
+      <c r="A52" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="B52" s="16">
+        <v>331</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="F52" s="16">
+        <v>7753013469</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="J52" s="19" t="s">
+        <v>322</v>
+      </c>
+      <c r="K52" s="19" t="s">
+        <v>455</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N52" s="16">
+        <v>227806</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="P52" s="3">
+        <v>1846108022969</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="R52" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S52" s="3">
+        <v>415176486854</v>
+      </c>
+      <c r="T52" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="U52" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W52" s="16">
+        <v>9838129261</v>
+      </c>
+      <c r="X52" s="10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" customHeight="1" ht="20">
+      <c r="A53" s="14" t="s">
+        <v>458</v>
+      </c>
+      <c r="B53" s="17">
+        <v>333</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="F53" s="17">
+        <v>8738099394</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="J53" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="K53" s="20" t="s">
+        <v>463</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N53" s="17">
+        <v>276203</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="P53" s="4">
+        <v>59141262152</v>
+      </c>
+      <c r="Q53" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="R53" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="S53" s="4">
+        <v>891451001800</v>
+      </c>
+      <c r="T53" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="U53" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="W53" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="X53" s="11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24" customHeight="1" ht="20">
+      <c r="A54" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="B54" s="16">
+        <v>338</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="F54" s="16">
+        <v>9559830097</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="J54" s="19" t="s">
+        <v>350</v>
+      </c>
+      <c r="K54" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N54" s="16">
+        <v>228125</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="P54" s="3">
+        <v>36340100022195</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="R54" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S54" s="3">
+        <v>210126518015</v>
+      </c>
+      <c r="T54" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="U54" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V54" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="W54" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="X54" s="10" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" customHeight="1" ht="20">
+      <c r="A55" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="B55" s="18">
+        <v>341</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="F55" s="18">
+        <v>7300633731</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="J55" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="K55" s="21" t="s">
+        <v>480</v>
+      </c>
+      <c r="L55" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="M55" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="N55" s="18">
+        <v>224190</v>
+      </c>
+      <c r="O55" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="P55" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="Q55" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="R55" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="S55" s="7">
+        <v>838626033360</v>
+      </c>
+      <c r="T55" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="U55" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V55" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="W55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="X55" s="12" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">