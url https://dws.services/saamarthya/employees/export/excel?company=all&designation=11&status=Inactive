--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -245,50 +245,53 @@
   <si>
     <t>BANK OF BARODA</t>
   </si>
   <si>
     <t>'56960100004257</t>
   </si>
   <si>
     <t>BARB0BUPGBX</t>
   </si>
   <si>
     <t>PRYPS4429F</t>
   </si>
   <si>
     <t>ESMA-80342</t>
   </si>
   <si>
     <t>Vishal</t>
   </si>
   <si>
     <t>Savita</t>
   </si>
   <si>
     <t>vishalsavitashikohabad231999@gmail.com</t>
   </si>
   <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
     <t>Unchahar</t>
   </si>
   <si>
     <t>'33 Shikohabad Firozabad Uttar pradesh</t>
   </si>
   <si>
     <t>UNION BANK OF INDIA</t>
   </si>
   <si>
     <t>'520101259020679</t>
   </si>
   <si>
     <t>UBIN0915670</t>
   </si>
   <si>
     <t>IWSPS0888G</t>
   </si>
   <si>
     <t>ESMA-80366</t>
   </si>
   <si>
     <t>Prateek</t>
   </si>
   <si>
     <t>Singh</t>
@@ -552,50 +555,134 @@
     <t>Saamarthya Milk Producer Company Ltd.</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>MCC Khaga</t>
   </si>
   <si>
     <t>Ward No- 13, Bardela, Dhamdaha, Bardela, Purna, Bihar -</t>
   </si>
   <si>
     <t>Bardela</t>
   </si>
   <si>
     <t>Bihar</t>
   </si>
   <si>
     <t>SBI</t>
   </si>
   <si>
     <t>SBIN0001849</t>
   </si>
   <si>
     <t>JOMPK2622M</t>
+  </si>
+  <si>
+    <t>ESMA-94754</t>
+  </si>
+  <si>
+    <t>Yadav</t>
+  </si>
+  <si>
+    <t>atulyadav885846@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>MCC Unchahar</t>
+  </si>
+  <si>
+    <t>Vill. Bajhana, Post: Bhikhupur, Thana - Jaisinghpur, Dist. Sultanpur. - 228142</t>
+  </si>
+  <si>
+    <t>Sultanpur. -</t>
+  </si>
+  <si>
+    <t>Axis Bank</t>
+  </si>
+  <si>
+    <t>BARB0SISOUD</t>
+  </si>
+  <si>
+    <t>BXKPY7483H</t>
+  </si>
+  <si>
+    <t>Wife</t>
+  </si>
+  <si>
+    <t>ESMA-95653</t>
+  </si>
+  <si>
+    <t>Rahul</t>
+  </si>
+  <si>
+    <t>diwakarkhubhu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>MCC Lalganj</t>
+  </si>
+  <si>
+    <t>Ambiyapur, Enjua Rampur, Kanpur Dehat, U.P.- 209302</t>
+  </si>
+  <si>
+    <t>Kanpur</t>
+  </si>
+  <si>
+    <t>SBIN0006589</t>
+  </si>
+  <si>
+    <t>IWPPK5294H</t>
+  </si>
+  <si>
+    <t>ESMA-95654</t>
+  </si>
+  <si>
+    <t>Vinod</t>
+  </si>
+  <si>
+    <t>vinodkumar0704199@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Harringtonganj</t>
+  </si>
+  <si>
+    <t>Bhawanipur, Gosaisinghpur, PO: Gosaisinghpur, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>Sultanpur</t>
+  </si>
+  <si>
+    <t>Baroda U.P Bank</t>
+  </si>
+  <si>
+    <t>LOOPK4153H</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -793,93 +880,93 @@
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1146,71 +1233,71 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X18"/>
+  <dimension ref="A1:X21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K18"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="108.117" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -1577,983 +1664,1205 @@
       <c r="A6" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="15">
         <v>136</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F6" s="15">
         <v>9193181191</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="15">
         <v>229001</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Q6" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R6" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="3">
         <v>900075627829</v>
       </c>
       <c r="T6" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W6" s="15">
         <v>9219162620</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:24" customHeight="1" ht="20">
       <c r="A7" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7" s="16">
         <v>139</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F7" s="16">
         <v>6388246883</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K7" s="19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N7" s="16">
         <v>229001</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P7" s="4">
         <v>28830110020777</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R7" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="4">
         <v>226955679808</v>
       </c>
       <c r="T7" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W7" s="16">
         <v>9918891146</v>
       </c>
       <c r="X7" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:24" customHeight="1" ht="20">
       <c r="A8" s="12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8" s="15">
         <v>151</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F8" s="15">
         <v>9369187503</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>67</v>
       </c>
       <c r="K8" s="18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N8" s="15">
         <v>229001</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R8" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="3">
         <v>847998923745</v>
       </c>
       <c r="T8" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="15">
         <v>9369187503</v>
       </c>
       <c r="X8" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="1" ht="20">
       <c r="A9" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9" s="16">
         <v>152</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F9" s="16">
         <v>8006435465</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J9" s="19" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="16">
         <v>229001</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P9" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="R9" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="4">
         <v>836308865152</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W9" s="16">
         <v>9027022793</v>
       </c>
       <c r="X9" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="1" ht="20">
       <c r="A10" s="12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10" s="15">
         <v>153</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F10" s="15">
         <v>6388876523</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N10" s="15">
         <v>229001</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R10" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="3">
         <v>705514433723</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W10" s="15">
         <v>8957915279</v>
       </c>
       <c r="X10" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="1" ht="20">
       <c r="A11" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11" s="16">
         <v>171</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F11" s="16">
         <v>6393720957</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J11" s="19" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="16">
         <v>229001</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P11" s="4">
         <v>4051839683</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="R11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="4">
         <v>400967918225</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W11" s="16">
         <v>8130659422</v>
       </c>
       <c r="X11" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="1" ht="20">
       <c r="A12" s="12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12" s="15">
         <v>172</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F12" s="15">
         <v>9569734464</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N12" s="15">
         <v>229001</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P12" s="3">
         <v>50790100040133</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="R12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="3">
         <v>964763872959</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W12" s="15">
         <v>9125428993</v>
       </c>
       <c r="X12" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13" s="16">
         <v>174</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F13" s="16">
         <v>6207008578</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="16">
         <v>229001</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P13" s="4">
         <v>4038070930</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R13" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="4">
         <v>918999020828</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="U13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W13" s="16">
         <v>9931667702</v>
       </c>
       <c r="X13" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="1" ht="20">
       <c r="A14" s="12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14" s="15">
         <v>184</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F14" s="15">
         <v>7754010956</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J14" s="18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K14" s="18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N14" s="15">
         <v>229001</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P14" s="3">
         <v>38790154902</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="R14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="3">
         <v>980052025205</v>
       </c>
       <c r="T14" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W14" s="15">
         <v>9935332194</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="1" ht="20">
       <c r="A15" s="13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15" s="16">
         <v>185</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F15" s="16">
         <v>6307195709</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J15" s="19" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N15" s="16">
         <v>229001</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P15" s="4">
         <v>59240100001097</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>71</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="4">
         <v>980052025205</v>
       </c>
       <c r="T15" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="U15" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W15" s="16">
         <v>6307983001</v>
       </c>
       <c r="X15" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="1" ht="20">
       <c r="A16" s="12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16" s="15">
         <v>191</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F16" s="15">
         <v>9889919947</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J16" s="18" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N16" s="15">
         <v>229001</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="3">
         <v>27240100025676</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="R16" s="15" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="3">
         <v>836709587264</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="W16" s="15">
         <v>7860964800</v>
       </c>
       <c r="X16" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:24" customHeight="1" ht="20">
       <c r="A17" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17" s="16">
         <v>205</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F17" s="16">
         <v>9721845172</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J17" s="19" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N17" s="16">
         <v>229001</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P17" s="4">
         <v>635902120007183</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="R17" s="16" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="4">
         <v>331081533893</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="U17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="W17" s="16">
         <v>9506063723</v>
       </c>
       <c r="X17" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="1" ht="20">
-      <c r="A18" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="17">
+      <c r="A18" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="15">
         <v>283</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="6" t="s">
+      <c r="C18" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="F18" s="17">
+      <c r="D18" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F18" s="15">
         <v>7654209722</v>
       </c>
-      <c r="G18" s="7" t="s">
+      <c r="G18" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="6" t="s">
+      <c r="H18" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="J18" s="20" t="s">
+      <c r="I18" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="K18" s="20" t="s">
+      <c r="J18" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="K18" s="18" t="s">
         <v>175</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="L18" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="N18" s="17">
+      <c r="M18" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="N18" s="15">
         <v>854204</v>
       </c>
-      <c r="O18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="6">
+      <c r="O18" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="P18" s="3">
         <v>35498553651</v>
       </c>
-      <c r="Q18" s="6" t="s">
+      <c r="Q18" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="R18" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S18" s="3">
+        <v>809053000000.0</v>
+      </c>
+      <c r="T18" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="U18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W18" s="15">
+        <v>9306751378</v>
+      </c>
+      <c r="X18" s="9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" customHeight="1" ht="20">
+      <c r="A19" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19" s="16">
+        <v>297</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="F19" s="16">
+        <v>8858462031</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J19" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="K19" s="19" t="s">
+        <v>186</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N19" s="16">
+        <v>228142</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="P19" s="4">
+        <v>926010005439689</v>
+      </c>
+      <c r="Q19" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="R19" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="S19" s="4">
+        <v>467771053108</v>
+      </c>
+      <c r="T19" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="U19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W19" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="X19" s="10" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" customHeight="1" ht="20">
+      <c r="A20" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="B20" s="15">
+        <v>305</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F20" s="15">
+        <v>6353351611</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N20" s="15">
+        <v>209302</v>
+      </c>
+      <c r="O20" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="R18" s="17" t="s">
-[...11 lines deleted...]
-      <c r="V18" s="6" t="s">
+      <c r="P20" s="3">
+        <v>34276824136</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R20" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S20" s="3">
+        <v>341296875549</v>
+      </c>
+      <c r="T20" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="U20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V20" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="W20" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="X20" s="9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" customHeight="1" ht="20">
+      <c r="A21" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B21" s="17">
+        <v>306</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="F21" s="17">
+        <v>9506583127</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="J21" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="K21" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="N21" s="17">
+        <v>228131</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="P21" s="6">
+        <v>51150100000000.0</v>
+      </c>
+      <c r="Q21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R21" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="S21" s="6">
+        <v>715361038184</v>
+      </c>
+      <c r="T21" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="U21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V21" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="W18" s="17">
-[...2 lines deleted...]
-      <c r="X18" s="11" t="s">
+      <c r="W21" s="17">
+        <v>9919816653</v>
+      </c>
+      <c r="X21" s="11" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>