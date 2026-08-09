--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -2099,78 +2099,78 @@
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="J12" s="19" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="19" t="s">
         <v>33</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="N12" s="16">
         <v>229001</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>120</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="16" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S12" s="3">
         <v>735098169869</v>
       </c>
       <c r="T12" s="3" t="s">
         <v>121</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="3" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>9554206128</v>
+        <v>40</v>
+      </c>
+      <c r="W12" s="16" t="s">
+        <v>40</v>
       </c>
       <c r="X12" s="10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="1" ht="20">
       <c r="A13" s="14" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="17">
         <v>183</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>123</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>124</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>125</v>
       </c>
       <c r="F13" s="17">
         <v>9919387450</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="4" t="s">