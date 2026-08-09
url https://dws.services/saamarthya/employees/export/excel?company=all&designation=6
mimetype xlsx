--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -768,50 +768,176 @@
     <t>0100</t>
   </si>
   <si>
     <t>Tej</t>
   </si>
   <si>
     <t>Pratap</t>
   </si>
   <si>
     <t>tejpratap971991@gmail.com</t>
   </si>
   <si>
     <t>2026-05-22</t>
   </si>
   <si>
     <t>MCC Diyara</t>
   </si>
   <si>
     <t>Birpur, Sant Ravi das nagar, U.P.-221404</t>
   </si>
   <si>
     <t>Sant Ravi das Nagar</t>
   </si>
   <si>
     <t>AKIPY4939Q</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1380,72 +1506,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X26"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K26"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -3174,52 +3300,52 @@
         <v>53</v>
       </c>
       <c r="X24" s="10" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="25" spans="1:24" customHeight="1" ht="20">
       <c r="A25" s="14" t="s">
         <v>233</v>
       </c>
       <c r="B25" s="17">
         <v>300</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>234</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>235</v>
       </c>
       <c r="F25" s="17">
         <v>9838390442</v>
       </c>
-      <c r="G25" s="5" t="s">
-        <v>28</v>
+      <c r="G25" s="6" t="s">
+        <v>137</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>236</v>
       </c>
       <c r="J25" s="20" t="s">
         <v>237</v>
       </c>
       <c r="K25" s="20" t="s">
         <v>238</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N25" s="17">
         <v>224135</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>65</v>
       </c>
@@ -3230,121 +3356,417 @@
         <v>239</v>
       </c>
       <c r="R25" s="17" t="s">
         <v>240</v>
       </c>
       <c r="S25" s="4">
         <v>567120996060</v>
       </c>
       <c r="T25" s="4" t="s">
         <v>241</v>
       </c>
       <c r="U25" s="4" t="s">
         <v>53</v>
       </c>
       <c r="V25" s="4" t="s">
         <v>242</v>
       </c>
       <c r="W25" s="17">
         <v>7408681368</v>
       </c>
       <c r="X25" s="11" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:24" customHeight="1" ht="20">
-      <c r="A26" s="15" t="s">
+      <c r="A26" s="13" t="s">
         <v>243</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B26" s="16">
         <v>301</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="C26" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="D26" s="7" t="s">
+      <c r="D26" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="E26" s="7" t="s">
+      <c r="E26" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="16">
         <v>7393084709</v>
       </c>
-      <c r="G26" s="8" t="s">
+      <c r="G26" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H26" s="7" t="s">
+      <c r="H26" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="I26" s="7" t="s">
+      <c r="I26" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="J26" s="21" t="s">
+      <c r="J26" s="19" t="s">
         <v>248</v>
       </c>
-      <c r="K26" s="21" t="s">
+      <c r="K26" s="19" t="s">
         <v>249</v>
       </c>
-      <c r="L26" s="7" t="s">
+      <c r="L26" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="M26" s="7" t="s">
+      <c r="M26" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="N26" s="18">
+      <c r="N26" s="16">
         <v>221404</v>
       </c>
-      <c r="O26" s="7" t="s">
+      <c r="O26" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="P26" s="7">
+      <c r="P26" s="3">
         <v>50100700000000.0</v>
       </c>
-      <c r="Q26" s="7" t="s">
+      <c r="Q26" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="R26" s="18" t="s">
-[...2 lines deleted...]
-      <c r="S26" s="7">
+      <c r="R26" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="S26" s="3">
         <v>250797623952</v>
       </c>
-      <c r="T26" s="7" t="s">
+      <c r="T26" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="U26" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="7" t="s">
+      <c r="U26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="V26" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="W26" s="18" t="s">
+      <c r="W26" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="X26" s="12" t="s">
+      <c r="X26" s="10" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" customHeight="1" ht="20">
+      <c r="A27" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="B27" s="17">
+        <v>323</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="F27" s="17">
+        <v>7676329047</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="J27" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="K27" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N27" s="17">
+        <v>261201</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P27" s="4">
+        <v>8227735236</v>
+      </c>
+      <c r="Q27" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="R27" s="17" t="s">
+        <v>261</v>
+      </c>
+      <c r="S27" s="4">
+        <v>734189243588</v>
+      </c>
+      <c r="T27" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="U27" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="V27" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W27" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X27" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" customHeight="1" ht="20">
+      <c r="A28" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="B28" s="16">
+        <v>324</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F28" s="16">
+        <v>9927716091</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="J28" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="K28" s="19" t="s">
+        <v>268</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="N28" s="16">
+        <v>282005</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="P28" s="3">
+        <v>32780078298</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="R28" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="S28" s="3">
+        <v>308712178046</v>
+      </c>
+      <c r="T28" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="U28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="V28" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="W28" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X28" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" customHeight="1" ht="20">
+      <c r="A29" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="B29" s="17">
+        <v>343</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="F29" s="17">
+        <v>7374982704</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="J29" s="20" t="s">
+        <v>237</v>
+      </c>
+      <c r="K29" s="20" t="s">
+        <v>276</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="N29" s="17">
+        <v>335524</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P29" s="4">
+        <v>39998320493</v>
+      </c>
+      <c r="Q29" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="R29" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="S29" s="4">
+        <v>687151236385</v>
+      </c>
+      <c r="T29" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="U29" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="V29" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="W29" s="17" t="s">
+        <v>281</v>
+      </c>
+      <c r="X29" s="11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" customHeight="1" ht="20">
+      <c r="A30" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="B30" s="18">
+        <v>356</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F30" s="18">
+        <v>9718185208</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="J30" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="K30" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="L30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M30" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="N30" s="18">
+        <v>201308</v>
+      </c>
+      <c r="O30" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="P30" s="7">
+        <v>3443443234</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>32434</v>
+      </c>
+      <c r="R30" s="18" t="s">
+        <v>290</v>
+      </c>
+      <c r="S30" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="T30" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="U30" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="V30" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="W30" s="18">
+        <v>234354534535</v>
+      </c>
+      <c r="X30" s="12" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">