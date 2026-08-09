--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -578,105 +578,207 @@
   <si>
     <t>BFLPB0052C</t>
   </si>
   <si>
     <t>Family</t>
   </si>
   <si>
     <t>07456842400</t>
   </si>
   <si>
     <t>0085</t>
   </si>
   <si>
     <t>Amresh</t>
   </si>
   <si>
     <t>amresh.kumar@saamarthyamilk.com</t>
   </si>
   <si>
     <t>2026-02-02</t>
   </si>
   <si>
     <t>N A</t>
   </si>
   <si>
-    <t>0101</t>
-[...8 lines deleted...]
-    <t>2026-05-26</t>
+    <t>0100</t>
+  </si>
+  <si>
+    <t>Tej</t>
+  </si>
+  <si>
+    <t>Pratap</t>
+  </si>
+  <si>
+    <t>tejpratap971991@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>MCC Diyara</t>
+  </si>
+  <si>
+    <t>Birpur, Sant Ravi das nagar, U.P.-221404</t>
+  </si>
+  <si>
+    <t>Sant Ravi das Nagar</t>
+  </si>
+  <si>
+    <t>HDFC0001908</t>
+  </si>
+  <si>
+    <t>AKIPY4939Q</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
   </si>
   <si>
     <t>Raebareli 229001</t>
   </si>
   <si>
-    <t>Kolai, Pandey ka Purwa, Sanethu, PO: Sanethu, Dist: Ayodhya - 224135</t>
-[...38 lines deleted...]
-    <t>AKIPY4939Q</t>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -874,93 +976,93 @@
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1227,77 +1329,77 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X21"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K21"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -2637,191 +2739,413 @@
       </c>
       <c r="S19" s="4" t="s">
         <v>53</v>
       </c>
       <c r="T19" s="4" t="s">
         <v>187</v>
       </c>
       <c r="U19" s="4" t="s">
         <v>53</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>53</v>
       </c>
       <c r="W19" s="16" t="s">
         <v>53</v>
       </c>
       <c r="X19" s="10" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="1" ht="20">
       <c r="A20" s="12" t="s">
         <v>188</v>
       </c>
       <c r="B20" s="15">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F20" s="15">
-        <v>9838390442</v>
+        <v>7393084709</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="J20" s="18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K20" s="18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>63</v>
+        <v>195</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>64</v>
       </c>
       <c r="N20" s="15">
-        <v>224135</v>
+        <v>221404</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P20" s="3">
-        <v>50100655962992</v>
+        <v>50100700000000.0</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="R20" s="15" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="S20" s="3">
-        <v>567120996060</v>
+        <v>250797623952</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="V20" s="3" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>7408681368</v>
+        <v>37</v>
+      </c>
+      <c r="W20" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X20" s="9" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:24" customHeight="1" ht="20">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="B21" s="17">
-[...2 lines deleted...]
-      <c r="C21" s="6" t="s">
+      <c r="B21" s="16">
+        <v>323</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D21" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="E21" s="6" t="s">
+      <c r="F21" s="16">
+        <v>7676329047</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I21" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="F21" s="17">
-[...2 lines deleted...]
-      <c r="G21" s="7" t="s">
+      <c r="J21" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="K21" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N21" s="16">
+        <v>261201</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="P21" s="4">
+        <v>8227735236</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="R21" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="S21" s="4">
+        <v>734189243588</v>
+      </c>
+      <c r="T21" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="U21" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="V21" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W21" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X21" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" customHeight="1" ht="20">
+      <c r="A22" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B22" s="15">
+        <v>324</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F22" s="15">
+        <v>9927716091</v>
+      </c>
+      <c r="G22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H21" s="6" t="s">
+      <c r="H22" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="6" t="s">
+      <c r="I22" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="J22" s="18" t="s">
+        <v>213</v>
+      </c>
+      <c r="K22" s="18" t="s">
+        <v>214</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M22" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="N21" s="17">
-[...23 lines deleted...]
-      <c r="V21" s="6" t="s">
+      <c r="N22" s="15">
+        <v>282005</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="P22" s="3">
+        <v>32780078298</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="R22" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="S22" s="3">
+        <v>308712178046</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="U22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="V22" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="W22" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="W21" s="17" t="s">
+      <c r="X22" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="X21" s="11" t="s">
-        <v>37</v>
+    </row>
+    <row r="23" spans="1:24" customHeight="1" ht="20">
+      <c r="A23" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="B23" s="16">
+        <v>343</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="F23" s="16">
+        <v>7374982704</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="J23" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="K23" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="N23" s="16">
+        <v>335524</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P23" s="4">
+        <v>39998320493</v>
+      </c>
+      <c r="Q23" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="R23" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="S23" s="4">
+        <v>687151236385</v>
+      </c>
+      <c r="T23" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="U23" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="V23" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="W23" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="X23" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" customHeight="1" ht="20">
+      <c r="A24" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="B24" s="17">
+        <v>356</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="F24" s="17">
+        <v>9718185208</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="J24" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="K24" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="N24" s="17">
+        <v>201308</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="P24" s="6">
+        <v>3443443234</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>32434</v>
+      </c>
+      <c r="R24" s="17" t="s">
+        <v>237</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="T24" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="U24" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="W24" s="17">
+        <v>234354534535</v>
+      </c>
+      <c r="X24" s="11" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">