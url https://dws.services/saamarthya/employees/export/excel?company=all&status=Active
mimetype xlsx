--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Employee Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1594">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1779">
   <si>
     <t>Employee ID</t>
   </si>
   <si>
     <t>Emp No</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -2684,51 +2684,51 @@
   <si>
     <t>akashdeepyadav2003@gmail.com</t>
   </si>
   <si>
     <t>Bingwan, Kasigaon, Kasigawan, PO:Kasigaon, Dist: Kanpur Nagar, U.P.-208021</t>
   </si>
   <si>
     <t>Bank Of Baroda</t>
   </si>
   <si>
     <t>BARB0MANKAN</t>
   </si>
   <si>
     <t>AVBPY8278N</t>
   </si>
   <si>
     <t>ESMA-81205</t>
   </si>
   <si>
     <t>Siddhartha</t>
   </si>
   <si>
     <t>devpursingh@gmail.com</t>
   </si>
   <si>
-    <t>unchahar</t>
+    <t>lalganj</t>
   </si>
   <si>
     <t>12 ghar, post dhankuli, dist: unnao-229501</t>
   </si>
   <si>
     <t>SBIN0017747</t>
   </si>
   <si>
     <t>PITPS4916K</t>
   </si>
   <si>
     <t>ESMA-81092</t>
   </si>
   <si>
     <t>Saurabh</t>
   </si>
   <si>
     <t>saurasingh30@gmail.com</t>
   </si>
   <si>
     <t>Sargadi, Sakpur, Kannauj, U.P.-209726</t>
   </si>
   <si>
     <t>BKID0007633</t>
   </si>
@@ -2738,71 +2738,50 @@
   <si>
     <t>ESMA-95650</t>
   </si>
   <si>
     <t>Ankush Kumar</t>
   </si>
   <si>
     <t>Jha</t>
   </si>
   <si>
     <t>84098ankushjha@gmail.com</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>Vill:Batrauliya, pOSTPakari, Basantpur, Simarhi, Bihar-843327</t>
   </si>
   <si>
     <t>SBI - KIOSK BANKING</t>
   </si>
   <si>
     <t>SBIN0012564</t>
   </si>
   <si>
-    <t>ESMA-81203</t>
-[...19 lines deleted...]
-  <si>
     <t>ESMA-89555</t>
   </si>
   <si>
     <t>Deepesh</t>
   </si>
   <si>
     <t>deepeshverma305@gmail.com</t>
   </si>
   <si>
     <t>Gram Dhema, post dhiyara, thana muddipur, tahsil kadipur, dist; sultanpu-228132</t>
   </si>
   <si>
     <t>BARB0MOTIGR</t>
   </si>
   <si>
     <t>Not Available</t>
   </si>
   <si>
     <t>ESMA-81209</t>
   </si>
   <si>
     <t>Singha20128@gmail.com</t>
   </si>
   <si>
     <t>Kisunikhera, PO:Dhankoli, Unchgaon, Unnao, Bara, U.P.-229501</t>
@@ -2825,50 +2804,53 @@
   <si>
     <t>RamuvaPur, Dubai, Devgaon, Lalganj, Deogaon, Raebreli-229211</t>
   </si>
   <si>
     <t>00570100036601</t>
   </si>
   <si>
     <t>BARB0SEMARI</t>
   </si>
   <si>
     <t>CLYPK3609J</t>
   </si>
   <si>
     <t>ESMA-89561</t>
   </si>
   <si>
     <t>Kartik</t>
   </si>
   <si>
     <t>Vishwakarma</t>
   </si>
   <si>
     <t>kartikvishwakarm86986@gmail.com</t>
   </si>
   <si>
+    <t>diyara maharajganj daudpur</t>
+  </si>
+  <si>
     <t>Anupur, Gosaisinghpur, Sultanpur, U.P-228131</t>
   </si>
   <si>
     <t>SBIN0014504</t>
   </si>
   <si>
     <t>sbi</t>
   </si>
   <si>
     <t>CFUPV2488C</t>
   </si>
   <si>
     <t>0089</t>
   </si>
   <si>
     <t>Shailendra Kumar</t>
   </si>
   <si>
     <t>shailendrapandey5889@gmail.com</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>'125901508637</t>
@@ -2996,83 +2978,65 @@
   <si>
     <t>Mohit</t>
   </si>
   <si>
     <t>mohitkumar96892@gmail.com</t>
   </si>
   <si>
     <t>Surajpur, Dayoda, Terwa, Kannoj, Diyora, Umarda, Kannauj, U.P.-209738</t>
   </si>
   <si>
     <t>HDFC Bank Ltd.</t>
   </si>
   <si>
     <t>HDFC0002999</t>
   </si>
   <si>
     <t>Dibiyapur</t>
   </si>
   <si>
     <t>HYJPK9615M</t>
   </si>
   <si>
     <t>Usha Devi</t>
   </si>
   <si>
-    <t>ESMA-83498</t>
-[...8 lines deleted...]
-    <t>Vill,Nohrepur, Post,Tandwa, Dist: Amethi, U.P.-27411</t>
+    <t>ESMA-83627</t>
+  </si>
+  <si>
+    <t>Mohd Altaf</t>
+  </si>
+  <si>
+    <t>altfd1234@gmail.com</t>
+  </si>
+  <si>
+    <t>1152, Naya Purwa Nirala Nagar, Raebareli , PO: Raebareli - 229001</t>
   </si>
   <si>
     <t>Indian Bank</t>
   </si>
   <si>
-    <t>IDIB000M284</t>
-[...16 lines deleted...]
-  <si>
     <t>IDIB000R068</t>
   </si>
   <si>
     <t>DQFPA5164M</t>
   </si>
   <si>
     <t>ESMA-83470</t>
   </si>
   <si>
     <t>Hrishabh</t>
   </si>
   <si>
     <t>Bhardwaja</t>
   </si>
   <si>
     <t>nhrishabhbhardwaj115@gmail.com</t>
   </si>
   <si>
     <t>S/O Rajbandhu Aibhe, Lamahi, Varansi, Uttar Pradesh, 221007</t>
   </si>
   <si>
     <t>IDIB000U501</t>
   </si>
   <si>
     <t>EDLPB5387R</t>
@@ -3125,62 +3089,50 @@
   <si>
     <t>IAFPP2114F</t>
   </si>
   <si>
     <t>0096</t>
   </si>
   <si>
     <t>Ajay</t>
   </si>
   <si>
     <t>ajaykumarbalua12@gmail.com</t>
   </si>
   <si>
     <t>Diara</t>
   </si>
   <si>
     <t>Vill/Post: 213, Balua, Birihajipur, Kadipur, Distt:Sultanpur</t>
   </si>
   <si>
     <t>BARB0KALSUL</t>
   </si>
   <si>
     <t>CIXPA5628R</t>
   </si>
   <si>
-    <t>ESMA-86108</t>
-[...10 lines deleted...]
-  <si>
     <t>ESMA-89565</t>
   </si>
   <si>
     <t>Raushan</t>
   </si>
   <si>
     <t>raushanroy7260bsp@gmail.com</t>
   </si>
   <si>
     <t>Ward- 14, P.S- tariyani, Basarpur, urf, nasirpur, sheohar, Bihar, 843128</t>
   </si>
   <si>
     <t>SBIN0004447</t>
   </si>
   <si>
     <t>KOEPK0183J</t>
   </si>
   <si>
     <t>ESMA-86297</t>
   </si>
   <si>
     <t>Taslim</t>
   </si>
   <si>
     <t>Ahmad</t>
@@ -3275,95 +3227,50 @@
   <si>
     <t>ESMA-88070</t>
   </si>
   <si>
     <t>Anil</t>
   </si>
   <si>
     <t>Savita</t>
   </si>
   <si>
     <t>anilknj01@gmail.com</t>
   </si>
   <si>
     <t>Vill&amp; Po Muraiyan Bujurg, Kannauj, UP-209727</t>
   </si>
   <si>
     <t>IDBI Bank</t>
   </si>
   <si>
     <t>IBKL0001198</t>
   </si>
   <si>
     <t>JUQPS2936L</t>
   </si>
   <si>
-    <t>ESMA-88063</t>
-[...43 lines deleted...]
-  <si>
     <t>ESMA-88065</t>
   </si>
   <si>
     <t>Neeraj</t>
   </si>
   <si>
     <t>YADAVNEERAJ967512797@GMAIL.COM</t>
   </si>
   <si>
     <t>Surajpal, Budaun, U.P.-243633</t>
   </si>
   <si>
     <t>SBIN0002529</t>
   </si>
   <si>
     <t>AWBPY4793M</t>
   </si>
   <si>
     <t>ESMA-88067</t>
   </si>
   <si>
     <t>Rajveer</t>
   </si>
   <si>
     <t>rajveerthakurfarmer@gmail.com</t>
@@ -3431,1413 +3338,2062 @@
   <si>
     <t>BARB0RANANA</t>
   </si>
   <si>
     <t>CCJPK3723R</t>
   </si>
   <si>
     <t>ESMA-89568</t>
   </si>
   <si>
     <t>Kumar Verma</t>
   </si>
   <si>
     <t>ajaykumar229121@gmail.com</t>
   </si>
   <si>
     <t>Pure Baleshwar, PO: Aihar, Dist: raebareli - 229121</t>
   </si>
   <si>
     <t>BARB0SHEKHA</t>
   </si>
   <si>
     <t>DCUPV5803H</t>
   </si>
   <si>
-    <t>ESMA-89569</t>
-[...8 lines deleted...]
-    <t>Vill pure malanga, vishunkheda, lalganj, raebareli - 229206</t>
+    <t>ESMA-89570</t>
+  </si>
+  <si>
+    <t>Anshuman</t>
+  </si>
+  <si>
+    <t>anshumansingh262712@gmail.com</t>
+  </si>
+  <si>
+    <t>DhaaniPur, Lalganj, Dist - Reabareli - 229206</t>
+  </si>
+  <si>
+    <t>CNRB0005757</t>
+  </si>
+  <si>
+    <t>SBLPS4928H</t>
+  </si>
+  <si>
+    <t>ESMA-88518</t>
+  </si>
+  <si>
+    <t>sanjay8252570824@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill, Madai, Post: Numayen, Dist: Sultanpur, -228141</t>
+  </si>
+  <si>
+    <t>CFZPK4046N</t>
+  </si>
+  <si>
+    <t>ESMA-88520</t>
+  </si>
+  <si>
+    <t>shivamyadav2898@gmail.com</t>
+  </si>
+  <si>
+    <t>Sohai, Aliya, Dist: Sitapur,261001</t>
+  </si>
+  <si>
+    <t>CNRB0003049</t>
+  </si>
+  <si>
+    <t>MRSPS4845J</t>
+  </si>
+  <si>
+    <t>ESMA-88521</t>
+  </si>
+  <si>
+    <t>Alok</t>
+  </si>
+  <si>
+    <t>shukla</t>
+  </si>
+  <si>
+    <t>alokshukla805236@gmail.com</t>
+  </si>
+  <si>
+    <t>Umramau, PO: Umramau, Dist: Raebareli - 229121</t>
+  </si>
+  <si>
+    <t>BARB0LODUTH</t>
+  </si>
+  <si>
+    <t>STWPS5017J</t>
+  </si>
+  <si>
+    <t>ESMA-90598</t>
+  </si>
+  <si>
+    <t>Devbrat</t>
+  </si>
+  <si>
+    <t>pandeydevbart5@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>Gram Ashrafabad Pandey, Rampur, Sakrwari, Dadwa Post, Rampur, SAKARWARI, Asarfabad, Ambedkar Nagar, U.P.-224122</t>
+  </si>
+  <si>
+    <t>Centarl Bank of India</t>
+  </si>
+  <si>
+    <t>CBIN0283707</t>
+  </si>
+  <si>
+    <t>HGMPP4852A</t>
+  </si>
+  <si>
+    <t>ESMA-90701</t>
+  </si>
+  <si>
+    <t>Shatrughan</t>
+  </si>
+  <si>
+    <t>shatrughanmsc@gmail.com</t>
+  </si>
+  <si>
+    <t>675, Kevtahiya, Ramnagar, SIRSA, Kachhar, Allahabad, U.P.</t>
+  </si>
+  <si>
+    <t>HDFC0000192</t>
+  </si>
+  <si>
+    <t>HINPK0839</t>
+  </si>
+  <si>
+    <t>0086</t>
+  </si>
+  <si>
+    <t>singhmanojkumar090@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>07456842400</t>
+  </si>
+  <si>
+    <t>0085</t>
+  </si>
+  <si>
+    <t>Amresh</t>
+  </si>
+  <si>
+    <t>amresh.kumar@saamarthyamilk.com</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>N A</t>
+  </si>
+  <si>
+    <t>0087</t>
+  </si>
+  <si>
+    <t>Pawan</t>
+  </si>
+  <si>
+    <t>pawan.dwivedi@saamarthyamilk.com</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>Lucknow</t>
+  </si>
+  <si>
+    <t>Fino Bank</t>
+  </si>
+  <si>
+    <t>FINO0001569</t>
+  </si>
+  <si>
+    <t>Ashiyana</t>
+  </si>
+  <si>
+    <t>CNUPD7168R</t>
+  </si>
+  <si>
+    <t>Vaishali Dwivedi</t>
+  </si>
+  <si>
+    <t>ESMA-96886</t>
+  </si>
+  <si>
+    <t>Manish</t>
+  </si>
+  <si>
+    <t>manishjhamanish2002@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>0088</t>
+  </si>
+  <si>
+    <t>Dr. Manoj</t>
+  </si>
+  <si>
+    <t>mdrmanojkumar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>UBIN0557056</t>
+  </si>
+  <si>
+    <t>BXRPM3901K</t>
+  </si>
+  <si>
+    <t>07800455656</t>
+  </si>
+  <si>
+    <t>ESMA-92815</t>
+  </si>
+  <si>
+    <t>Upendra</t>
+  </si>
+  <si>
+    <t>upendrayadav1210@gmail.com</t>
+  </si>
+  <si>
+    <t>84002 13141</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>Khaga MCC</t>
+  </si>
+  <si>
+    <t>Parag Pandit ka purwa, Aadil Pur, Faizabad U.P.-</t>
+  </si>
+  <si>
+    <t>Faizabad</t>
+  </si>
+  <si>
+    <t>SBIN0016706</t>
+  </si>
+  <si>
+    <t>ANCPY3891J</t>
+  </si>
+  <si>
+    <t>ESMA-92814</t>
+  </si>
+  <si>
+    <t>sunilverma0419@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>Harringtonganj MCC</t>
+  </si>
+  <si>
+    <t>Vill; Badegaon Sarauli, Post: Badegaon Dist: Sultanpur -</t>
+  </si>
+  <si>
+    <t>SBIN0012322</t>
+  </si>
+  <si>
+    <t>JFSPS6420C</t>
+  </si>
+  <si>
+    <t>ESMA-92650</t>
+  </si>
+  <si>
+    <t>Pankaj</t>
+  </si>
+  <si>
+    <t>pankajyadavachhora478@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill: Acchora, Faizabad, U.P.- 224225</t>
+  </si>
+  <si>
+    <t>HDFC0004020</t>
+  </si>
+  <si>
+    <t>BFAPY0563E</t>
+  </si>
+  <si>
+    <t>ESMA-91781</t>
+  </si>
+  <si>
+    <t>Peeter</t>
+  </si>
+  <si>
+    <t>bharatbharat3448@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>BARB0FGIEXT</t>
+  </si>
+  <si>
+    <t>FKOPP2975Q</t>
+  </si>
+  <si>
+    <t>96289 60270</t>
+  </si>
+  <si>
+    <t>ESMA-96346</t>
+  </si>
+  <si>
+    <t>aadrshverma17@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>Ahibabanpur, Parsadandwa Sultanpur UP-228142</t>
+  </si>
+  <si>
+    <t>BARB0SISOUD</t>
+  </si>
+  <si>
+    <t>COHPV0840J</t>
+  </si>
+  <si>
+    <t>ESMA-96344</t>
+  </si>
+  <si>
+    <t>Apal45998@gmail.com</t>
+  </si>
+  <si>
+    <t>Bahauddinpur Sultanpur -</t>
+  </si>
+  <si>
+    <t>NSDL Payment Ba</t>
+  </si>
+  <si>
+    <t>NSPB0000002</t>
+  </si>
+  <si>
+    <t>IAPPP9824L</t>
+  </si>
+  <si>
+    <t>UP4420260011496</t>
+  </si>
+  <si>
+    <t>ESMA-96345</t>
+  </si>
+  <si>
+    <t>Prajapati</t>
+  </si>
+  <si>
+    <t>rahulprajapati7268@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Dhiara</t>
+  </si>
+  <si>
+    <t>Dubauli, Narendrapur, Sultanpur,</t>
+  </si>
+  <si>
+    <t>BARB0SHALAM</t>
+  </si>
+  <si>
+    <t>FZPPP8300D</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>ESMA-96341</t>
+  </si>
+  <si>
+    <t>Raj veer</t>
+  </si>
+  <si>
+    <t>rajveers19109@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>Unchahar - MCC</t>
+  </si>
+  <si>
+    <t>Parwatpur, Kalyanpur, Parbatpur, Amethi-</t>
+  </si>
+  <si>
+    <t>TPMPS0726H</t>
+  </si>
+  <si>
+    <t>ESMA-96339</t>
+  </si>
+  <si>
+    <t>Raunak</t>
+  </si>
+  <si>
+    <t>mauryaraunak44@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC - Unchahar</t>
+  </si>
+  <si>
+    <t>Madanpur, Paniyar, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>IEWPM4056N</t>
+  </si>
+  <si>
+    <t>ESMA-96340</t>
+  </si>
+  <si>
+    <t>Arvind</t>
+  </si>
+  <si>
+    <t>arvindpandey16486@gmail.com</t>
+  </si>
+  <si>
+    <t>Po: Sipah, Maheri, Sivgarh, Kharhar, Pratapgarh, U.P.-</t>
+  </si>
+  <si>
+    <t>Pratapgarh</t>
+  </si>
+  <si>
+    <t>Baroda u.P. Bank</t>
+  </si>
+  <si>
+    <t>BARB0BUPGBX</t>
+  </si>
+  <si>
+    <t>GPJPP1109H</t>
+  </si>
+  <si>
+    <t>ESMA-96343</t>
+  </si>
+  <si>
+    <t>krishna dev</t>
+  </si>
+  <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>krishnadevt489@gmail.com</t>
+  </si>
+  <si>
+    <t>Dharameatipur, Dhammaur, Sultanpur, U.P-</t>
+  </si>
+  <si>
+    <t>SBIN0016459</t>
+  </si>
+  <si>
+    <t>BWYPT8822J</t>
+  </si>
+  <si>
+    <t>ESMA-94756</t>
+  </si>
+  <si>
+    <t>Himanshu</t>
+  </si>
+  <si>
+    <t>singhnaman5277@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>MCC- Lalganj</t>
+  </si>
+  <si>
+    <t>Umramau, Raebareli</t>
+  </si>
+  <si>
+    <t>IDIB000A541</t>
+  </si>
+  <si>
+    <t>SGJPS2037A</t>
+  </si>
+  <si>
+    <t>SMPCL I15</t>
+  </si>
+  <si>
+    <t>Harshit</t>
+  </si>
+  <si>
+    <t>Jaiswal</t>
+  </si>
+  <si>
+    <t>jsharshitjaiswal8127@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>Sagarpatti, Harringtonganj, Faizabad,</t>
+  </si>
+  <si>
+    <t>BARB0KNISUL</t>
+  </si>
+  <si>
+    <t>DIXPJ2869E</t>
+  </si>
+  <si>
+    <t>ESMA-91785</t>
+  </si>
+  <si>
+    <t>Amit</t>
+  </si>
+  <si>
+    <t>ay0427751@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>PSIB0021023</t>
+  </si>
+  <si>
+    <t>SXYPS2305R</t>
+  </si>
+  <si>
+    <t>ESMA-91784</t>
+  </si>
+  <si>
+    <t>rickysrivastava744@gmail.com</t>
+  </si>
+  <si>
+    <t>BARB0UJRAEB</t>
+  </si>
+  <si>
+    <t>FPKPS6364P</t>
+  </si>
+  <si>
+    <t>ESMA-92812</t>
+  </si>
+  <si>
+    <t>Manshu</t>
+  </si>
+  <si>
+    <t>hj6552672@gmail.com</t>
+  </si>
+  <si>
+    <t>KKHPM4355P</t>
+  </si>
+  <si>
+    <t>ESMA-93549</t>
+  </si>
+  <si>
+    <t>Shivedra</t>
+  </si>
+  <si>
+    <t>Pratap Tripathi</t>
+  </si>
+  <si>
+    <t>pratapshivendra35@gmail.com</t>
+  </si>
+  <si>
+    <t>Newra, Khadar, Basantpur, PO: Khadar, Basantpur, Sultanpur,- 228155</t>
+  </si>
+  <si>
+    <t>BARB0KARAUN</t>
+  </si>
+  <si>
+    <t>CJZPP5657G</t>
+  </si>
+  <si>
+    <t>ESMA-93551</t>
+  </si>
+  <si>
+    <t>Praveen</t>
+  </si>
+  <si>
+    <t>praveenkmar8810@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>BasantPatti, Near  road, Darava, paksera, Vijaipur, Mirzapur U.P.-</t>
+  </si>
+  <si>
+    <t>Mirzapur</t>
+  </si>
+  <si>
+    <t>PUNB0673800</t>
+  </si>
+  <si>
+    <t>LXHPK5597F</t>
+  </si>
+  <si>
+    <t>ESMA-93913</t>
+  </si>
+  <si>
+    <t>saurabh.mishra20111@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>MCC Lalganj</t>
+  </si>
+  <si>
+    <t>Mohaddinpur, Aderwa Khas, Unnao, U.P.-</t>
+  </si>
+  <si>
+    <t>Unnao</t>
+  </si>
+  <si>
+    <t>Central Bank Of</t>
+  </si>
+  <si>
+    <t>CBIN0280155</t>
+  </si>
+  <si>
+    <t>CIYPM3524K</t>
+  </si>
+  <si>
+    <t>ESMA-94755</t>
+  </si>
+  <si>
+    <t>thakurhimanshu9198@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC Joniha</t>
+  </si>
+  <si>
+    <t>Gayaspur, Faizabad, U.P.-</t>
+  </si>
+  <si>
+    <t>U,P.</t>
+  </si>
+  <si>
+    <t>BARB0PAYAGI</t>
+  </si>
+  <si>
+    <t>NWWPS5625E</t>
+  </si>
+  <si>
+    <t>SMPCL I17</t>
+  </si>
+  <si>
+    <t>Aman</t>
+  </si>
+  <si>
+    <t>Updhayay</t>
+  </si>
+  <si>
+    <t>09amanupadhyay@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>Ayodhya Ka Purwa, Dashrath Pur, PO: Ayodhya, U.P.-</t>
+  </si>
+  <si>
+    <t>Ayodhya</t>
+  </si>
+  <si>
+    <t>SBIN0001112</t>
+  </si>
+  <si>
+    <t>AOZPU2247L</t>
+  </si>
+  <si>
+    <t>SMPCL I19</t>
+  </si>
+  <si>
+    <t>Ajeet</t>
+  </si>
+  <si>
+    <t>mauryaajeet9918021@gmail.com</t>
+  </si>
+  <si>
+    <t>Paraspatti, Dist:</t>
+  </si>
+  <si>
+    <t>u.p.-</t>
+  </si>
+  <si>
+    <t>HVXPM3462D</t>
+  </si>
+  <si>
+    <t>SMPCL I20</t>
+  </si>
+  <si>
+    <t>Nitish</t>
+  </si>
+  <si>
+    <t>nitishkumar960840@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>MCC Khaga</t>
+  </si>
+  <si>
+    <t>Ward No:3, Kalyanpur, uttar pradesh, gadh, kalyanpur, bamola, po:samastipur-</t>
+  </si>
+  <si>
+    <t>Samastipur</t>
+  </si>
+  <si>
+    <t>SBI- Kishok Banking</t>
+  </si>
+  <si>
+    <t>SBIN0002921</t>
+  </si>
+  <si>
+    <t>MFDPK8103C</t>
+  </si>
+  <si>
+    <t>ESMA-94304</t>
+  </si>
+  <si>
+    <t>Ravish</t>
+  </si>
+  <si>
+    <t>ravishpal004@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>Rukunpur, Dheka, Pakhanpur,</t>
+  </si>
+  <si>
+    <t>Sultanpur -</t>
+  </si>
+  <si>
+    <t>HDFC0000078</t>
+  </si>
+  <si>
+    <t>DEYPP6572R</t>
+  </si>
+  <si>
+    <t>ESMA-94305</t>
+  </si>
+  <si>
+    <t>Hariom</t>
+  </si>
+  <si>
+    <t>hariomshukla22345@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>Amtahi, Pure Jamadar ka purwa, bhadar,</t>
+  </si>
+  <si>
+    <t>Amethi,</t>
+  </si>
+  <si>
+    <t>U.p.</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Ban</t>
+  </si>
+  <si>
+    <t>PYSPS4151M</t>
+  </si>
+  <si>
+    <t>ESMA-94306</t>
+  </si>
+  <si>
+    <t>Deepak</t>
+  </si>
+  <si>
+    <t>deepakyadav7054144957@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>gram Ishwaripurawa, Post: Dhair, Maholiya,</t>
+  </si>
+  <si>
+    <t>Hardoi,</t>
+  </si>
+  <si>
+    <t>BKID0007400</t>
+  </si>
+  <si>
+    <t>BDSPY5046C</t>
+  </si>
+  <si>
+    <t>ESMA-94309</t>
+  </si>
+  <si>
+    <t>Shivanshu</t>
+  </si>
+  <si>
+    <t>Tomar</t>
+  </si>
+  <si>
+    <t>shivanshut324@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>75B, Digner, shamsabad, road,</t>
+  </si>
+  <si>
+    <t>Agra,</t>
+  </si>
+  <si>
+    <t>BARB0SHAMSH</t>
+  </si>
+  <si>
+    <t>CCPPT2558F</t>
+  </si>
+  <si>
+    <t>ESMA-94308</t>
+  </si>
+  <si>
+    <t>Arpit</t>
+  </si>
+  <si>
+    <t>arpittiwari995669@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>01, Udaipur, Bhunna,</t>
+  </si>
+  <si>
+    <t>Kannauj,</t>
+  </si>
+  <si>
+    <t>BARB0BILHAU</t>
+  </si>
+  <si>
+    <t>BLQPT1438M</t>
+  </si>
+  <si>
+    <t>ESMA-94752</t>
+  </si>
+  <si>
+    <t>Adesh</t>
+  </si>
+  <si>
+    <t>yadavadeshraj04@gmail.com</t>
+  </si>
+  <si>
+    <t>Lukharapur, Post- Rasidabad Tiwariyan, Block- Kaimganj, Farrukhabad- 209502</t>
+  </si>
+  <si>
+    <t>Kaimganj</t>
+  </si>
+  <si>
+    <t>SBIN0016271</t>
+  </si>
+  <si>
+    <t>JUDPK4946P</t>
+  </si>
+  <si>
+    <t>ESMA-94870</t>
+  </si>
+  <si>
+    <t>py5920800@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>Mahanipur, Sarh, Kanpur Nagar, Sarh - U.P.- 209401</t>
+  </si>
+  <si>
+    <t>Sarh</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Gra</t>
+  </si>
+  <si>
+    <t>ATRPY6636L</t>
+  </si>
+  <si>
+    <t>ESMA-95657</t>
+  </si>
+  <si>
+    <t>Dilip</t>
+  </si>
+  <si>
+    <t>dilipsavita2595@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>BARB0DARRAE</t>
+  </si>
+  <si>
+    <t>MTDPK1626E</t>
+  </si>
+  <si>
+    <t>Son</t>
+  </si>
+  <si>
+    <t>0100</t>
+  </si>
+  <si>
+    <t>Tej</t>
+  </si>
+  <si>
+    <t>Pratap</t>
+  </si>
+  <si>
+    <t>tejpratap971991@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>MCC Diyara</t>
+  </si>
+  <si>
+    <t>Birpur, Sant Ravi das nagar, U.P.-221404</t>
+  </si>
+  <si>
+    <t>Sant Ravi das Nagar</t>
+  </si>
+  <si>
+    <t>AKIPY4939Q</t>
+  </si>
+  <si>
+    <t>ESMA-95649</t>
+  </si>
+  <si>
+    <t>kumar</t>
+  </si>
+  <si>
+    <t>amitk38966@gmail.com</t>
+  </si>
+  <si>
+    <t>Alampur, Akhai, Khjori, PO: Ambedkar Nagar, U.P.- 224159</t>
+  </si>
+  <si>
+    <t>Ambedkarnagar</t>
+  </si>
+  <si>
+    <t>UBIN0568350</t>
+  </si>
+  <si>
+    <t>LBWPK4542H</t>
+  </si>
+  <si>
+    <t>ESMA-95651</t>
+  </si>
+  <si>
+    <t>pankaj9616412594@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>00, Bhawanipur, Chandour, Sultanpur, U.P.-</t>
+  </si>
+  <si>
+    <t>LFHPK6362L</t>
+  </si>
+  <si>
+    <t>ESMA-95652</t>
+  </si>
+  <si>
+    <t>Satish Kumar</t>
+  </si>
+  <si>
+    <t>satish805222@gmail.com</t>
+  </si>
+  <si>
+    <t>Saruvanva, Kandhai Ka Purwa, Amethi U.P.-</t>
+  </si>
+  <si>
+    <t>AMBPY1408K</t>
+  </si>
+  <si>
+    <t>ESMA-95655</t>
+  </si>
+  <si>
+    <t>Nitin</t>
+  </si>
+  <si>
+    <t>nitinkumarkmj12@gmail.com</t>
+  </si>
+  <si>
+    <t>S/O Rajveer Singh, Village- Nasirpur, Amroha, Hasanpur, U.P.- 244241</t>
+  </si>
+  <si>
+    <t>Indian Post Pay</t>
+  </si>
+  <si>
+    <t>054710157379</t>
+  </si>
+  <si>
+    <t>IPOS0000001</t>
+  </si>
+  <si>
+    <t>FSDPK6621M</t>
+  </si>
+  <si>
+    <t>ESMA-95656</t>
+  </si>
+  <si>
+    <t>shantimaurya472@gmail.com</t>
+  </si>
+  <si>
+    <t>IDIB0001068</t>
+  </si>
+  <si>
+    <t>BPJPK4303K</t>
+  </si>
+  <si>
+    <t>ESMA-95659</t>
+  </si>
+  <si>
+    <t>mohitsonim734@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>S/O Lalta Prasad, Khanuwa, PO: Munshiganj, Reabareli - 229405</t>
+  </si>
+  <si>
+    <t>Indian Post Payment Bank</t>
+  </si>
+  <si>
+    <t>060410174603</t>
+  </si>
+  <si>
+    <t>PNGPM7173E</t>
+  </si>
+  <si>
+    <t>0102</t>
+  </si>
+  <si>
+    <t>Man</t>
+  </si>
+  <si>
+    <t>Ymansingh554@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>Spn</t>
+  </si>
+  <si>
+    <t>Bakhorepur, Gagepur, Tilhar, Shahjahanpur, U.P.</t>
+  </si>
+  <si>
+    <t>Shahjahanpur</t>
+  </si>
+  <si>
+    <t>PUNJAB NATIONAL</t>
+  </si>
+  <si>
+    <t>03092221000836</t>
+  </si>
+  <si>
+    <t>PUNB0030910</t>
+  </si>
+  <si>
+    <t>MYQPS9204J</t>
+  </si>
+  <si>
+    <t>ESMA-96336</t>
+  </si>
+  <si>
+    <t>Vivek Singh</t>
+  </si>
+  <si>
+    <t>yadavvivek752408@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>Atriya, Kirotpur, Atariya Sitapur, Dhouremau, U.P.-</t>
+  </si>
+  <si>
+    <t>061010536814</t>
+  </si>
+  <si>
+    <t>0103</t>
+  </si>
+  <si>
+    <t>mishran203@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>9/5, PWD Colony, DoorNoorm, Nagar, Reabareli -2209001</t>
+  </si>
+  <si>
+    <t>016701616051</t>
+  </si>
+  <si>
+    <t>ICIC000167</t>
+  </si>
+  <si>
+    <t>CNPPM4923E</t>
+  </si>
+  <si>
+    <t>Veethika Mishra</t>
+  </si>
+  <si>
+    <t>ESMA-96388</t>
+  </si>
+  <si>
+    <t>Mukul</t>
+  </si>
+  <si>
+    <t>Kaushik</t>
+  </si>
+  <si>
+    <t>mukul75kaushik@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Vill, Garhi Jaini Post- Gangchauli, Hathras - 204101</t>
+  </si>
+  <si>
+    <t>Hathras</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>CNRB0000246</t>
+  </si>
+  <si>
+    <t>HDFPK3373B</t>
+  </si>
+  <si>
+    <t>ESMA-96390</t>
+  </si>
+  <si>
+    <t>yadavamit8054@gmail.com</t>
+  </si>
+  <si>
+    <t>Pure Bhawan, Musafirkhana, Amethi, U.P.- 227813</t>
+  </si>
+  <si>
+    <t>U.P.-</t>
+  </si>
+  <si>
+    <t>Mushafrikhana</t>
+  </si>
+  <si>
+    <t>RCWPK0644F</t>
+  </si>
+  <si>
+    <t>nan mjfl</t>
+  </si>
+  <si>
+    <t>ESMA-96348</t>
+  </si>
+  <si>
+    <t>Gopal</t>
+  </si>
+  <si>
+    <t>gopalqumar197@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Raebareli 229001</t>
+  </si>
+  <si>
+    <t>Agorana, Jiroli, Aligarh,</t>
+  </si>
+  <si>
+    <t>Iglas,</t>
+  </si>
+  <si>
+    <t>PUNB0459700</t>
+  </si>
+  <si>
+    <t>IXHPS9702R</t>
+  </si>
+  <si>
+    <t>ESMA-96885</t>
+  </si>
+  <si>
+    <t>Sahu</t>
+  </si>
+  <si>
+    <t>shivamsahu2342@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Ayodhya -</t>
+  </si>
+  <si>
+    <t>SS-460/61, Sector - H, LDA colony Kanpur Road, Lucknow.</t>
+  </si>
+  <si>
+    <t>SBIN0051291</t>
+  </si>
+  <si>
+    <t>Jankipuram</t>
+  </si>
+  <si>
+    <t>KYUPS0421R</t>
+  </si>
+  <si>
+    <t>Sushama Sahu</t>
+  </si>
+  <si>
+    <t>ESMA-96337</t>
+  </si>
+  <si>
+    <t>ankit</t>
+  </si>
+  <si>
+    <t>ankityadav893289@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Vijay Bahadur, Fatehpur, Aboonagar, Dist : Fatehpur</t>
+  </si>
+  <si>
+    <t>Fatehpur</t>
+  </si>
+  <si>
+    <t>Baroda U.P. Gramin Bank</t>
+  </si>
+  <si>
+    <t>Hasnapur</t>
+  </si>
+  <si>
+    <t>KMBPK6798G</t>
+  </si>
+  <si>
+    <t>Familu</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>ravipandeyrbsb@gmail.com</t>
+  </si>
+  <si>
+    <t>Raeabareli</t>
+  </si>
+  <si>
+    <t>Nakara, Kotwa,  Biswan, Sitapur</t>
+  </si>
+  <si>
+    <t>Sitapur</t>
+  </si>
+  <si>
+    <t>IDIB000B842</t>
+  </si>
+  <si>
+    <t>biswan</t>
+  </si>
+  <si>
+    <t>EFDPP3212M</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>Mr. Ravi</t>
+  </si>
+  <si>
+    <t>ravi.dairy016@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh,</t>
+  </si>
+  <si>
+    <t>37A/206/5, Vidhya Nagar, Nagla, Padi, Dayal Bagh, Agra, U.P.- 282005</t>
+  </si>
+  <si>
+    <t>SBIN0001931</t>
+  </si>
+  <si>
+    <t>Hirabagh</t>
+  </si>
+  <si>
+    <t>BZGPR0844F</t>
+  </si>
+  <si>
+    <t>Pitam Singh</t>
+  </si>
+  <si>
+    <t>ESMA-96887</t>
+  </si>
+  <si>
+    <t>Vicky</t>
+  </si>
+  <si>
+    <t>bmvsharma06@gmail.com</t>
+  </si>
+  <si>
+    <t>House No:141, Twayafan Awagarh, PO: Awagadh, Etah- 207301</t>
+  </si>
+  <si>
+    <t>Etah</t>
+  </si>
+  <si>
+    <t>PUNB0363900</t>
+  </si>
+  <si>
+    <t>DCCPS9203Q</t>
+  </si>
+  <si>
+    <t>NCBSJVBJ</t>
+  </si>
+  <si>
+    <t>BNVHV</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Mr. Deepak</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>agrawaldeepakaca01@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>HO Raebareli</t>
+  </si>
+  <si>
+    <t>A-113/1-C, Ayodhyapuri, Colony, Jhansi Khas, U.P.- 284001</t>
+  </si>
+  <si>
+    <t>ICIC0004279</t>
+  </si>
+  <si>
+    <t>AZNPA9891R</t>
+  </si>
+  <si>
+    <t>NBV S JVK</t>
+  </si>
+  <si>
+    <t>ESMA-97238</t>
+  </si>
+  <si>
+    <t>Rohit</t>
+  </si>
+  <si>
+    <t>rohitkumar1989.rk40@gmail.com</t>
+  </si>
+  <si>
+    <t>MCC HARRINGTONGANJ</t>
+  </si>
+  <si>
+    <t>Vill &amp; Post: Rurukhas, Tahsil, Bikapur, Ayodhya.224204</t>
+  </si>
+  <si>
+    <t>BARB0RAMBAG</t>
+  </si>
+  <si>
+    <t>BZKPM5417M</t>
+  </si>
+  <si>
+    <t>nd  jsn</t>
+  </si>
+  <si>
+    <t>ESMA-97692</t>
+  </si>
+  <si>
+    <t>Rakesh</t>
+  </si>
+  <si>
+    <t>rakesh225120bbk@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>Deviganj</t>
+  </si>
+  <si>
+    <t>Villand PosT: Usmanpur,</t>
+  </si>
+  <si>
+    <t>Barabanki,</t>
+  </si>
+  <si>
+    <t>PUNB0286600</t>
+  </si>
+  <si>
+    <t>HVKPK6570B</t>
+  </si>
+  <si>
+    <t>ESMA-97693</t>
+  </si>
+  <si>
+    <t>Himashu</t>
+  </si>
+  <si>
+    <t>rajsingh98385@gmail.com</t>
+  </si>
+  <si>
+    <t>Shahbuddinpur, Sultanpur - 228161</t>
+  </si>
+  <si>
+    <t>UBIN0542890</t>
+  </si>
+  <si>
+    <t>OGTPS5883N</t>
+  </si>
+  <si>
+    <t>UP4420260000914</t>
+  </si>
+  <si>
+    <t>ESMA-97694</t>
+  </si>
+  <si>
+    <t>Sushant</t>
+  </si>
+  <si>
+    <t>Kumar Pathak</t>
+  </si>
+  <si>
+    <t>pathaksushant247@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Pure Pathak, GAURA Bura Maw, Pst: Loharia, Sultanpur, 227806</t>
+  </si>
+  <si>
+    <t>CNRB0001846</t>
+  </si>
+  <si>
+    <t>HNAPP6255G</t>
+  </si>
+  <si>
+    <t>ESMA-97695</t>
+  </si>
+  <si>
+    <t>saurabhverma3737@gmail.com</t>
+  </si>
+  <si>
+    <t>45, Barua, Amiliyasikara, Jaisinghpur,</t>
+  </si>
+  <si>
+    <t>SBIN0017382</t>
+  </si>
+  <si>
+    <t>BKDPV8096D</t>
+  </si>
+  <si>
+    <t>UP4420240015603</t>
+  </si>
+  <si>
+    <t>ESMA-97696</t>
+  </si>
+  <si>
+    <t>adarshsingh070707@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>MCC  Gauriganj</t>
+  </si>
+  <si>
+    <t>Gram - Hilapur, Siddhauna, Azamgarh, U.P.- 276203</t>
+  </si>
+  <si>
+    <t>Azamgarh</t>
+  </si>
+  <si>
+    <t>IDIB000M696</t>
+  </si>
+  <si>
+    <t>QYXPS7137D</t>
+  </si>
+  <si>
+    <t>ESMA-97697</t>
+  </si>
+  <si>
+    <t>Singhamansingh2020@gmail.com</t>
+  </si>
+  <si>
+    <t>BMCC Fusatganj</t>
+  </si>
+  <si>
+    <t>130, Shahbuddinpur, PO: Shahbuddinpur, Sultanpur, U.P.</t>
+  </si>
+  <si>
+    <t>NCSAVHQV JM</t>
+  </si>
+  <si>
+    <t>CJHNB</t>
+  </si>
+  <si>
+    <t>iwbv</t>
+  </si>
+  <si>
+    <t>OQAPS3671D</t>
+  </si>
+  <si>
+    <t>Pradeep singh</t>
+  </si>
+  <si>
+    <t>ESMA-97698</t>
+  </si>
+  <si>
+    <t>Sandeep</t>
+  </si>
+  <si>
+    <t>sandeeprupayu@gmail.com</t>
+  </si>
+  <si>
+    <t>L329, Indira Nagar Colony, Raebareli U.P.-229001</t>
+  </si>
+  <si>
+    <t>u.p.</t>
+  </si>
+  <si>
+    <t>mnsbdaj</t>
+  </si>
+  <si>
+    <t>v nkNWK</t>
+  </si>
+  <si>
+    <t>VMnjw</t>
+  </si>
+  <si>
+    <t>cmnQ JAW</t>
+  </si>
+  <si>
+    <t>AKCPJ7232M</t>
+  </si>
+  <si>
+    <t>njvbjkl</t>
+  </si>
+  <si>
+    <t>ewnbv</t>
+  </si>
+  <si>
+    <t>ESMA-97699</t>
+  </si>
+  <si>
+    <t>Anup Kumar</t>
+  </si>
+  <si>
+    <t>Trivedi</t>
+  </si>
+  <si>
+    <t>trivedianup1986@gmail.com</t>
+  </si>
+  <si>
+    <t>Dhobari, Lalupur, Khas, Raebareli Chauhaniya, Reabareli 229303</t>
+  </si>
+  <si>
+    <t>ICIC0004917</t>
+  </si>
+  <si>
+    <t>AJKPT9111G</t>
+  </si>
+  <si>
+    <t>vhkBLWKLS</t>
+  </si>
+  <si>
+    <t>NBVBQLA</t>
+  </si>
+  <si>
+    <t>VNJ</t>
+  </si>
+  <si>
+    <t>ESMA-98121</t>
+  </si>
+  <si>
+    <t>Nirnay</t>
+  </si>
+  <si>
+    <t>NIRNAY.SHARMA2018@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Chanda Pur, Sultanpur, U.P.-228125</t>
+  </si>
+  <si>
+    <t>BARB0KUREBH</t>
+  </si>
+  <si>
+    <t>GBBPS0293B</t>
+  </si>
+  <si>
+    <t>single</t>
+  </si>
+  <si>
+    <t>Ambuj</t>
+  </si>
+  <si>
+    <t>ambuj7458@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Kindhauli, Bhawaniganj Kota, PO: Babaganj, Dist: Pratapgarh, U.P.-</t>
   </si>
   <si>
     <t>Baroda U.P. Bank</t>
   </si>
   <si>
-    <t>BARB0BUPGBX</t>
-[...1127 lines deleted...]
-    <t>Ambiyapur, Enjua Rampur, Kanpur Dehat, U.P.- 209302</t>
+    <t>BARBOBUPGBX</t>
+  </si>
+  <si>
+    <t>PDHPS9185P</t>
+  </si>
+  <si>
+    <t>ESMA-98123</t>
+  </si>
+  <si>
+    <t>Parvej</t>
+  </si>
+  <si>
+    <t>Alam</t>
+  </si>
+  <si>
+    <t>parvejalam433@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>Darsauna Nai Basti, Cholapur, Dist: Varanshi, U.P.-</t>
+  </si>
+  <si>
+    <t>Varanshi</t>
+  </si>
+  <si>
+    <t>SBIN0011862</t>
+  </si>
+  <si>
+    <t>BNMPA4663D</t>
+  </si>
+  <si>
+    <t>ESMA-98124</t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>sandeepyadav88910@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>HN 417, Meeran Pura, Tanda, Ambedkarnagar,U.P.-224190</t>
+  </si>
+  <si>
+    <t>06770100029654</t>
+  </si>
+  <si>
+    <t>BARB0TANFAI</t>
+  </si>
+  <si>
+    <t>BCWPY7538L</t>
+  </si>
+  <si>
+    <t>ESMA-98125</t>
+  </si>
+  <si>
+    <t>Ayush</t>
+  </si>
+  <si>
+    <t>ayushpandey870761@gmail.com</t>
+  </si>
+  <si>
+    <t>Haripur, Banwa, Loharamau, Sultanpur, U.P.-228001</t>
+  </si>
+  <si>
+    <t>SULTANPUR</t>
+  </si>
+  <si>
+    <t>BOI</t>
+  </si>
+  <si>
+    <t>BKID0007831</t>
+  </si>
+  <si>
+    <t>JIZPP6343B</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>ravibinduparihar@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Ward No. 5, Bairusari, 5SPD -B, Hanumangarh, 335524</t>
+  </si>
+  <si>
+    <t>Rajansthan</t>
+  </si>
+  <si>
+    <t>Rajasthan</t>
+  </si>
+  <si>
+    <t>SBIN0031149</t>
+  </si>
+  <si>
+    <t>EYQPR4085A</t>
+  </si>
+  <si>
+    <t>NSBVDWBLF</t>
+  </si>
+  <si>
+    <t>ESMA-98407</t>
+  </si>
+  <si>
+    <t>Ravindra</t>
+  </si>
+  <si>
+    <t>sharmaravindrakumar30@gmail.com</t>
+  </si>
+  <si>
+    <t>LUCKNOW</t>
+  </si>
+  <si>
+    <t>68/202, Chitwapur, Paajawa, Lalkuwan Road, Near Ghanshyam, General Store, Lucknow, U.P.- 226001</t>
+  </si>
+  <si>
+    <t>SBIN0011214</t>
+  </si>
+  <si>
+    <t>A. P sen road</t>
+  </si>
+  <si>
+    <t>HAOPS7539M</t>
+  </si>
+  <si>
+    <t>ESMA-98408</t>
+  </si>
+  <si>
+    <t>Ashish Kumar</t>
+  </si>
+  <si>
+    <t>devir6628@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill,Jaffarpur, Surhurpur, Ambedkarnagar- 224159</t>
+  </si>
+  <si>
+    <t>SBIN0013162</t>
+  </si>
+  <si>
+    <t>JZEPS2005B</t>
+  </si>
+  <si>
+    <t>ESMA-98409</t>
+  </si>
+  <si>
+    <t>Devansh</t>
+  </si>
+  <si>
+    <t>shivasinghtomer143@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Vill Devagawan, KUTUBNAGAR, Sitapur, UP- 261401</t>
+  </si>
+  <si>
+    <t>Kotak Bank</t>
+  </si>
+  <si>
+    <t>KKBK0005197</t>
+  </si>
+  <si>
+    <t>QVOPS1826P</t>
+  </si>
+  <si>
+    <t>ESMA-98410</t>
+  </si>
+  <si>
+    <t>saurgupt377@gmail.com</t>
+  </si>
+  <si>
+    <t>Ward No . 10, Mukhtar Anish Nagar, Shivrajpur, Kanpur Nagar -209205</t>
   </si>
   <si>
     <t>Kanpur</t>
   </si>
   <si>
-    <t>SBIN0006589</t>
-[...77 lines deleted...]
-    <t>ESMA-95658</t>
+    <t>SBIN0011203</t>
+  </si>
+  <si>
+    <t>ATIPG8560A</t>
+  </si>
+  <si>
+    <t>ESMA-98411</t>
+  </si>
+  <si>
+    <t>Pramod</t>
+  </si>
+  <si>
+    <t>panpramodjo@gmail.com</t>
+  </si>
+  <si>
+    <t>Vill Raypur, Mauthar, Ashokpur, Tehsil Patiyali, Kasganj- 207243</t>
+  </si>
+  <si>
+    <t>Kasganj</t>
+  </si>
+  <si>
+    <t>SBIN0011596</t>
+  </si>
+  <si>
+    <t>HUCPK1438M</t>
+  </si>
+  <si>
+    <t>ESMA-98412</t>
+  </si>
+  <si>
+    <t>Prajjwal</t>
+  </si>
+  <si>
+    <t>prajjwalshukla411@gmail.com</t>
+  </si>
+  <si>
+    <t>156, Kha, Mirjapur, Birahim, Bajgarh,U.P.-227816</t>
+  </si>
+  <si>
+    <t>Baijgarh</t>
+  </si>
+  <si>
+    <t>SGFPS6245N</t>
+  </si>
+  <si>
+    <t>ESMA-98413</t>
+  </si>
+  <si>
+    <t>Mudit</t>
+  </si>
+  <si>
+    <t>mishramuditrbl@gmail.com</t>
+  </si>
+  <si>
+    <t>748/13,Shakti Nagar, Lucknow road, Raebareli 229001</t>
+  </si>
+  <si>
+    <t>GBSPM8739R</t>
+  </si>
+  <si>
+    <t>ESMA-01</t>
   </si>
   <si>
     <t>Satyam</t>
   </si>
   <si>
-    <t>Satyamsatyam50798@gmail.com</t>
-[...128 lines deleted...]
-    <t>Veethika Mishra</t>
+    <t>satyampal7518@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Pure Motiram, PO: Karaudikala, Amethi, U.P.-227413</t>
+  </si>
+  <si>
+    <t>UBIN0913464</t>
+  </si>
+  <si>
+    <t>FNOPP5871C</t>
+  </si>
+  <si>
+    <t>ESMA-02</t>
+  </si>
+  <si>
+    <t>Krishan Chandra</t>
+  </si>
+  <si>
+    <t>krishnamaurya1@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Shri Vishnu Vihar, Rampur Road, Dahariya, Manpur, Paschim Haldwani, Nainital Uttarakhand - 263139</t>
+  </si>
+  <si>
+    <t>Nainital</t>
+  </si>
+  <si>
+    <t>Uttrakhand</t>
+  </si>
+  <si>
+    <t>BARB0RAMHAL</t>
+  </si>
+  <si>
+    <t>Rampur road Hal</t>
+  </si>
+  <si>
+    <t>AOTPM8425J</t>
+  </si>
+  <si>
+    <t>ESMA-03</t>
+  </si>
+  <si>
+    <t>ayusht212az@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Near Rana Nagar 229001</t>
+  </si>
+  <si>
+    <t>Rashidabad Tiwariyan, Farukkhabad, U.P.- 209502</t>
+  </si>
+  <si>
+    <t>Farrukhabad</t>
+  </si>
+  <si>
+    <t>SBIN0000661</t>
+  </si>
+  <si>
+    <t>CAFPT3481F</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>Aditya Prakash</t>
+  </si>
+  <si>
+    <t>dwivediaditya512@gmail.com</t>
+  </si>
+  <si>
+    <t>AB-44, Sanchar Vihar Colony, ITI, Township, 
+Mau, Gonda, Mankapur, U.P.- 271308</t>
+  </si>
+  <si>
+    <t>Gonda</t>
+  </si>
+  <si>
+    <t>HDFC0000296</t>
+  </si>
+  <si>
+    <t>BBVPD1195A</t>
+  </si>
+  <si>
+    <t>EMPC009</t>
+  </si>
+  <si>
+    <t>Chaya</t>
+  </si>
+  <si>
+    <t>Naidu</t>
+  </si>
+  <si>
+    <t>chayanaidu@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>A1 1402</t>
+  </si>
+  <si>
+    <t>Uttar Pradesh</t>
+  </si>
+  <si>
+    <t>wewq</t>
+  </si>
+  <si>
+    <t>nida</t>
+  </si>
+  <si>
+    <t>ddsad</t>
+  </si>
+  <si>
+    <t>asdsads</t>
+  </si>
+  <si>
+    <t>dasdsd</t>
+  </si>
+  <si>
+    <t>ESMA-07</t>
+  </si>
+  <si>
+    <t>Amit kumar</t>
+  </si>
+  <si>
+    <t>panditamitkumartiwari@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>Jayas , Amethi</t>
+  </si>
+  <si>
+    <t>HDFC0000945</t>
+  </si>
+  <si>
+    <t>FKXPX1967A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -5035,93 +5591,93 @@
         <color rgb="FF0E0F9D"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5388,78 +5944,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0E0F9D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X211"/>
+  <dimension ref="A1:X228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K211"/>
+      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K228"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="97.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="122.113" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.568" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.568" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.853" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -13280,57 +13836,57 @@
       <c r="N107" s="16">
         <v>229001</v>
       </c>
       <c r="O107" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P107" s="4">
         <v>35489893757</v>
       </c>
       <c r="Q107" s="4" t="s">
         <v>892</v>
       </c>
       <c r="R107" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S107" s="4">
         <v>530309088540</v>
       </c>
       <c r="T107" s="4" t="s">
         <v>893</v>
       </c>
       <c r="U107" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V107" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9125315750</v>
+        <v>37</v>
+      </c>
+      <c r="W107" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X107" s="10" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
     </row>
     <row r="108" spans="1:24" customHeight="1" ht="20">
       <c r="A108" s="12" t="s">
         <v>894</v>
       </c>
       <c r="B108" s="15">
         <v>170</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>895</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>896</v>
       </c>
       <c r="F108" s="15">
         <v>9368018208</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -13442,7591 +13998,8849 @@
       </c>
       <c r="S109" s="4">
         <v>911185016584</v>
       </c>
       <c r="T109" s="4" t="s">
         <v>766</v>
       </c>
       <c r="U109" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V109" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W109" s="16">
         <v>9973853821</v>
       </c>
       <c r="X109" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:24" customHeight="1" ht="20">
       <c r="A110" s="12" t="s">
         <v>908</v>
       </c>
       <c r="B110" s="15">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>817</v>
+        <v>909</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>909</v>
+        <v>305</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>910</v>
       </c>
       <c r="F110" s="15">
-        <v>6386994105</v>
+        <v>9555054147</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>792</v>
       </c>
       <c r="J110" s="18" t="s">
-        <v>890</v>
+        <v>348</v>
       </c>
       <c r="K110" s="18" t="s">
         <v>911</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M110" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N110" s="15">
         <v>229001</v>
       </c>
       <c r="O110" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="P110" s="3">
+        <v>36328100024119</v>
+      </c>
+      <c r="Q110" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="P110" s="3">
-[...2 lines deleted...]
-      <c r="Q110" s="3" t="s">
+      <c r="R110" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S110" s="3">
+        <v>469747626886</v>
+      </c>
+      <c r="T110" s="3" t="s">
         <v>913</v>
-      </c>
-[...7 lines deleted...]
-        <v>914</v>
       </c>
       <c r="U110" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V110" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W110" s="15">
-        <v>8881679393</v>
+        <v>7309550295</v>
       </c>
       <c r="X110" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="111" spans="1:24" customHeight="1" ht="20">
       <c r="A111" s="13" t="s">
+        <v>914</v>
+      </c>
+      <c r="B111" s="16">
+        <v>177</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E111" s="4" t="s">
         <v>915</v>
       </c>
-      <c r="B111" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F111" s="16">
-        <v>9555054147</v>
+        <v>6394063875</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="4" t="s">
         <v>792</v>
       </c>
       <c r="J111" s="19" t="s">
-        <v>348</v>
+        <v>638</v>
       </c>
       <c r="K111" s="19" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="L111" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M111" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N111" s="16">
         <v>229001</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>884</v>
+        <v>195</v>
       </c>
       <c r="P111" s="4">
-        <v>36328100024119</v>
+        <v>50100182780810</v>
       </c>
       <c r="Q111" s="4" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="R111" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S111" s="4">
-        <v>469747626886</v>
+        <v>890848802127</v>
       </c>
       <c r="T111" s="4" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="U111" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V111" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W111" s="16">
-        <v>7309550295</v>
+        <v>9310657416</v>
       </c>
       <c r="X111" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="112" spans="1:24" customHeight="1" ht="20">
       <c r="A112" s="12" t="s">
+        <v>919</v>
+      </c>
+      <c r="B112" s="15">
+        <v>178</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="E112" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="B112" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="F112" s="15">
-        <v>6394063875</v>
+        <v>8881104265</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>792</v>
       </c>
       <c r="J112" s="18" t="s">
-        <v>638</v>
+        <v>922</v>
       </c>
       <c r="K112" s="18" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M112" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N112" s="15">
         <v>229001</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>50100182780810</v>
+        <v>884</v>
+      </c>
+      <c r="P112" s="3" t="s">
+        <v>923</v>
       </c>
       <c r="Q112" s="3" t="s">
         <v>924</v>
       </c>
       <c r="R112" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S112" s="3">
-        <v>890848802127</v>
+        <v>403788782715</v>
       </c>
       <c r="T112" s="3" t="s">
         <v>925</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V112" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W112" s="15">
-        <v>9310657416</v>
+        <v>9795163897</v>
       </c>
       <c r="X112" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="113" spans="1:24" customHeight="1" ht="20">
       <c r="A113" s="13" t="s">
         <v>926</v>
       </c>
       <c r="B113" s="16">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>927</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>529</v>
+        <v>928</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F113" s="16">
-        <v>8881104265</v>
+        <v>8604186771</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="4" t="s">
         <v>792</v>
       </c>
       <c r="J113" s="19" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="K113" s="19" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="L113" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N113" s="16">
         <v>229001</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>64</v>
+      </c>
+      <c r="P113" s="4">
+        <v>37094853922</v>
       </c>
       <c r="Q113" s="4" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="R113" s="16" t="s">
-        <v>68</v>
+        <v>933</v>
       </c>
       <c r="S113" s="4">
-        <v>403788782715</v>
+        <v>425126704684</v>
       </c>
       <c r="T113" s="4" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="U113" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V113" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9795163897</v>
+        <v>37</v>
+      </c>
+      <c r="W113" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X113" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:24" customHeight="1" ht="20">
       <c r="A114" s="12" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B114" s="15">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>935</v>
+        <v>253</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F114" s="15">
-        <v>8604186771</v>
+        <v>7376791388</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>792</v>
+        <v>678</v>
       </c>
       <c r="J114" s="18" t="s">
-        <v>586</v>
+        <v>126</v>
       </c>
       <c r="K114" s="18" t="s">
-        <v>937</v>
+        <v>126</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M114" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N114" s="15">
         <v>229001</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>37094853922</v>
+        <v>938</v>
+      </c>
+      <c r="P114" s="3" t="s">
+        <v>939</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="R114" s="15" t="s">
-        <v>939</v>
+        <v>68</v>
       </c>
       <c r="S114" s="3">
-        <v>425126704684</v>
+        <v>543939904841</v>
       </c>
       <c r="T114" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="U114" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V114" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W114" s="15">
+        <v>9452555262</v>
       </c>
       <c r="X114" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="115" spans="1:24" customHeight="1" ht="20">
       <c r="A115" s="13" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B115" s="16">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>253</v>
+        <v>113</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="F115" s="16">
-        <v>7376791388</v>
+        <v>8052127020</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I115" s="4" t="s">
-        <v>678</v>
+        <v>792</v>
       </c>
       <c r="J115" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K115" s="19" t="s">
         <v>126</v>
       </c>
       <c r="L115" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N115" s="16">
         <v>229001</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>944</v>
+        <v>632</v>
       </c>
       <c r="P115" s="4" t="s">
         <v>945</v>
       </c>
       <c r="Q115" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="R115" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="S115" s="4">
+        <v>735098169869</v>
+      </c>
+      <c r="T115" s="4" t="s">
         <v>946</v>
       </c>
-      <c r="R115" s="16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U115" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V115" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9452555262</v>
+        <v>37</v>
+      </c>
+      <c r="W115" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X115" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="116" spans="1:24" customHeight="1" ht="20">
       <c r="A116" s="12" t="s">
+        <v>947</v>
+      </c>
+      <c r="B116" s="15">
+        <v>183</v>
+      </c>
+      <c r="C116" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="B116" s="15">
-[...2 lines deleted...]
-      <c r="C116" s="3" t="s">
+      <c r="D116" s="3" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>950</v>
       </c>
       <c r="F116" s="15">
-        <v>8052127020</v>
+        <v>9919387450</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>792</v>
       </c>
       <c r="J116" s="18" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="K116" s="18" t="s">
         <v>126</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N116" s="15">
         <v>229001</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="P116" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="P116" s="3">
+        <v>1844101003901</v>
+      </c>
+      <c r="Q116" s="3" t="s">
         <v>951</v>
       </c>
-      <c r="Q116" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R116" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S116" s="3">
-        <v>735098169869</v>
+        <v>539726289811</v>
       </c>
       <c r="T116" s="3" t="s">
         <v>952</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V116" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W116" s="15">
-        <v>9554206128</v>
+        <v>9792983390</v>
       </c>
       <c r="X116" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:24" customHeight="1" ht="20">
       <c r="A117" s="13" t="s">
         <v>953</v>
       </c>
       <c r="B117" s="16">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>954</v>
       </c>
       <c r="D117" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="E117" s="4" t="s">
         <v>955</v>
       </c>
-      <c r="E117" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="16">
-        <v>9919387450</v>
+        <v>7543974859</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I117" s="4" t="s">
         <v>792</v>
       </c>
       <c r="J117" s="19" t="s">
-        <v>116</v>
+        <v>623</v>
       </c>
       <c r="K117" s="19" t="s">
-        <v>126</v>
+        <v>956</v>
       </c>
       <c r="L117" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N117" s="16">
         <v>229001</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>877</v>
+        <v>957</v>
       </c>
       <c r="P117" s="4">
-        <v>1844101003901</v>
+        <v>22118100000000.0</v>
       </c>
       <c r="Q117" s="4" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="R117" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S117" s="4">
-        <v>539726289811</v>
+        <v>432158688704</v>
       </c>
       <c r="T117" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="U117" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V117" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W117" s="16">
-        <v>9792983390</v>
+        <v>9546060980</v>
       </c>
       <c r="X117" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="118" spans="1:24" customHeight="1" ht="20">
       <c r="A118" s="12" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B118" s="15">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>960</v>
+        <v>834</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>961</v>
       </c>
       <c r="F118" s="15">
-        <v>7543974859</v>
+        <v>9997021793</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>792</v>
       </c>
       <c r="J118" s="18" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="K118" s="18" t="s">
         <v>962</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N118" s="15">
         <v>229001</v>
       </c>
       <c r="O118" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P118" s="3">
+        <v>38088354718</v>
+      </c>
+      <c r="Q118" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="P118" s="3">
-[...2 lines deleted...]
-      <c r="Q118" s="3" t="s">
+      <c r="R118" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S118" s="3">
+        <v>515845256492</v>
+      </c>
+      <c r="T118" s="3" t="s">
         <v>964</v>
-      </c>
-[...7 lines deleted...]
-        <v>965</v>
       </c>
       <c r="U118" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V118" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W118" s="15">
-        <v>9546060980</v>
+        <v>7060499570</v>
       </c>
       <c r="X118" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="119" spans="1:24" customHeight="1" ht="20">
       <c r="A119" s="13" t="s">
+        <v>965</v>
+      </c>
+      <c r="B119" s="16">
+        <v>188</v>
+      </c>
+      <c r="C119" s="4" t="s">
         <v>966</v>
       </c>
-      <c r="B119" s="16">
-[...4 lines deleted...]
-      </c>
       <c r="D119" s="4" t="s">
-        <v>529</v>
+        <v>74</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>967</v>
       </c>
       <c r="F119" s="16">
-        <v>9997021793</v>
+        <v>8887551543</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="4" t="s">
-        <v>792</v>
+        <v>968</v>
       </c>
       <c r="J119" s="19" t="s">
         <v>630</v>
       </c>
       <c r="K119" s="19" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="L119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N119" s="16">
         <v>229001</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>64</v>
+        <v>877</v>
       </c>
       <c r="P119" s="4">
-        <v>38088354718</v>
+        <v>87242300000000.0</v>
       </c>
       <c r="Q119" s="4" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="R119" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S119" s="4">
-        <v>515845256492</v>
+        <v>892395233803</v>
       </c>
       <c r="T119" s="4" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="U119" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V119" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>7060499570</v>
+        <v>972</v>
+      </c>
+      <c r="W119" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X119" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:24" customHeight="1" ht="20">
       <c r="A120" s="12" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B120" s="15">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="F120" s="15">
-        <v>8887551543</v>
+        <v>9179689289</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J120" s="18" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="K120" s="18" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N120" s="15">
         <v>229001</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>877</v>
+        <v>64</v>
       </c>
       <c r="P120" s="3">
-        <v>87242300000000.0</v>
+        <v>39985122033</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="R120" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S120" s="3">
-        <v>892395233803</v>
+        <v>237275447793</v>
       </c>
       <c r="T120" s="3" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="U120" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V120" s="3" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W120" s="15">
+        <v>9753280803</v>
       </c>
       <c r="X120" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:24" customHeight="1" ht="20">
       <c r="A121" s="13" t="s">
         <v>979</v>
       </c>
       <c r="B121" s="16">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>980</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>113</v>
+        <v>529</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>981</v>
       </c>
       <c r="F121" s="16">
-        <v>9179689289</v>
+        <v>9149097351</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I121" s="4" t="s">
-        <v>974</v>
+        <v>678</v>
       </c>
       <c r="J121" s="19" t="s">
-        <v>623</v>
+        <v>126</v>
       </c>
       <c r="K121" s="19" t="s">
         <v>982</v>
       </c>
       <c r="L121" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M121" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N121" s="16">
         <v>229001</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>64</v>
+        <v>983</v>
       </c>
       <c r="P121" s="4">
-        <v>39985122033</v>
+        <v>50100389359152</v>
       </c>
       <c r="Q121" s="4" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="R121" s="16" t="s">
-        <v>68</v>
+        <v>985</v>
       </c>
       <c r="S121" s="4">
-        <v>237275447793</v>
+        <v>227660801460</v>
       </c>
       <c r="T121" s="4" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="U121" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V121" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9753280803</v>
+        <v>987</v>
+      </c>
+      <c r="W121" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X121" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="122" spans="1:24" customHeight="1" ht="20">
       <c r="A122" s="12" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="B122" s="15">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>529</v>
+        <v>68</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="F122" s="15">
-        <v>9149097351</v>
+        <v>7007716643</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>678</v>
+        <v>968</v>
       </c>
       <c r="J122" s="18" t="s">
         <v>126</v>
       </c>
       <c r="K122" s="18" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N122" s="15">
         <v>229001</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="P122" s="3">
-        <v>50100389359152</v>
+        <v>7722627180</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="R122" s="15" t="s">
-        <v>991</v>
+        <v>68</v>
       </c>
       <c r="S122" s="3">
-        <v>227660801460</v>
+        <v>691729381974</v>
       </c>
       <c r="T122" s="3" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="U122" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V122" s="3" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W122" s="15">
+        <v>8869921646</v>
       </c>
       <c r="X122" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="123" spans="1:24" customHeight="1" ht="20">
       <c r="A123" s="13" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B123" s="16">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>529</v>
+        <v>997</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F123" s="16">
-        <v>9416033137</v>
+        <v>9129515029</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J123" s="19" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="K123" s="19" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="L123" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M123" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N123" s="16">
         <v>229001</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="P123" s="4">
-        <v>7810941083</v>
+        <v>59164359704</v>
       </c>
       <c r="Q123" s="4" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="R123" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S123" s="4">
-        <v>947666475696</v>
+        <v>393421482543</v>
       </c>
       <c r="T123" s="4" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="U123" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V123" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W123" s="16">
-        <v>9996010534</v>
+        <v>8840987879</v>
       </c>
       <c r="X123" s="10" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
     </row>
     <row r="124" spans="1:24" customHeight="1" ht="20">
       <c r="A124" s="12" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B124" s="15">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>68</v>
+        <v>1004</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="F124" s="15">
-        <v>7007716643</v>
+        <v>8808123765</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J124" s="18" t="s">
         <v>126</v>
       </c>
       <c r="K124" s="18" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N124" s="15">
         <v>229001</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>7722627180</v>
+        <v>957</v>
+      </c>
+      <c r="P124" s="3" t="s">
+        <v>1007</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="R124" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S124" s="3">
-        <v>691729381974</v>
+        <v>865718091794</v>
       </c>
       <c r="T124" s="3" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="U124" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V124" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W124" s="15">
-        <v>8869921646</v>
+        <v>8795835202</v>
       </c>
       <c r="X124" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="125" spans="1:24" customHeight="1" ht="20">
       <c r="A125" s="13" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="B125" s="16">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>1009</v>
+        <v>253</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="F125" s="16">
-        <v>9129515029</v>
+        <v>9696627665</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I125" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J125" s="19" t="s">
-        <v>623</v>
+        <v>784</v>
       </c>
       <c r="K125" s="19" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>126</v>
+        <v>1014</v>
       </c>
       <c r="M125" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N125" s="16">
-        <v>229001</v>
+        <v>221502</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="P125" s="4">
-        <v>59164359704</v>
+        <v>662302120002563</v>
       </c>
       <c r="Q125" s="4" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="R125" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S125" s="4">
-        <v>393421482543</v>
+        <v>403552456662</v>
       </c>
       <c r="T125" s="4" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="U125" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V125" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W125" s="16">
-        <v>8840987879</v>
+        <v>8853294787</v>
       </c>
       <c r="X125" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="126" spans="1:24" customHeight="1" ht="20">
       <c r="A126" s="12" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="B126" s="15">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>1016</v>
+        <v>529</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="F126" s="15">
-        <v>8808123765</v>
+        <v>8948330959</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>974</v>
+        <v>678</v>
       </c>
       <c r="J126" s="18" t="s">
-        <v>126</v>
+        <v>1021</v>
       </c>
       <c r="K126" s="18" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N126" s="15">
         <v>229001</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>483</v>
+      </c>
+      <c r="P126" s="3">
+        <v>47580100000000.0</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="R126" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S126" s="3">
-        <v>865718091794</v>
+        <v>646984000000.0</v>
       </c>
       <c r="T126" s="3" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="U126" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V126" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W126" s="15">
-        <v>8795835202</v>
+        <v>8173816308</v>
       </c>
       <c r="X126" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="127" spans="1:24" customHeight="1" ht="20">
       <c r="A127" s="13" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="B127" s="16">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>253</v>
+        <v>529</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="F127" s="16">
-        <v>9696627665</v>
+        <v>7260928471</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I127" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J127" s="19" t="s">
-        <v>784</v>
+        <v>854</v>
       </c>
       <c r="K127" s="19" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>1026</v>
+        <v>126</v>
       </c>
       <c r="M127" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N127" s="16">
-        <v>221502</v>
+        <v>229001</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>1027</v>
+        <v>64</v>
       </c>
       <c r="P127" s="4">
-        <v>662302120002563</v>
+        <v>43989952875</v>
       </c>
       <c r="Q127" s="4" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="R127" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S127" s="4">
-        <v>403552456662</v>
+        <v>929083308944</v>
       </c>
       <c r="T127" s="4" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="U127" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V127" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W127" s="16">
-        <v>8853294787</v>
+        <v>9939528128</v>
       </c>
       <c r="X127" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="128" spans="1:24" customHeight="1" ht="20">
       <c r="A128" s="12" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B128" s="15">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>529</v>
+        <v>1033</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F128" s="15">
-        <v>8948330959</v>
+        <v>9793564055</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>678</v>
+        <v>968</v>
       </c>
       <c r="J128" s="18" t="s">
-        <v>1033</v>
+        <v>126</v>
       </c>
       <c r="K128" s="18" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N128" s="15">
         <v>229001</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>483</v>
       </c>
       <c r="P128" s="3">
-        <v>47580100000000.0</v>
+        <v>37830100019383</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="R128" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S128" s="3">
-        <v>646984000000.0</v>
+        <v>491300971676</v>
       </c>
       <c r="T128" s="3" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="U128" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V128" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W128" s="15">
-        <v>8173816308</v>
+        <v>8169229565</v>
       </c>
       <c r="X128" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="129" spans="1:24" customHeight="1" ht="20">
       <c r="A129" s="13" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B129" s="16">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>689</v>
+        <v>1039</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>529</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F129" s="16">
-        <v>9068765425</v>
+        <v>6397141836</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I129" s="4" t="s">
-        <v>974</v>
+        <v>678</v>
       </c>
       <c r="J129" s="19" t="s">
-        <v>126</v>
+        <v>638</v>
       </c>
       <c r="K129" s="19" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="L129" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M129" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N129" s="16">
         <v>229001</v>
       </c>
       <c r="O129" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P129" s="4">
-        <v>34442458397</v>
+        <v>39769469232</v>
       </c>
       <c r="Q129" s="4" t="s">
-        <v>969</v>
+        <v>1042</v>
       </c>
       <c r="R129" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S129" s="4">
-        <v>972272594067</v>
+        <v>507546164444</v>
       </c>
       <c r="T129" s="4" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="U129" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V129" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W129" s="16">
-        <v>9305398916</v>
+        <v>9639356793</v>
       </c>
       <c r="X129" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="130" spans="1:24" customHeight="1" ht="20">
       <c r="A130" s="12" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="B130" s="15">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>529</v>
+        <v>1046</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="F130" s="15">
-        <v>7260928471</v>
+        <v>9452225767</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J130" s="18" t="s">
         <v>854</v>
       </c>
       <c r="K130" s="18" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M130" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N130" s="15">
         <v>229001</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P130" s="3">
-        <v>43989952875</v>
+        <v>31285511827</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="R130" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S130" s="3">
-        <v>929083308944</v>
+        <v>630936931031</v>
       </c>
       <c r="T130" s="3" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="U130" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V130" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W130" s="15">
-        <v>9939528128</v>
+        <v>8429476902</v>
       </c>
       <c r="X130" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="131" spans="1:24" customHeight="1" ht="20">
       <c r="A131" s="13" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="B131" s="16">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="F131" s="16">
-        <v>9793564055</v>
+        <v>7054527500</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I131" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J131" s="19" t="s">
-        <v>126</v>
+        <v>854</v>
       </c>
       <c r="K131" s="19" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="L131" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M131" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N131" s="16">
         <v>229001</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>483</v>
+        <v>64</v>
       </c>
       <c r="P131" s="4">
-        <v>37830100019383</v>
+        <v>41791518367</v>
       </c>
       <c r="Q131" s="4" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="R131" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S131" s="4">
-        <v>491300971676</v>
+        <v>224515657414</v>
       </c>
       <c r="T131" s="4" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="U131" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V131" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W131" s="16">
-        <v>8169229565</v>
+        <v>8009161417</v>
       </c>
       <c r="X131" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="132" spans="1:24" customHeight="1" ht="20">
       <c r="A132" s="12" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B132" s="15">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="F132" s="15">
-        <v>6397141836</v>
+        <v>8318255636</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>678</v>
+        <v>968</v>
       </c>
       <c r="J132" s="18" t="s">
-        <v>638</v>
+        <v>784</v>
       </c>
       <c r="K132" s="18" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M132" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N132" s="15">
         <v>229001</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P132" s="3">
-        <v>39769469232</v>
+        <v>42735553877</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>1058</v>
+        <v>779</v>
       </c>
       <c r="R132" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S132" s="3">
-        <v>507546164444</v>
+        <v>947090410982</v>
       </c>
       <c r="T132" s="3" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="U132" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V132" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9639356793</v>
+        <v>37</v>
+      </c>
+      <c r="W132" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X132" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="133" spans="1:24" customHeight="1" ht="20">
       <c r="A133" s="13" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B133" s="16">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="F133" s="16">
-        <v>9452225767</v>
+        <v>9336395303</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I133" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J133" s="19" t="s">
         <v>854</v>
       </c>
       <c r="K133" s="19" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="L133" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M133" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N133" s="16">
         <v>229001</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>64</v>
+        <v>1068</v>
       </c>
       <c r="P133" s="4">
-        <v>31285511827</v>
+        <v>1198104000102957</v>
       </c>
       <c r="Q133" s="4" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="R133" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S133" s="4">
-        <v>630936931031</v>
+        <v>514561085819</v>
       </c>
       <c r="T133" s="4" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="U133" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V133" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W133" s="16">
-        <v>8429476902</v>
+        <v>8418099901</v>
       </c>
       <c r="X133" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="134" spans="1:24" customHeight="1" ht="20">
       <c r="A134" s="12" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="B134" s="15">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>1069</v>
+        <v>378</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="F134" s="15">
-        <v>7054527500</v>
+        <v>9675311784</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J134" s="18" t="s">
-        <v>854</v>
+        <v>126</v>
       </c>
       <c r="K134" s="18" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M134" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N134" s="15">
         <v>229001</v>
       </c>
       <c r="O134" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P134" s="3">
-        <v>41791518367</v>
+        <v>43685654749</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="R134" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S134" s="3">
-        <v>224515657414</v>
+        <v>821429160613</v>
       </c>
       <c r="T134" s="3" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="U134" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V134" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W134" s="15">
-        <v>8009161417</v>
+        <v>9761425441</v>
       </c>
       <c r="X134" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="135" spans="1:24" customHeight="1" ht="20">
       <c r="A135" s="13" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="B135" s="16">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="F135" s="16">
-        <v>8318255636</v>
+        <v>9140915923</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I135" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J135" s="19" t="s">
-        <v>784</v>
+        <v>126</v>
       </c>
       <c r="K135" s="19" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="L135" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M135" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N135" s="16">
         <v>229001</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>42735553877</v>
+        <v>708</v>
+      </c>
+      <c r="P135" s="4" t="s">
+        <v>1081</v>
       </c>
       <c r="Q135" s="4" t="s">
-        <v>779</v>
+        <v>1082</v>
       </c>
       <c r="R135" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S135" s="4">
-        <v>947090410982</v>
+        <v>451791277987</v>
       </c>
       <c r="T135" s="4" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="U135" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V135" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W135" s="16">
+        <v>6392938791</v>
       </c>
       <c r="X135" s="10" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="136" spans="1:24" customHeight="1" ht="20">
       <c r="A136" s="12" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="B136" s="15">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>1080</v>
+        <v>773</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>1081</v>
+        <v>113</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="F136" s="15">
-        <v>9336395303</v>
+        <v>7460808787</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J136" s="18" t="s">
-        <v>854</v>
+        <v>348</v>
       </c>
       <c r="K136" s="18" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M136" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N136" s="15">
         <v>229001</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>1084</v>
+        <v>64</v>
       </c>
       <c r="P136" s="3">
-        <v>1198104000102957</v>
+        <v>39995426947</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="R136" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S136" s="3">
-        <v>514561085819</v>
+        <v>821273428659</v>
       </c>
       <c r="T136" s="3" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="U136" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V136" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W136" s="15">
-        <v>8418099901</v>
+        <v>7523813422</v>
       </c>
       <c r="X136" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="137" spans="1:24" customHeight="1" ht="20">
       <c r="A137" s="13" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B137" s="16">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>980</v>
+        <v>1090</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>1088</v>
+        <v>529</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F137" s="16">
-        <v>9648556075</v>
+        <v>7651832480</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I137" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J137" s="19" t="s">
-        <v>1090</v>
+        <v>630</v>
       </c>
       <c r="K137" s="19" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="L137" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M137" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N137" s="16">
         <v>229001</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="P137" s="4">
-        <v>86240100036346</v>
+      <c r="P137" s="4" t="s">
+        <v>1093</v>
       </c>
       <c r="Q137" s="4" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="R137" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="S137" s="4">
-[...3 lines deleted...]
-        <v>1093</v>
+      <c r="S137" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="T137" s="4">
+        <v>529473052285</v>
       </c>
       <c r="U137" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V137" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W137" s="16">
-        <v>9919880919</v>
+        <v>7408846284</v>
       </c>
       <c r="X137" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="138" spans="1:24" customHeight="1" ht="20">
       <c r="A138" s="12" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B138" s="15">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>1095</v>
+        <v>1052</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F138" s="15">
-        <v>9839125345</v>
+        <v>8601604849</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J138" s="18" t="s">
         <v>126</v>
       </c>
       <c r="K138" s="18" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M138" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N138" s="15">
         <v>229001</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>1099</v>
+        <v>483</v>
       </c>
       <c r="P138" s="3">
-        <v>2408110120050662</v>
+        <v>40928100003471</v>
       </c>
       <c r="Q138" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="R138" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S138" s="3">
-        <v>464060025362</v>
+        <v>373935713506</v>
       </c>
       <c r="T138" s="3" t="s">
         <v>1101</v>
       </c>
       <c r="U138" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V138" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W138" s="15">
-        <v>8318251924</v>
+        <v>8756402041</v>
       </c>
       <c r="X138" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="139" spans="1:24" customHeight="1" ht="20">
       <c r="A139" s="13" t="s">
         <v>1102</v>
       </c>
       <c r="B139" s="16">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C139" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D139" s="4" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="F139" s="16">
-        <v>9675311784</v>
+        <v>9161730668</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I139" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J139" s="19" t="s">
-        <v>126</v>
+        <v>348</v>
       </c>
       <c r="K139" s="19" t="s">
         <v>1105</v>
       </c>
       <c r="L139" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M139" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N139" s="16">
         <v>229001</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>64</v>
+        <v>483</v>
       </c>
       <c r="P139" s="4">
-        <v>43685654749</v>
+        <v>32270100013653</v>
       </c>
       <c r="Q139" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="R139" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S139" s="4">
-        <v>821429160613</v>
+        <v>597911095900</v>
       </c>
       <c r="T139" s="4" t="s">
         <v>1107</v>
       </c>
       <c r="U139" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V139" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W139" s="16">
-        <v>9761425441</v>
+        <v>8299844804</v>
       </c>
       <c r="X139" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:24" customHeight="1" ht="20">
       <c r="A140" s="12" t="s">
         <v>1108</v>
       </c>
       <c r="B140" s="15">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="F140" s="15">
-        <v>9140915923</v>
+        <v>8052359926</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J140" s="18" t="s">
-        <v>126</v>
+        <v>348</v>
       </c>
       <c r="K140" s="18" t="s">
         <v>1111</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M140" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N140" s="15">
         <v>229001</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="P140" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="P140" s="3">
+        <v>5757100000000.0</v>
+      </c>
+      <c r="Q140" s="3" t="s">
         <v>1112</v>
       </c>
-      <c r="Q140" s="3" t="s">
+      <c r="R140" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S140" s="3">
+        <v>274276757470</v>
+      </c>
+      <c r="T140" s="3" t="s">
         <v>1113</v>
-      </c>
-[...7 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="U140" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V140" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W140" s="15">
-        <v>6392938791</v>
+        <v>7379379731</v>
       </c>
       <c r="X140" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="141" spans="1:24" customHeight="1" ht="20">
       <c r="A141" s="13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B141" s="16">
+        <v>224</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="E141" s="4" t="s">
         <v>1115</v>
       </c>
-      <c r="B141" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="F141" s="16">
-        <v>7460808787</v>
+        <v>6307242825</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I141" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J141" s="19" t="s">
-        <v>348</v>
+        <v>854</v>
       </c>
       <c r="K141" s="19" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="L141" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M141" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N141" s="16">
         <v>229001</v>
       </c>
       <c r="O141" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P141" s="4">
-        <v>39995426947</v>
+        <v>34456193422</v>
       </c>
       <c r="Q141" s="4" t="s">
-        <v>1118</v>
+        <v>932</v>
       </c>
       <c r="R141" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S141" s="4">
-        <v>821273428659</v>
+        <v>656643079463</v>
       </c>
       <c r="T141" s="4" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="U141" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V141" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W141" s="16">
-        <v>7523813422</v>
+        <v>7054826832</v>
       </c>
       <c r="X141" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="142" spans="1:24" customHeight="1" ht="20">
       <c r="A142" s="12" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="B142" s="15">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>1121</v>
+        <v>92</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="F142" s="15">
-        <v>7651832480</v>
+        <v>8756487170</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J142" s="18" t="s">
-        <v>630</v>
+        <v>126</v>
       </c>
       <c r="K142" s="18" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M142" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N142" s="15">
         <v>229001</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>877</v>
+      </c>
+      <c r="P142" s="3">
+        <v>3049100000000.0</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="R142" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="S142" s="3" t="s">
-[...3 lines deleted...]
-        <v>529473052285</v>
+      <c r="S142" s="3">
+        <v>900789336534</v>
+      </c>
+      <c r="T142" s="3" t="s">
+        <v>1122</v>
       </c>
       <c r="U142" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V142" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W142" s="15">
-        <v>7408846284</v>
+        <v>7054275436</v>
       </c>
       <c r="X142" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="143" spans="1:24" customHeight="1" ht="20">
       <c r="A143" s="13" t="s">
-        <v>1127</v>
+        <v>1123</v>
       </c>
       <c r="B143" s="16">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>1068</v>
+        <v>1124</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="F143" s="16">
-        <v>8601604849</v>
+        <v>9936816020</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I143" s="4" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="J143" s="19" t="s">
-        <v>126</v>
+        <v>348</v>
       </c>
       <c r="K143" s="19" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="L143" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M143" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N143" s="16">
         <v>229001</v>
       </c>
       <c r="O143" s="4" t="s">
         <v>483</v>
       </c>
       <c r="P143" s="4">
-        <v>40928100003471</v>
+        <v>23198100002839</v>
       </c>
       <c r="Q143" s="4" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="R143" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S143" s="4">
-        <v>373935713506</v>
+        <v>628502344207</v>
       </c>
       <c r="T143" s="4" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="U143" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V143" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W143" s="16">
-        <v>8756402041</v>
+        <v>8052366020</v>
       </c>
       <c r="X143" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="144" spans="1:24" customHeight="1" ht="20">
       <c r="A144" s="12" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="B144" s="15">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>1031</v>
+        <v>1131</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>1134</v>
+        <v>253</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="F144" s="15">
-        <v>9161730668</v>
+        <v>8960663788</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>974</v>
+        <v>1133</v>
       </c>
       <c r="J144" s="18" t="s">
-        <v>348</v>
+        <v>126</v>
       </c>
       <c r="K144" s="18" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M144" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N144" s="15">
         <v>229001</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>483</v>
+        <v>1135</v>
       </c>
       <c r="P144" s="3">
-        <v>32270100013653</v>
+        <v>5587892608</v>
       </c>
       <c r="Q144" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="R144" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S144" s="3">
+        <v>250160690386</v>
+      </c>
+      <c r="T144" s="3" t="s">
         <v>1137</v>
-      </c>
-[...7 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="U144" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V144" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W144" s="15">
-        <v>8299844804</v>
+        <v>9654853572</v>
       </c>
       <c r="X144" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="145" spans="1:24" customHeight="1" ht="20">
       <c r="A145" s="13" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B145" s="16">
+        <v>238</v>
+      </c>
+      <c r="C145" s="4" t="s">
         <v>1139</v>
-      </c>
-[...4 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>529</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="F145" s="16">
-        <v>8604660766</v>
+        <v>6375279199</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I145" s="4" t="s">
-        <v>974</v>
+        <v>1133</v>
       </c>
       <c r="J145" s="19" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="K145" s="19" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="L145" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M145" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N145" s="16">
         <v>229001</v>
       </c>
       <c r="O145" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="P145" s="4">
+        <v>50100188115682</v>
+      </c>
+      <c r="Q145" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="R145" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S145" s="4">
+        <v>619044856686</v>
+      </c>
+      <c r="T145" s="4" t="s">
         <v>1143</v>
-      </c>
-[...13 lines deleted...]
-        <v>1145</v>
       </c>
       <c r="U145" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V145" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W145" s="16">
-        <v>9559551077</v>
+        <v>8840010868</v>
       </c>
       <c r="X145" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="146" spans="1:24" customHeight="1" ht="20">
       <c r="A146" s="12" t="s">
-        <v>1146</v>
+        <v>1144</v>
       </c>
       <c r="B146" s="15">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>1147</v>
+        <v>700</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="F146" s="15">
-        <v>8052359926</v>
+        <v>9540634494</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>974</v>
+        <v>1146</v>
       </c>
       <c r="J146" s="18" t="s">
-        <v>348</v>
+        <v>126</v>
       </c>
       <c r="K146" s="18" t="s">
-        <v>1149</v>
+        <v>126</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M146" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N146" s="15">
         <v>229001</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>5757100000000.0</v>
+        <v>64</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>765</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>1150</v>
+        <v>65</v>
       </c>
       <c r="R146" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S146" s="3">
-        <v>274276757470</v>
+        <v>979408634507</v>
       </c>
       <c r="T146" s="3" t="s">
-        <v>1151</v>
+        <v>766</v>
       </c>
       <c r="U146" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V146" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="W146" s="15">
-        <v>7379379731</v>
+      <c r="W146" s="15" t="s">
+        <v>1147</v>
       </c>
       <c r="X146" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="147" spans="1:24" customHeight="1" ht="20">
       <c r="A147" s="13" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="B147" s="16">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>683</v>
+        <v>1149</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>529</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="F147" s="16">
-        <v>6307242825</v>
+        <v>9934039107</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I147" s="4" t="s">
-        <v>974</v>
+        <v>1151</v>
       </c>
       <c r="J147" s="19" t="s">
-        <v>854</v>
+        <v>126</v>
       </c>
       <c r="K147" s="19" t="s">
-        <v>1154</v>
+        <v>126</v>
       </c>
       <c r="L147" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M147" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N147" s="16">
         <v>229001</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>34456193422</v>
+        <v>68</v>
+      </c>
+      <c r="P147" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="Q147" s="4" t="s">
-        <v>938</v>
+        <v>68</v>
       </c>
       <c r="R147" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="S147" s="4">
-        <v>656643079463</v>
+      <c r="S147" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="T147" s="4" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="U147" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V147" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>7054826832</v>
+        <v>68</v>
+      </c>
+      <c r="W147" s="16" t="s">
+        <v>68</v>
       </c>
       <c r="X147" s="10" t="s">
-        <v>68</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="148" spans="1:24" customHeight="1" ht="20">
       <c r="A148" s="12" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="B148" s="15">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>92</v>
+        <v>1154</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>529</v>
+        <v>818</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="F148" s="15">
-        <v>8756487170</v>
+        <v>8081544076</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>974</v>
+        <v>1156</v>
       </c>
       <c r="J148" s="18" t="s">
         <v>126</v>
       </c>
       <c r="K148" s="18" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M148" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N148" s="15">
         <v>229001</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>877</v>
+        <v>1158</v>
       </c>
       <c r="P148" s="3">
-        <v>3049100000000.0</v>
+        <v>20372962246</v>
       </c>
       <c r="Q148" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="R148" s="15" t="s">
-        <v>68</v>
+        <v>1160</v>
       </c>
       <c r="S148" s="3">
-        <v>900789336534</v>
+        <v>645365693746</v>
       </c>
       <c r="T148" s="3" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="U148" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V148" s="3" t="s">
-        <v>576</v>
+        <v>1162</v>
       </c>
       <c r="W148" s="15">
-        <v>7054275436</v>
+        <v>7392812615</v>
       </c>
       <c r="X148" s="9" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:24" customHeight="1" ht="20">
       <c r="A149" s="13" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B149" s="16">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>1163</v>
+        <v>902</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="F149" s="16">
-        <v>9936816020</v>
+        <v>9044873908</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I149" s="4" t="s">
-        <v>974</v>
+        <v>1166</v>
       </c>
       <c r="J149" s="19" t="s">
-        <v>348</v>
+        <v>126</v>
       </c>
       <c r="K149" s="19" t="s">
-        <v>1165</v>
+        <v>126</v>
       </c>
       <c r="L149" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M149" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N149" s="16">
         <v>229001</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>483</v>
+        <v>64</v>
       </c>
       <c r="P149" s="4">
-        <v>23198100002839</v>
+        <v>47580100000000.0</v>
       </c>
       <c r="Q149" s="4" t="s">
-        <v>1166</v>
+        <v>963</v>
       </c>
       <c r="R149" s="16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="S149" s="4">
-        <v>628502344207</v>
+        <v>995418542813</v>
       </c>
       <c r="T149" s="4" t="s">
-        <v>1167</v>
+        <v>206</v>
       </c>
       <c r="U149" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V149" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W149" s="16">
-        <v>8052366020</v>
+        <v>8009714967</v>
       </c>
       <c r="X149" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="150" spans="1:24" customHeight="1" ht="20">
       <c r="A150" s="12" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B150" s="15">
+        <v>250</v>
+      </c>
+      <c r="C150" s="3" t="s">
         <v>1168</v>
       </c>
-      <c r="B150" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="D150" s="3" t="s">
-        <v>774</v>
+        <v>1097</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="F150" s="15">
-        <v>9839016166</v>
+        <v>9335084663</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>1170</v>
       </c>
       <c r="J150" s="18" t="s">
-        <v>1171</v>
+        <v>126</v>
       </c>
       <c r="K150" s="18" t="s">
-        <v>1172</v>
+        <v>126</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M150" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N150" s="15">
         <v>229001</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>483</v>
+        <v>426</v>
       </c>
       <c r="P150" s="3">
-        <v>23080100015038</v>
+        <v>5.70502E+14</v>
       </c>
       <c r="Q150" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="R150" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S150" s="3">
+        <v>872091573835</v>
+      </c>
+      <c r="T150" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="U150" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V150" s="3">
+        <v>9151602356</v>
+      </c>
+      <c r="W150" s="15" t="s">
         <v>1173</v>
       </c>
-      <c r="R150" s="15" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X150" s="9" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
     </row>
     <row r="151" spans="1:24" customHeight="1" ht="20">
       <c r="A151" s="13" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B151" s="16">
+        <v>251</v>
+      </c>
+      <c r="C151" s="4" t="s">
         <v>1175</v>
       </c>
-      <c r="B151" s="16">
-[...2 lines deleted...]
-      <c r="C151" s="4" t="s">
+      <c r="D151" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="E151" s="4" t="s">
         <v>1176</v>
       </c>
-      <c r="D151" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="4" t="s">
+      <c r="F151" s="16" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>8960663788</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I151" s="4" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="J151" s="19" t="s">
-        <v>126</v>
+        <v>1179</v>
       </c>
       <c r="K151" s="19" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>126</v>
+        <v>1181</v>
       </c>
       <c r="M151" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N151" s="16">
-        <v>229001</v>
+        <v>224208</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>1179</v>
+        <v>64</v>
       </c>
       <c r="P151" s="4">
-        <v>5587892608</v>
+        <v>33288056653</v>
       </c>
       <c r="Q151" s="4" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="R151" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S151" s="4">
-        <v>250160690386</v>
+        <v>818271000000.0</v>
       </c>
       <c r="T151" s="4" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="U151" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V151" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W151" s="16">
-        <v>9654853572</v>
+        <v>8808034045</v>
       </c>
       <c r="X151" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="152" spans="1:24" customHeight="1" ht="20">
       <c r="A152" s="12" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="B152" s="15">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>1015</v>
+        <v>1039</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>378</v>
+        <v>529</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F152" s="15">
-        <v>7348639224</v>
+        <v>6306047734</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>1170</v>
+        <v>1186</v>
       </c>
       <c r="J152" s="18" t="s">
-        <v>586</v>
+        <v>1187</v>
       </c>
       <c r="K152" s="18" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M152" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N152" s="15">
-        <v>229001</v>
+        <v>228119</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>418</v>
+        <v>64</v>
       </c>
       <c r="P152" s="3">
-        <v>8248000100061110</v>
+        <v>20428963740</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="R152" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S152" s="3">
-        <v>838439323166</v>
+        <v>979197000000.0</v>
       </c>
       <c r="T152" s="3" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="U152" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V152" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W152" s="15">
-        <v>9170698613</v>
+        <v>6306047734</v>
       </c>
       <c r="X152" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="153" spans="1:24" customHeight="1" ht="20">
       <c r="A153" s="13" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="B153" s="16">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>529</v>
+        <v>378</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="F153" s="16">
-        <v>6375279199</v>
+        <v>9555072383</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I153" s="4" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="J153" s="19" t="s">
-        <v>116</v>
+        <v>501</v>
       </c>
       <c r="K153" s="19" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>126</v>
+        <v>1181</v>
       </c>
       <c r="M153" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N153" s="16">
-        <v>229001</v>
+        <v>224225</v>
       </c>
       <c r="O153" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P153" s="4">
-        <v>50100188115682</v>
+        <v>50100500000000.0</v>
       </c>
       <c r="Q153" s="4" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="R153" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S153" s="4">
-        <v>619044856686</v>
+        <v>781493000000.0</v>
       </c>
       <c r="T153" s="4" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="U153" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V153" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W153" s="16">
-        <v>8840010868</v>
+        <v>9555072383</v>
       </c>
       <c r="X153" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="154" spans="1:24" customHeight="1" ht="20">
       <c r="A154" s="12" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="B154" s="15">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>700</v>
+        <v>1198</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>113</v>
+        <v>529</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="F154" s="15">
-        <v>9540634494</v>
+        <v>9628960270</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="J154" s="18" t="s">
         <v>126</v>
       </c>
       <c r="K154" s="18" t="s">
         <v>126</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M154" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N154" s="15">
         <v>229001</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>436</v>
+      </c>
+      <c r="P154" s="3">
+        <v>37350100000000.0</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>65</v>
+        <v>1201</v>
       </c>
       <c r="R154" s="15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="S154" s="3">
-        <v>979408634507</v>
+        <v>226548000000.0</v>
       </c>
       <c r="T154" s="3" t="s">
-        <v>766</v>
+        <v>1202</v>
       </c>
       <c r="U154" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V154" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W154" s="15" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="X154" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="155" spans="1:24" customHeight="1" ht="20">
       <c r="A155" s="13" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="B155" s="16">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>1198</v>
+        <v>834</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>529</v>
+        <v>305</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="F155" s="16">
-        <v>9934039107</v>
+        <v>7380763733</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I155" s="4" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="J155" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K155" s="19" t="s">
-        <v>126</v>
+        <v>1207</v>
       </c>
       <c r="L155" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M155" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N155" s="16">
-        <v>229001</v>
+        <v>228142</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>483</v>
+      </c>
+      <c r="P155" s="4">
+        <v>44148100000000.0</v>
       </c>
       <c r="Q155" s="4" t="s">
-        <v>68</v>
+        <v>1208</v>
       </c>
       <c r="R155" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="S155" s="4" t="s">
-        <v>68</v>
+      <c r="S155" s="4">
+        <v>297785000000.0</v>
       </c>
       <c r="T155" s="4" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="U155" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V155" s="4" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="W155" s="16" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="X155" s="10" t="s">
-        <v>1201</v>
+        <v>37</v>
       </c>
     </row>
     <row r="156" spans="1:24" customHeight="1" ht="20">
       <c r="A156" s="12" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="B156" s="15">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>1203</v>
+        <v>648</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>818</v>
+        <v>762</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="F156" s="15">
-        <v>8081544076</v>
+        <v>9305347120</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>1205</v>
+        <v>1146</v>
       </c>
       <c r="J156" s="18" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="K156" s="18" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M156" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N156" s="15">
-        <v>229001</v>
+        <v>228133</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="P156" s="3">
-        <v>20372962246</v>
+        <v>501051151213</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="R156" s="15" t="s">
-        <v>1209</v>
+        <v>68</v>
       </c>
       <c r="S156" s="3">
-        <v>645365693746</v>
+        <v>980985440674</v>
       </c>
       <c r="T156" s="3" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="U156" s="3" t="s">
-        <v>68</v>
+        <v>1216</v>
       </c>
       <c r="V156" s="3" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>7392812615</v>
+        <v>37</v>
+      </c>
+      <c r="W156" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X156" s="9" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
     </row>
     <row r="157" spans="1:24" customHeight="1" ht="20">
       <c r="A157" s="13" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="B157" s="16">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>1213</v>
+        <v>943</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="F157" s="16">
-        <v>9219782932</v>
+        <v>7268910302</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I157" s="4" t="s">
-        <v>1216</v>
+        <v>1146</v>
       </c>
       <c r="J157" s="19" t="s">
-        <v>126</v>
+        <v>1220</v>
       </c>
       <c r="K157" s="19" t="s">
-        <v>126</v>
+        <v>1221</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M157" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N157" s="16">
-        <v>229001</v>
+        <v>222302</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>483</v>
+      </c>
+      <c r="P157" s="4">
+        <v>23858100003188</v>
       </c>
       <c r="Q157" s="4" t="s">
-        <v>513</v>
+        <v>1222</v>
       </c>
       <c r="R157" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S157" s="4">
-        <v>540327742385</v>
+        <v>705425610522</v>
       </c>
       <c r="T157" s="4" t="s">
-        <v>766</v>
+        <v>1223</v>
       </c>
       <c r="U157" s="4" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="V157" s="4" t="s">
-        <v>576</v>
+        <v>37</v>
       </c>
       <c r="W157" s="16" t="s">
-        <v>1218</v>
+        <v>37</v>
       </c>
       <c r="X157" s="10" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
     </row>
     <row r="158" spans="1:24" customHeight="1" ht="20">
       <c r="A158" s="12" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B158" s="15">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>1128</v>
+        <v>705</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="F158" s="15">
-        <v>9335084663</v>
+        <v>9569791331</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="J158" s="18" t="s">
-        <v>126</v>
+        <v>1229</v>
       </c>
       <c r="K158" s="18" t="s">
-        <v>126</v>
+        <v>1230</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>126</v>
+        <v>399</v>
       </c>
       <c r="M158" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N158" s="15">
-        <v>229001</v>
+        <v>227801</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>426</v>
+        <v>64</v>
       </c>
       <c r="P158" s="3">
-        <v>5.70502E+14</v>
+        <v>44802842778</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>1223</v>
+        <v>187</v>
       </c>
       <c r="R158" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S158" s="3">
-        <v>872091573835</v>
+        <v>931850000000.0</v>
       </c>
       <c r="T158" s="3" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="U158" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="V158" s="3">
-[...3 lines deleted...]
-        <v>1218</v>
+      <c r="V158" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="W158" s="15">
+        <v>9984841308</v>
       </c>
       <c r="X158" s="9" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
     </row>
     <row r="159" spans="1:24" customHeight="1" ht="20">
       <c r="A159" s="13" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="B159" s="16">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>529</v>
+        <v>489</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>1228</v>
+        <v>1234</v>
+      </c>
+      <c r="F159" s="16">
+        <v>8858171451</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I159" s="4" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="J159" s="19" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="K159" s="19" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>1232</v>
+        <v>116</v>
       </c>
       <c r="M159" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N159" s="16">
-        <v>224208</v>
+        <v>222302</v>
       </c>
       <c r="O159" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P159" s="4">
-        <v>33288056653</v>
+        <v>32783557020</v>
       </c>
       <c r="Q159" s="4" t="s">
-        <v>1233</v>
+        <v>672</v>
       </c>
       <c r="R159" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S159" s="4">
-        <v>818271000000.0</v>
+        <v>524562000000.0</v>
       </c>
       <c r="T159" s="4" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="U159" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V159" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W159" s="16">
-        <v>8808034045</v>
+        <v>9453023986</v>
       </c>
       <c r="X159" s="10" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:24" customHeight="1" ht="20">
       <c r="A160" s="12" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="B160" s="15">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>1055</v>
+        <v>1239</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>529</v>
+        <v>253</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="F160" s="15">
-        <v>6306047734</v>
+        <v>8917044727</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>1237</v>
+        <v>1228</v>
       </c>
       <c r="J160" s="18" t="s">
-        <v>1238</v>
+        <v>126</v>
       </c>
       <c r="K160" s="18" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>116</v>
+        <v>1242</v>
       </c>
       <c r="M160" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N160" s="15">
-        <v>228119</v>
+        <v>230001</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>64</v>
+        <v>1243</v>
       </c>
       <c r="P160" s="3">
-        <v>20428963740</v>
+        <v>53460100020077</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="R160" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S160" s="3">
-        <v>979197000000.0</v>
+        <v>832240000000.0</v>
       </c>
       <c r="T160" s="3" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="U160" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V160" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W160" s="15">
-        <v>6306047734</v>
+        <v>9795385317</v>
       </c>
       <c r="X160" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="161" spans="1:24" customHeight="1" ht="20">
       <c r="A161" s="13" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="B161" s="16">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>378</v>
+        <v>1248</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="F161" s="16">
-        <v>9555072383</v>
+        <v>8858171451</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I161" s="4" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="J161" s="19" t="s">
-        <v>501</v>
+        <v>1235</v>
       </c>
       <c r="K161" s="19" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>1232</v>
+        <v>116</v>
       </c>
       <c r="M161" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N161" s="16">
-        <v>224225</v>
+        <v>227408</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>195</v>
+        <v>64</v>
       </c>
       <c r="P161" s="4">
-        <v>50100500000000.0</v>
+        <v>40722066076</v>
       </c>
       <c r="Q161" s="4" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="R161" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S161" s="4">
-        <v>781493000000.0</v>
+        <v>330946000000.0</v>
       </c>
       <c r="T161" s="4" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="U161" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V161" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W161" s="16">
-        <v>9555072383</v>
+        <v>7379462937</v>
       </c>
       <c r="X161" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="162" spans="1:24" customHeight="1" ht="20">
       <c r="A162" s="12" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="B162" s="15">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="F162" s="15">
-        <v>9628960270</v>
+        <v>7571821752</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="J162" s="18" t="s">
-        <v>126</v>
+        <v>1257</v>
       </c>
       <c r="K162" s="18" t="s">
-        <v>126</v>
+        <v>1258</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>126</v>
       </c>
       <c r="M162" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N162" s="15">
-        <v>229001</v>
+        <v>229121</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>436</v>
+        <v>992</v>
       </c>
       <c r="P162" s="3">
-        <v>37350100000000.0</v>
+        <v>7688357072</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
       <c r="R162" s="15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="S162" s="3">
-        <v>226548000000.0</v>
+        <v>807510000000.0</v>
       </c>
       <c r="T162" s="3" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
       <c r="U162" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V162" s="3" t="s">
-        <v>576</v>
+        <v>37</v>
       </c>
       <c r="W162" s="15" t="s">
-        <v>1254</v>
+        <v>37</v>
       </c>
       <c r="X162" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="163" spans="1:24" customHeight="1" ht="20">
       <c r="A163" s="13" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="B163" s="16">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>834</v>
+        <v>1262</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>305</v>
+        <v>1263</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="F163" s="16">
-        <v>7380763733</v>
+        <v>7068583669</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I163" s="4" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="J163" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K163" s="19" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="L163" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M163" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N163" s="16">
-        <v>228142</v>
+        <v>224208</v>
       </c>
       <c r="O163" s="4" t="s">
         <v>483</v>
       </c>
       <c r="P163" s="4">
-        <v>44148100000000.0</v>
+        <v>45850100000000.0</v>
       </c>
       <c r="Q163" s="4" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="R163" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S163" s="4">
-        <v>297785000000.0</v>
+        <v>677616000000.0</v>
       </c>
       <c r="T163" s="4" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="U163" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V163" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W163" s="16">
+        <v>7068583669</v>
       </c>
       <c r="X163" s="10" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="164" spans="1:24" customHeight="1" ht="20">
       <c r="A164" s="12" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="B164" s="15">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>553</v>
+        <v>1270</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>182</v>
+        <v>529</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="F164" s="15">
-        <v>6392493887</v>
+        <v>9721475706</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>1195</v>
+        <v>1272</v>
       </c>
       <c r="J164" s="18" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="K164" s="18" t="s">
-        <v>1263</v>
+        <v>126</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>399</v>
+        <v>126</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N164" s="15">
-        <v>227809</v>
+        <v>229001</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>483</v>
+        <v>436</v>
       </c>
       <c r="P164" s="3">
-        <v>23858100002865</v>
+        <v>10231000000000.0</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="R164" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="S164" s="3" t="s">
-        <v>1265</v>
+      <c r="S164" s="3">
+        <v>211208000000.0</v>
       </c>
       <c r="T164" s="3" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="U164" s="3" t="s">
-        <v>1267</v>
+        <v>68</v>
       </c>
       <c r="V164" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W164" s="15">
+        <v>8112553215</v>
       </c>
       <c r="X164" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="165" spans="1:24" customHeight="1" ht="20">
       <c r="A165" s="13" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="B165" s="16">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>648</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>762</v>
+        <v>218</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="F165" s="16">
-        <v>9305347120</v>
+        <v>9140728654</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I165" s="4" t="s">
-        <v>1195</v>
+        <v>1272</v>
       </c>
       <c r="J165" s="19" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="K165" s="19" t="s">
-        <v>1270</v>
+        <v>126</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="M165" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N165" s="16">
-        <v>228133</v>
+        <v>229001</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>1271</v>
+        <v>436</v>
       </c>
       <c r="P165" s="4">
-        <v>501051151213</v>
+        <v>77240100000000.0</v>
       </c>
       <c r="Q165" s="4" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="R165" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S165" s="4">
-        <v>980985440674</v>
+        <v>610285000000.0</v>
       </c>
       <c r="T165" s="4" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="U165" s="4" t="s">
-        <v>1274</v>
+        <v>68</v>
       </c>
       <c r="V165" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W165" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X165" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="166" spans="1:24" customHeight="1" ht="20">
       <c r="A166" s="12" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="B166" s="15">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>949</v>
+        <v>1280</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>1276</v>
+        <v>529</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="F166" s="15">
-        <v>7268910302</v>
+        <v>8960700315</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>1195</v>
+        <v>1178</v>
       </c>
       <c r="J166" s="18" t="s">
-        <v>1278</v>
+        <v>126</v>
       </c>
       <c r="K166" s="18" t="s">
-        <v>1279</v>
+        <v>116</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="M166" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N166" s="15">
-        <v>222302</v>
+        <v>229001</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>483</v>
+        <v>512</v>
       </c>
       <c r="P166" s="3">
-        <v>23858100003188</v>
+        <v>24810100000000.0</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>1264</v>
+        <v>513</v>
       </c>
       <c r="R166" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S166" s="3">
-        <v>705425610522</v>
+        <v>814007000000.0</v>
       </c>
       <c r="T166" s="3" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="U166" s="3" t="s">
-        <v>1274</v>
+        <v>68</v>
       </c>
       <c r="V166" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W166" s="15">
+        <v>7007144026</v>
       </c>
       <c r="X166" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="167" spans="1:24" customHeight="1" ht="20">
       <c r="A167" s="13" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B167" s="16">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>705</v>
+        <v>1285</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="F167" s="16">
-        <v>9569791331</v>
+        <v>9455176545</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I167" s="4" t="s">
-        <v>1284</v>
+        <v>1170</v>
       </c>
       <c r="J167" s="19" t="s">
-        <v>1285</v>
+        <v>126</v>
       </c>
       <c r="K167" s="19" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>399</v>
+        <v>116</v>
       </c>
       <c r="M167" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N167" s="16">
-        <v>227801</v>
+        <v>228155</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>64</v>
+        <v>957</v>
       </c>
       <c r="P167" s="4">
-        <v>44802842778</v>
+        <v>56470100003053</v>
       </c>
       <c r="Q167" s="4" t="s">
-        <v>187</v>
+        <v>1288</v>
       </c>
       <c r="R167" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S167" s="4">
-        <v>931850000000.0</v>
+        <v>948554000000.0</v>
       </c>
       <c r="T167" s="4" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="U167" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V167" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W167" s="16">
-        <v>9984841308</v>
+        <v>6387138131</v>
       </c>
       <c r="X167" s="10" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:24" customHeight="1" ht="20">
       <c r="A168" s="12" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B168" s="15">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>1290</v>
+        <v>529</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="F168" s="15">
-        <v>9451234099</v>
+        <v>8810816929</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="J168" s="18" t="s">
-        <v>1292</v>
+        <v>126</v>
       </c>
       <c r="K168" s="18" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>126</v>
+        <v>1295</v>
       </c>
       <c r="M168" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N168" s="15">
-        <v>222302</v>
+        <v>231303</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>1294</v>
+        <v>806</v>
       </c>
       <c r="P168" s="3">
-        <v>58570100004272</v>
+        <v>673800170006458</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>1144</v>
+        <v>1296</v>
       </c>
       <c r="R168" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="S168" s="3" t="s">
-        <v>1295</v>
+      <c r="S168" s="3">
+        <v>821716010433</v>
       </c>
       <c r="T168" s="3" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="U168" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V168" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9454904152</v>
+        <v>37</v>
+      </c>
+      <c r="W168" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X168" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="169" spans="1:24" customHeight="1" ht="20">
       <c r="A169" s="13" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B169" s="16">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>1298</v>
+        <v>895</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>489</v>
+        <v>774</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="F169" s="16">
-        <v>8858171451</v>
+        <v>9648751758</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I169" s="4" t="s">
-        <v>1284</v>
+        <v>1300</v>
       </c>
       <c r="J169" s="19" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="K169" s="19" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>116</v>
+        <v>1303</v>
       </c>
       <c r="M169" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N169" s="16">
-        <v>222302</v>
+        <v>209801</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>64</v>
+        <v>1304</v>
       </c>
       <c r="P169" s="4">
-        <v>32783557020</v>
+        <v>3964182357</v>
       </c>
       <c r="Q169" s="4" t="s">
-        <v>672</v>
+        <v>1305</v>
       </c>
       <c r="R169" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S169" s="4">
-        <v>524562000000.0</v>
+        <v>795479438508</v>
       </c>
       <c r="T169" s="4" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="U169" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V169" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9453023986</v>
+        <v>37</v>
+      </c>
+      <c r="W169" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X169" s="10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="170" spans="1:24" customHeight="1" ht="20">
       <c r="A170" s="12" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="B170" s="15">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>1304</v>
+        <v>1254</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>253</v>
+        <v>113</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="F170" s="15">
-        <v>8917044727</v>
+        <v>9682021668</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>1284</v>
+        <v>678</v>
       </c>
       <c r="J170" s="18" t="s">
-        <v>126</v>
+        <v>1309</v>
       </c>
       <c r="K170" s="18" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>1307</v>
+        <v>1181</v>
       </c>
       <c r="M170" s="3" t="s">
-        <v>127</v>
+        <v>1311</v>
       </c>
       <c r="N170" s="15">
-        <v>230001</v>
+        <v>224204</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>1294</v>
+        <v>483</v>
       </c>
       <c r="P170" s="3">
-        <v>53460100020077</v>
+        <v>45890100000000.0</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>1144</v>
+        <v>1312</v>
       </c>
       <c r="R170" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S170" s="3">
-        <v>832240000000.0</v>
+        <v>798583000000.0</v>
       </c>
       <c r="T170" s="3" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="U170" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V170" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="W170" s="15">
-        <v>9795385317</v>
+      <c r="W170" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="X170" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="171" spans="1:24" customHeight="1" ht="20">
       <c r="A171" s="13" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="B171" s="16">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="F171" s="16">
-        <v>8858171451</v>
+        <v>6392378355</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I171" s="4" t="s">
-        <v>1284</v>
+        <v>1318</v>
       </c>
       <c r="J171" s="19" t="s">
-        <v>1300</v>
+        <v>416</v>
       </c>
       <c r="K171" s="19" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>116</v>
+        <v>1320</v>
       </c>
       <c r="M171" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N171" s="16">
-        <v>227408</v>
+        <v>224204</v>
       </c>
       <c r="O171" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P171" s="4">
-        <v>40722066076</v>
+        <v>41736820591</v>
       </c>
       <c r="Q171" s="4" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
       <c r="R171" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S171" s="4">
-        <v>330946000000.0</v>
+        <v>916064000000.0</v>
       </c>
       <c r="T171" s="4" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
       <c r="U171" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V171" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W171" s="16">
-        <v>7379462937</v>
+        <v>9838524455</v>
       </c>
       <c r="X171" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="172" spans="1:24" customHeight="1" ht="20">
       <c r="A172" s="12" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
       <c r="B172" s="15">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>113</v>
+        <v>489</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="F172" s="15">
-        <v>7571821752</v>
+        <v>9910812492</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="J172" s="18" t="s">
-        <v>1320</v>
+        <v>1220</v>
       </c>
       <c r="K172" s="18" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>126</v>
+        <v>846</v>
       </c>
       <c r="M172" s="3" t="s">
-        <v>127</v>
+        <v>1327</v>
       </c>
       <c r="N172" s="15">
-        <v>229121</v>
+        <v>228132</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>998</v>
+        <v>483</v>
       </c>
       <c r="P172" s="3">
-        <v>7688357072</v>
+        <v>36328100000000.0</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>1322</v>
+        <v>68</v>
       </c>
       <c r="R172" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S172" s="3">
-        <v>807510000000.0</v>
+        <v>464770000000.0</v>
       </c>
       <c r="T172" s="3" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="U172" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V172" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W172" s="15">
+        <v>7753846101</v>
       </c>
       <c r="X172" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="173" spans="1:24" customHeight="1" ht="20">
       <c r="A173" s="13" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="B173" s="16">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>1326</v>
+        <v>529</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="F173" s="16">
-        <v>7068583669</v>
+        <v>6299741544</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I173" s="4" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="J173" s="19" t="s">
-        <v>126</v>
+        <v>1333</v>
       </c>
       <c r="K173" s="19" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>126</v>
+        <v>1335</v>
       </c>
       <c r="M173" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N173" s="16">
-        <v>224208</v>
+        <v>848160</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>483</v>
+        <v>1336</v>
       </c>
       <c r="P173" s="4">
-        <v>45850100000000.0</v>
+        <v>43448206458</v>
       </c>
       <c r="Q173" s="4" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="R173" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S173" s="4">
-        <v>677616000000.0</v>
+        <v>757076000000.0</v>
       </c>
       <c r="T173" s="4" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="U173" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V173" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W173" s="16">
-        <v>7068583669</v>
+        <v>9142657771</v>
       </c>
       <c r="X173" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="174" spans="1:24" customHeight="1" ht="20">
       <c r="A174" s="12" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="B174" s="15">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>1325</v>
+        <v>1340</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>182</v>
+        <v>762</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
       <c r="F174" s="15">
-        <v>8808034045</v>
+        <v>6389886228</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>1229</v>
+        <v>1342</v>
       </c>
       <c r="J174" s="18" t="s">
-        <v>501</v>
+        <v>416</v>
       </c>
       <c r="K174" s="18" t="s">
-        <v>1231</v>
+        <v>1343</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>1232</v>
+        <v>1344</v>
       </c>
       <c r="M174" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N174" s="15">
-        <v>224208</v>
+        <v>228151</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>64</v>
+        <v>195</v>
       </c>
       <c r="P174" s="3">
-        <v>42953549942</v>
+        <v>50100343716991</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>1065</v>
+        <v>1345</v>
       </c>
       <c r="R174" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S174" s="3">
-        <v>737321000000.0</v>
+        <v>321334693850</v>
       </c>
       <c r="T174" s="3" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="U174" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V174" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W174" s="15">
-        <v>8808034045</v>
+        <v>8174815718</v>
       </c>
       <c r="X174" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="175" spans="1:24" customHeight="1" ht="20">
       <c r="A175" s="13" t="s">
-        <v>1335</v>
+        <v>1347</v>
       </c>
       <c r="B175" s="16">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>1336</v>
+        <v>1348</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>529</v>
+        <v>153</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>1337</v>
+        <v>1349</v>
       </c>
       <c r="F175" s="16">
-        <v>9721475706</v>
+        <v>8318415868</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I175" s="4" t="s">
-        <v>1338</v>
+        <v>1350</v>
       </c>
       <c r="J175" s="19" t="s">
-        <v>126</v>
+        <v>1301</v>
       </c>
       <c r="K175" s="19" t="s">
-        <v>126</v>
+        <v>1351</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>126</v>
+        <v>1352</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>127</v>
+        <v>1353</v>
       </c>
       <c r="N175" s="16">
-        <v>229001</v>
+        <v>227406</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>436</v>
+        <v>1354</v>
       </c>
       <c r="P175" s="4">
-        <v>10231000000000.0</v>
+        <v>51210100021087</v>
       </c>
       <c r="Q175" s="4" t="s">
-        <v>1339</v>
+        <v>1244</v>
       </c>
       <c r="R175" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S175" s="4">
-        <v>211208000000.0</v>
+        <v>748025360772</v>
       </c>
       <c r="T175" s="4" t="s">
-        <v>1340</v>
+        <v>1355</v>
       </c>
       <c r="U175" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V175" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>8112553215</v>
+        <v>37</v>
+      </c>
+      <c r="W175" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X175" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="176" spans="1:24" customHeight="1" ht="20">
       <c r="A176" s="12" t="s">
-        <v>1341</v>
+        <v>1356</v>
       </c>
       <c r="B176" s="15">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>648</v>
+        <v>1357</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>1342</v>
+        <v>1358</v>
       </c>
       <c r="F176" s="15">
-        <v>9140728654</v>
+        <v>7054144957</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I176" s="3" t="s">
-        <v>1338</v>
+        <v>1359</v>
       </c>
       <c r="J176" s="18" t="s">
-        <v>126</v>
+        <v>1309</v>
       </c>
       <c r="K176" s="18" t="s">
-        <v>126</v>
+        <v>1360</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>126</v>
+        <v>1361</v>
       </c>
       <c r="M176" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N176" s="15">
-        <v>229001</v>
+        <v>241001</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>436</v>
+        <v>493</v>
       </c>
       <c r="P176" s="3">
-        <v>77240100000000.0</v>
+        <v>7.40011E+14</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>1343</v>
+        <v>1362</v>
       </c>
       <c r="R176" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S176" s="3">
-        <v>610285000000.0</v>
+        <v>838232395469</v>
       </c>
       <c r="T176" s="3" t="s">
-        <v>1344</v>
+        <v>1363</v>
       </c>
       <c r="U176" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V176" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W176" s="15">
+        <v>8423810161</v>
       </c>
       <c r="X176" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="177" spans="1:24" customHeight="1" ht="20">
       <c r="A177" s="13" t="s">
-        <v>1345</v>
+        <v>1364</v>
       </c>
       <c r="B177" s="16">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>1346</v>
+        <v>1365</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>529</v>
+        <v>1366</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>1347</v>
+        <v>1367</v>
       </c>
       <c r="F177" s="16">
-        <v>8960700315</v>
+        <v>9758128689</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I177" s="4" t="s">
-        <v>1229</v>
+        <v>1368</v>
       </c>
       <c r="J177" s="19" t="s">
-        <v>126</v>
+        <v>389</v>
       </c>
       <c r="K177" s="19" t="s">
-        <v>116</v>
+        <v>1369</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>126</v>
+        <v>1370</v>
       </c>
       <c r="M177" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N177" s="16">
-        <v>229001</v>
+        <v>283125</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>512</v>
+        <v>957</v>
       </c>
       <c r="P177" s="4">
-        <v>24810100000000.0</v>
+        <v>40798100000918</v>
       </c>
       <c r="Q177" s="4" t="s">
-        <v>513</v>
+        <v>1371</v>
       </c>
       <c r="R177" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S177" s="4">
-        <v>814007000000.0</v>
+        <v>862443808448</v>
       </c>
       <c r="T177" s="4" t="s">
-        <v>1348</v>
+        <v>1372</v>
       </c>
       <c r="U177" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V177" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W177" s="16">
-        <v>7007144026</v>
+        <v>9808614445</v>
       </c>
       <c r="X177" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="178" spans="1:24" customHeight="1" ht="20">
       <c r="A178" s="12" t="s">
-        <v>1349</v>
+        <v>1373</v>
       </c>
       <c r="B178" s="15">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>1350</v>
+        <v>1374</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>1351</v>
+        <v>182</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>1352</v>
+        <v>1375</v>
       </c>
       <c r="F178" s="15">
-        <v>9455176545</v>
+        <v>6388105769</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>1222</v>
+        <v>1376</v>
       </c>
       <c r="J178" s="18" t="s">
-        <v>126</v>
+        <v>1301</v>
       </c>
       <c r="K178" s="18" t="s">
-        <v>1353</v>
+        <v>1377</v>
       </c>
       <c r="L178" s="3" t="s">
-        <v>116</v>
+        <v>1378</v>
       </c>
       <c r="M178" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N178" s="15">
-        <v>228155</v>
+        <v>209734</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="P178" s="3">
-        <v>56470100003053</v>
+        <v>30650100016224</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>1354</v>
+        <v>1379</v>
       </c>
       <c r="R178" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S178" s="3">
-        <v>948554000000.0</v>
+        <v>723709095853</v>
       </c>
       <c r="T178" s="3" t="s">
-        <v>1355</v>
+        <v>1380</v>
       </c>
       <c r="U178" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V178" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>6387138131</v>
+        <v>37</v>
+      </c>
+      <c r="W178" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X178" s="9" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
     </row>
     <row r="179" spans="1:24" customHeight="1" ht="20">
       <c r="A179" s="13" t="s">
-        <v>1356</v>
+        <v>1381</v>
       </c>
       <c r="B179" s="16">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>1357</v>
+        <v>1382</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>1358</v>
+        <v>1383</v>
       </c>
       <c r="F179" s="16">
-        <v>8810816929</v>
+        <v>7084377084</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I179" s="4" t="s">
-        <v>1359</v>
+        <v>678</v>
       </c>
       <c r="J179" s="19" t="s">
-        <v>126</v>
+        <v>1309</v>
       </c>
       <c r="K179" s="19" t="s">
-        <v>1360</v>
+        <v>1384</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>1361</v>
+        <v>1385</v>
       </c>
       <c r="M179" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N179" s="16">
-        <v>231303</v>
+        <v>209502</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>806</v>
+        <v>64</v>
       </c>
       <c r="P179" s="4">
-        <v>673800170006458</v>
+        <v>37905339215</v>
       </c>
       <c r="Q179" s="4" t="s">
-        <v>1362</v>
+        <v>1386</v>
       </c>
       <c r="R179" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S179" s="4">
-        <v>821716010433</v>
+        <v>476320396282</v>
       </c>
       <c r="T179" s="4" t="s">
-        <v>1363</v>
+        <v>1387</v>
       </c>
       <c r="U179" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V179" s="4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="W179" s="16" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="X179" s="10" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:24" customHeight="1" ht="20">
       <c r="A180" s="12" t="s">
-        <v>1364</v>
+        <v>1388</v>
       </c>
       <c r="B180" s="15">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>1365</v>
+        <v>1291</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>1366</v>
+        <v>1389</v>
       </c>
       <c r="F180" s="15">
-        <v>9554921026</v>
+        <v>9695335870</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>1222</v>
+        <v>1390</v>
       </c>
       <c r="J180" s="18" t="s">
-        <v>126</v>
+        <v>1309</v>
       </c>
       <c r="K180" s="18" t="s">
-        <v>126</v>
+        <v>1391</v>
       </c>
       <c r="L180" s="3" t="s">
-        <v>126</v>
+        <v>1392</v>
       </c>
       <c r="M180" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N180" s="15">
-        <v>229001</v>
+        <v>209401</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>1367</v>
+        <v>1393</v>
       </c>
       <c r="P180" s="3">
-        <v>58370100000000.0</v>
+        <v>51950100000000.0</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>1144</v>
+        <v>1244</v>
       </c>
       <c r="R180" s="15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="S180" s="3">
-        <v>565482000000.0</v>
+        <v>410456998630</v>
       </c>
       <c r="T180" s="3" t="s">
-        <v>68</v>
+        <v>1394</v>
       </c>
       <c r="U180" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V180" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9151602356</v>
+        <v>37</v>
+      </c>
+      <c r="W180" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X180" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="181" spans="1:24" customHeight="1" ht="20">
       <c r="A181" s="13" t="s">
-        <v>1368</v>
+        <v>1395</v>
       </c>
       <c r="B181" s="16">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>895</v>
+        <v>1396</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>774</v>
+        <v>529</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>1369</v>
+        <v>1397</v>
       </c>
       <c r="F181" s="16">
-        <v>9648751758</v>
+        <v>7607449326</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I181" s="4" t="s">
-        <v>1370</v>
+        <v>1398</v>
       </c>
       <c r="J181" s="19" t="s">
-        <v>1371</v>
+        <v>126</v>
       </c>
       <c r="K181" s="19" t="s">
-        <v>1372</v>
+        <v>126</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>1373</v>
+        <v>126</v>
       </c>
       <c r="M181" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N181" s="16">
-        <v>209801</v>
+        <v>229001</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>1374</v>
+        <v>957</v>
       </c>
       <c r="P181" s="4">
-        <v>3964182357</v>
+        <v>19240100008809</v>
       </c>
       <c r="Q181" s="4" t="s">
-        <v>1375</v>
+        <v>1399</v>
       </c>
       <c r="R181" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S181" s="4">
-        <v>795479438508</v>
+        <v>923591470580</v>
       </c>
       <c r="T181" s="4" t="s">
-        <v>1376</v>
+        <v>1400</v>
       </c>
       <c r="U181" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V181" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W181" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X181" s="10" t="s">
-        <v>150</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="182" spans="1:24" customHeight="1" ht="20">
       <c r="A182" s="12" t="s">
-        <v>1377</v>
+        <v>1402</v>
       </c>
       <c r="B182" s="15">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>1317</v>
+        <v>1403</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>113</v>
+        <v>1404</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>1378</v>
+        <v>1405</v>
       </c>
       <c r="F182" s="15">
-        <v>9682021668</v>
+        <v>7393084709</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>678</v>
+        <v>1406</v>
       </c>
       <c r="J182" s="18" t="s">
-        <v>1379</v>
+        <v>1407</v>
       </c>
       <c r="K182" s="18" t="s">
-        <v>1380</v>
+        <v>1408</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>1232</v>
+        <v>1409</v>
       </c>
       <c r="M182" s="3" t="s">
-        <v>1381</v>
+        <v>127</v>
       </c>
       <c r="N182" s="15">
-        <v>224204</v>
+        <v>221404</v>
       </c>
       <c r="O182" s="3" t="s">
-        <v>483</v>
+        <v>195</v>
       </c>
       <c r="P182" s="3">
-        <v>45890100000000.0</v>
+        <v>50100700000000.0</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>1382</v>
+        <v>564</v>
       </c>
       <c r="R182" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S182" s="3">
-        <v>798583000000.0</v>
+        <v>250797623952</v>
       </c>
       <c r="T182" s="3" t="s">
-        <v>1383</v>
+        <v>1410</v>
       </c>
       <c r="U182" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V182" s="3" t="s">
-        <v>576</v>
+        <v>37</v>
       </c>
       <c r="W182" s="15" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="X182" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="183" spans="1:24" customHeight="1" ht="20">
       <c r="A183" s="13" t="s">
-        <v>1384</v>
+        <v>1411</v>
       </c>
       <c r="B183" s="16">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>1385</v>
+        <v>1270</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>1386</v>
+        <v>1412</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>1387</v>
+        <v>1413</v>
       </c>
       <c r="F183" s="16">
-        <v>6392378355</v>
+        <v>9838272112</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I183" s="4" t="s">
-        <v>1388</v>
+        <v>1406</v>
       </c>
       <c r="J183" s="19" t="s">
         <v>416</v>
       </c>
       <c r="K183" s="19" t="s">
-        <v>1389</v>
+        <v>1414</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>1390</v>
+        <v>1415</v>
       </c>
       <c r="M183" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N183" s="16">
-        <v>224204</v>
+        <v>224159</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>64</v>
+        <v>1015</v>
       </c>
       <c r="P183" s="4">
-        <v>41736820591</v>
+        <v>683502010012431</v>
       </c>
       <c r="Q183" s="4" t="s">
-        <v>1391</v>
+        <v>1416</v>
       </c>
       <c r="R183" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S183" s="4">
-        <v>916064000000.0</v>
+        <v>408477173339</v>
       </c>
       <c r="T183" s="4" t="s">
-        <v>1392</v>
+        <v>1417</v>
       </c>
       <c r="U183" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V183" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9838524455</v>
+        <v>37</v>
+      </c>
+      <c r="W183" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X183" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="184" spans="1:24" customHeight="1" ht="20">
       <c r="A184" s="12" t="s">
-        <v>1393</v>
+        <v>1418</v>
       </c>
       <c r="B184" s="15">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>1394</v>
+        <v>782</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>489</v>
+        <v>529</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>1395</v>
+        <v>1419</v>
       </c>
       <c r="F184" s="15">
-        <v>9910812492</v>
+        <v>8127706557</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>1388</v>
+        <v>1420</v>
       </c>
       <c r="J184" s="18" t="s">
-        <v>1278</v>
+        <v>416</v>
       </c>
       <c r="K184" s="18" t="s">
-        <v>1396</v>
+        <v>1421</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>846</v>
+        <v>116</v>
       </c>
       <c r="M184" s="3" t="s">
-        <v>1397</v>
+        <v>127</v>
       </c>
       <c r="N184" s="15">
-        <v>228132</v>
+        <v>228121</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>483</v>
+        <v>1354</v>
       </c>
       <c r="P184" s="3">
-        <v>36328100000000.0</v>
+        <v>50760100034595</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>68</v>
+        <v>1244</v>
       </c>
       <c r="R184" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S184" s="3">
-        <v>464770000000.0</v>
+        <v>328148213210</v>
       </c>
       <c r="T184" s="3" t="s">
-        <v>1398</v>
+        <v>1422</v>
       </c>
       <c r="U184" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V184" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>7753846101</v>
+        <v>37</v>
+      </c>
+      <c r="W184" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X184" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="185" spans="1:24" customHeight="1" ht="20">
       <c r="A185" s="13" t="s">
-        <v>1399</v>
+        <v>1423</v>
       </c>
       <c r="B185" s="16">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>1400</v>
+        <v>1424</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>529</v>
+        <v>378</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>1401</v>
+        <v>1425</v>
       </c>
       <c r="F185" s="16">
-        <v>6299741544</v>
+        <v>8052229420</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I185" s="4" t="s">
-        <v>1402</v>
+        <v>1420</v>
       </c>
       <c r="J185" s="19" t="s">
-        <v>1403</v>
+        <v>1220</v>
       </c>
       <c r="K185" s="19" t="s">
-        <v>1404</v>
+        <v>1426</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>1405</v>
+        <v>399</v>
       </c>
       <c r="M185" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N185" s="16">
-        <v>848160</v>
+        <v>227408</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>1406</v>
+        <v>64</v>
       </c>
       <c r="P185" s="4">
-        <v>43448206458</v>
+        <v>34714329919</v>
       </c>
       <c r="Q185" s="4" t="s">
-        <v>1407</v>
+        <v>1251</v>
       </c>
       <c r="R185" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S185" s="4">
-        <v>757076000000.0</v>
+        <v>747968000000.0</v>
       </c>
       <c r="T185" s="4" t="s">
-        <v>1408</v>
+        <v>1427</v>
       </c>
       <c r="U185" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V185" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W185" s="16">
-        <v>9142657771</v>
+        <v>7524834606</v>
       </c>
       <c r="X185" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="186" spans="1:24" customHeight="1" ht="20">
       <c r="A186" s="12" t="s">
-        <v>1409</v>
+        <v>1428</v>
       </c>
       <c r="B186" s="15">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1410</v>
+        <v>1429</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>762</v>
+        <v>529</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>1411</v>
+        <v>1430</v>
       </c>
       <c r="F186" s="15">
-        <v>6389886228</v>
+        <v>7830570238</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>1412</v>
+        <v>904</v>
       </c>
       <c r="J186" s="18" t="s">
-        <v>416</v>
+        <v>126</v>
       </c>
       <c r="K186" s="18" t="s">
-        <v>1413</v>
+        <v>1431</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>1414</v>
+        <v>126</v>
       </c>
       <c r="M186" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N186" s="15">
-        <v>228151</v>
+        <v>244241</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>50100343716991</v>
+        <v>1432</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>1433</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>1415</v>
+        <v>1434</v>
       </c>
       <c r="R186" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S186" s="3">
-        <v>321334693850</v>
+        <v>237998401295</v>
       </c>
       <c r="T186" s="3" t="s">
-        <v>1416</v>
+        <v>1435</v>
       </c>
       <c r="U186" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V186" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>8174815718</v>
+        <v>37</v>
+      </c>
+      <c r="W186" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X186" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="187" spans="1:24" customHeight="1" ht="20">
       <c r="A187" s="13" t="s">
-        <v>1417</v>
+        <v>1436</v>
       </c>
       <c r="B187" s="16">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>1418</v>
+        <v>1154</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>153</v>
+        <v>529</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>1419</v>
+        <v>1437</v>
       </c>
       <c r="F187" s="16">
-        <v>8318415868</v>
+        <v>9120117033</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I187" s="4" t="s">
-        <v>1420</v>
+        <v>1390</v>
       </c>
       <c r="J187" s="19" t="s">
-        <v>1371</v>
+        <v>126</v>
       </c>
       <c r="K187" s="19" t="s">
-        <v>1421</v>
+        <v>126</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>1422</v>
+        <v>126</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>1423</v>
+        <v>127</v>
       </c>
       <c r="N187" s="16">
-        <v>227406</v>
+        <v>229001</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>1424</v>
+        <v>992</v>
       </c>
       <c r="P187" s="4">
-        <v>51210100021087</v>
+        <v>885657683</v>
       </c>
       <c r="Q187" s="4" t="s">
-        <v>1144</v>
+        <v>1438</v>
       </c>
       <c r="R187" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S187" s="4">
-        <v>748025360772</v>
+        <v>533984000000.0</v>
       </c>
       <c r="T187" s="4" t="s">
-        <v>1425</v>
+        <v>1439</v>
       </c>
       <c r="U187" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V187" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W187" s="16">
+        <v>8416805541</v>
       </c>
       <c r="X187" s="10" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:24" customHeight="1" ht="20">
       <c r="A188" s="12" t="s">
-        <v>1426</v>
+        <v>1440</v>
       </c>
       <c r="B188" s="15">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>1427</v>
+        <v>980</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>378</v>
+        <v>529</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>1428</v>
+        <v>1441</v>
       </c>
       <c r="F188" s="15">
-        <v>7054144957</v>
+        <v>9956109849</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I188" s="3" t="s">
-        <v>1429</v>
+        <v>1442</v>
       </c>
       <c r="J188" s="18" t="s">
-        <v>1379</v>
+        <v>126</v>
       </c>
       <c r="K188" s="18" t="s">
-        <v>1430</v>
+        <v>1443</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>1431</v>
+        <v>126</v>
       </c>
       <c r="M188" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N188" s="15">
-        <v>241001</v>
+        <v>229001</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>7.40011E+14</v>
+        <v>1444</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>1445</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="R188" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S188" s="3">
-        <v>838232395469</v>
+        <v>905116000000.0</v>
       </c>
       <c r="T188" s="3" t="s">
-        <v>1433</v>
+        <v>1446</v>
       </c>
       <c r="U188" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V188" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W188" s="15">
-        <v>8423810161</v>
+        <v>9956109849</v>
       </c>
       <c r="X188" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="189" spans="1:24" customHeight="1" ht="20">
       <c r="A189" s="13" t="s">
-        <v>1434</v>
+        <v>1447</v>
       </c>
       <c r="B189" s="16">
-        <v>291</v>
+        <v>312</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>1435</v>
+        <v>1448</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>1436</v>
+        <v>113</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="F189" s="16">
-        <v>9758128689</v>
+        <v>7080090482</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H189" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I189" s="4" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
       <c r="J189" s="19" t="s">
-        <v>389</v>
+        <v>1451</v>
       </c>
       <c r="K189" s="19" t="s">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>1440</v>
+        <v>1453</v>
       </c>
       <c r="M189" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N189" s="16">
-        <v>283125</v>
+        <v>242303</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>40798100000918</v>
+        <v>1454</v>
+      </c>
+      <c r="P189" s="4" t="s">
+        <v>1455</v>
       </c>
       <c r="Q189" s="4" t="s">
-        <v>1441</v>
+        <v>1456</v>
       </c>
       <c r="R189" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S189" s="4">
-        <v>862443808448</v>
+        <v>401379848588</v>
       </c>
       <c r="T189" s="4" t="s">
-        <v>1442</v>
+        <v>1457</v>
       </c>
       <c r="U189" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V189" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9808614445</v>
+        <v>37</v>
+      </c>
+      <c r="W189" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X189" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="190" spans="1:24" customHeight="1" ht="20">
       <c r="A190" s="12" t="s">
-        <v>1443</v>
+        <v>1458</v>
       </c>
       <c r="B190" s="15">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>1444</v>
+        <v>1459</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>182</v>
+        <v>378</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>1445</v>
+        <v>1460</v>
       </c>
       <c r="F190" s="15">
-        <v>6388105769</v>
+        <v>8299050747</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>1446</v>
+        <v>1461</v>
       </c>
       <c r="J190" s="18" t="s">
-        <v>1371</v>
+        <v>126</v>
       </c>
       <c r="K190" s="18" t="s">
-        <v>1447</v>
+        <v>1462</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>1448</v>
+        <v>126</v>
       </c>
       <c r="M190" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N190" s="15">
-        <v>209734</v>
+        <v>261001</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>30650100016224</v>
+        <v>1444</v>
+      </c>
+      <c r="P190" s="3" t="s">
+        <v>1463</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>1449</v>
+        <v>1434</v>
       </c>
       <c r="R190" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S190" s="3">
-        <v>723709095853</v>
+        <v>834790771321</v>
       </c>
       <c r="T190" s="3" t="s">
-        <v>1450</v>
+        <v>68</v>
       </c>
       <c r="U190" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V190" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W190" s="15">
+        <v>8299050747</v>
       </c>
       <c r="X190" s="9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="191" spans="1:24" customHeight="1" ht="20">
       <c r="A191" s="13" t="s">
-        <v>1451</v>
+        <v>1464</v>
       </c>
       <c r="B191" s="16">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>1452</v>
+        <v>1429</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>529</v>
+        <v>774</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>1453</v>
+        <v>1465</v>
       </c>
       <c r="F191" s="16">
-        <v>7084377084</v>
+        <v>6306331660</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H191" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I191" s="4" t="s">
-        <v>678</v>
+        <v>1466</v>
       </c>
       <c r="J191" s="19" t="s">
-        <v>1379</v>
+        <v>126</v>
       </c>
       <c r="K191" s="19" t="s">
-        <v>1454</v>
+        <v>1467</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>1455</v>
+        <v>126</v>
       </c>
       <c r="M191" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N191" s="16">
-        <v>209502</v>
+        <v>229001</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>37905339215</v>
+        <v>938</v>
+      </c>
+      <c r="P191" s="4" t="s">
+        <v>1468</v>
       </c>
       <c r="Q191" s="4" t="s">
-        <v>1456</v>
+        <v>1469</v>
       </c>
       <c r="R191" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S191" s="4">
-        <v>476320396282</v>
+        <v>842969622503</v>
       </c>
       <c r="T191" s="4" t="s">
-        <v>1457</v>
+        <v>1470</v>
       </c>
       <c r="U191" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V191" s="4" t="s">
-        <v>68</v>
+        <v>1471</v>
       </c>
       <c r="W191" s="16" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="X191" s="10" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:24" customHeight="1" ht="20">
       <c r="A192" s="12" t="s">
-        <v>1458</v>
+        <v>1472</v>
       </c>
       <c r="B192" s="15">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>773</v>
+        <v>1473</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>1276</v>
+        <v>1474</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>1459</v>
+        <v>1475</v>
       </c>
       <c r="F192" s="15">
-        <v>9621330988</v>
+        <v>8279819748</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>678</v>
+        <v>1476</v>
       </c>
       <c r="J192" s="18" t="s">
-        <v>1278</v>
+        <v>416</v>
       </c>
       <c r="K192" s="18" t="s">
-        <v>1460</v>
+        <v>1477</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>1461</v>
+        <v>1478</v>
       </c>
       <c r="M192" s="3" t="s">
-        <v>1462</v>
+        <v>127</v>
       </c>
       <c r="N192" s="15">
-        <v>228131</v>
+        <v>204101</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>64</v>
+        <v>1479</v>
       </c>
       <c r="P192" s="3">
-        <v>42627319025</v>
+        <v>110258874555</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>938</v>
+        <v>1480</v>
       </c>
       <c r="R192" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S192" s="3">
-        <v>219365590115</v>
+        <v>504918810830</v>
       </c>
       <c r="T192" s="3" t="s">
-        <v>1463</v>
+        <v>1481</v>
       </c>
       <c r="U192" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V192" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W192" s="15">
-        <v>9621330988</v>
+        <v>9084358094</v>
       </c>
       <c r="X192" s="9" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
     </row>
     <row r="193" spans="1:24" customHeight="1" ht="20">
       <c r="A193" s="13" t="s">
-        <v>1464</v>
+        <v>1482</v>
       </c>
       <c r="B193" s="16">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>689</v>
+        <v>1270</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>378</v>
+        <v>529</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>1465</v>
+        <v>1483</v>
       </c>
       <c r="F193" s="16">
-        <v>8858462031</v>
+        <v>8511376255</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I193" s="4" t="s">
-        <v>678</v>
+        <v>1466</v>
       </c>
       <c r="J193" s="19" t="s">
         <v>389</v>
       </c>
       <c r="K193" s="19" t="s">
-        <v>1466</v>
+        <v>1484</v>
       </c>
       <c r="L193" s="4" t="s">
-        <v>1467</v>
+        <v>1352</v>
       </c>
       <c r="M193" s="4" t="s">
-        <v>127</v>
+        <v>1485</v>
       </c>
       <c r="N193" s="16">
-        <v>228142</v>
+        <v>227813</v>
       </c>
       <c r="O193" s="4" t="s">
-        <v>158</v>
+        <v>957</v>
       </c>
       <c r="P193" s="4">
-        <v>926010005439689</v>
+        <v>19878100013556</v>
       </c>
       <c r="Q193" s="4" t="s">
-        <v>1259</v>
+        <v>68</v>
       </c>
       <c r="R193" s="16" t="s">
-        <v>68</v>
+        <v>1486</v>
       </c>
       <c r="S193" s="4">
-        <v>467771053108</v>
+        <v>581755488075</v>
       </c>
       <c r="T193" s="4" t="s">
-        <v>1468</v>
+        <v>1487</v>
       </c>
       <c r="U193" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V193" s="4" t="s">
         <v>576</v>
       </c>
       <c r="W193" s="16" t="s">
-        <v>68</v>
+        <v>1488</v>
       </c>
       <c r="X193" s="10" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
     </row>
     <row r="194" spans="1:24" customHeight="1" ht="20">
       <c r="A194" s="12" t="s">
-        <v>1316</v>
+        <v>1489</v>
       </c>
       <c r="B194" s="15">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>1357</v>
+        <v>1490</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>529</v>
+        <v>74</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>1469</v>
+        <v>1491</v>
       </c>
       <c r="F194" s="15">
-        <v>9695335870</v>
+        <v>9654120211</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>1470</v>
+        <v>1492</v>
       </c>
       <c r="J194" s="18" t="s">
-        <v>1379</v>
+        <v>1493</v>
       </c>
       <c r="K194" s="18" t="s">
-        <v>1471</v>
+        <v>1494</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>1472</v>
+        <v>1495</v>
       </c>
       <c r="M194" s="3" t="s">
-        <v>127</v>
+        <v>1485</v>
       </c>
       <c r="N194" s="15">
-        <v>209401</v>
+        <v>204216</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>1473</v>
+        <v>708</v>
       </c>
       <c r="P194" s="3">
-        <v>51950100000000.0</v>
+        <v>4597001500048506</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>1144</v>
+        <v>1496</v>
       </c>
       <c r="R194" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S194" s="3">
-        <v>410456998630</v>
+        <v>818108826715</v>
       </c>
       <c r="T194" s="3" t="s">
-        <v>1474</v>
+        <v>1497</v>
       </c>
       <c r="U194" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V194" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>576</v>
+      </c>
+      <c r="W194" s="15">
+        <v>7534015438</v>
       </c>
       <c r="X194" s="9" t="s">
-        <v>37</v>
+        <v>243</v>
       </c>
     </row>
     <row r="195" spans="1:24" customHeight="1" ht="20">
       <c r="A195" s="13" t="s">
-        <v>1475</v>
+        <v>1498</v>
       </c>
       <c r="B195" s="16">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>1476</v>
+        <v>92</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>529</v>
+        <v>1499</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>1477</v>
+        <v>1500</v>
       </c>
       <c r="F195" s="16">
-        <v>7607449326</v>
+        <v>9651807337</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I195" s="4" t="s">
-        <v>1478</v>
+        <v>1501</v>
       </c>
       <c r="J195" s="19" t="s">
-        <v>126</v>
+        <v>1502</v>
       </c>
       <c r="K195" s="19" t="s">
-        <v>126</v>
+        <v>1503</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>126</v>
+        <v>1157</v>
       </c>
       <c r="M195" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N195" s="16">
-        <v>229001</v>
+        <v>226012</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>963</v>
+        <v>64</v>
       </c>
       <c r="P195" s="4">
-        <v>19240100008809</v>
+        <v>40196610106</v>
       </c>
       <c r="Q195" s="4" t="s">
-        <v>1479</v>
+        <v>1504</v>
       </c>
       <c r="R195" s="16" t="s">
-        <v>68</v>
+        <v>1505</v>
       </c>
       <c r="S195" s="4">
-        <v>923591470580</v>
+        <v>397051636701</v>
       </c>
       <c r="T195" s="4" t="s">
-        <v>1480</v>
+        <v>1506</v>
       </c>
       <c r="U195" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V195" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1507</v>
+      </c>
+      <c r="W195" s="16">
+        <v>6390402164</v>
       </c>
       <c r="X195" s="10" t="s">
-        <v>1481</v>
+        <v>469</v>
       </c>
     </row>
     <row r="196" spans="1:24" customHeight="1" ht="20">
       <c r="A196" s="12" t="s">
-        <v>1482</v>
+        <v>1508</v>
       </c>
       <c r="B196" s="15">
-        <v>300</v>
+        <v>321</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>1483</v>
+        <v>1509</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>253</v>
+        <v>529</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>1484</v>
+        <v>1510</v>
       </c>
       <c r="F196" s="15">
-        <v>9838390442</v>
+        <v>8932896810</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>1485</v>
+        <v>1511</v>
       </c>
       <c r="J196" s="18" t="s">
-        <v>1486</v>
+        <v>1333</v>
       </c>
       <c r="K196" s="18" t="s">
-        <v>1487</v>
+        <v>1512</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>126</v>
+        <v>1513</v>
       </c>
       <c r="M196" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N196" s="15">
-        <v>224135</v>
+        <v>212601</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>195</v>
+        <v>1514</v>
       </c>
       <c r="P196" s="3">
-        <v>50100655962992</v>
+        <v>59300100002664</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>564</v>
+        <v>1244</v>
       </c>
       <c r="R196" s="15" t="s">
-        <v>1488</v>
+        <v>1515</v>
       </c>
       <c r="S196" s="3">
-        <v>567120996060</v>
+        <v>301762944905</v>
       </c>
       <c r="T196" s="3" t="s">
-        <v>1489</v>
+        <v>1516</v>
       </c>
       <c r="U196" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V196" s="3" t="s">
-        <v>1490</v>
+        <v>1517</v>
       </c>
       <c r="W196" s="15">
-        <v>7408681368</v>
+        <v>9935091810</v>
       </c>
       <c r="X196" s="9" t="s">
-        <v>49</v>
+        <v>243</v>
       </c>
     </row>
     <row r="197" spans="1:24" customHeight="1" ht="20">
       <c r="A197" s="13" t="s">
-        <v>1491</v>
+        <v>1518</v>
       </c>
       <c r="B197" s="16">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>1492</v>
+        <v>1519</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>1493</v>
+        <v>253</v>
       </c>
       <c r="E197" s="4" t="s">
-        <v>1494</v>
+        <v>1520</v>
       </c>
       <c r="F197" s="16">
-        <v>7393084709</v>
+        <v>7676329047</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I197" s="4" t="s">
-        <v>1495</v>
+        <v>1166</v>
       </c>
       <c r="J197" s="19" t="s">
-        <v>1496</v>
+        <v>1521</v>
       </c>
       <c r="K197" s="19" t="s">
-        <v>1497</v>
+        <v>1522</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>1498</v>
+        <v>1523</v>
       </c>
       <c r="M197" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N197" s="16">
-        <v>221404</v>
+        <v>261201</v>
       </c>
       <c r="O197" s="4" t="s">
-        <v>195</v>
+        <v>992</v>
       </c>
       <c r="P197" s="4">
-        <v>50100700000000.0</v>
+        <v>8227735236</v>
       </c>
       <c r="Q197" s="4" t="s">
-        <v>564</v>
+        <v>1524</v>
       </c>
       <c r="R197" s="16" t="s">
-        <v>68</v>
+        <v>1525</v>
       </c>
       <c r="S197" s="4">
-        <v>250797623952</v>
+        <v>734189243588</v>
       </c>
       <c r="T197" s="4" t="s">
-        <v>1499</v>
+        <v>1526</v>
       </c>
       <c r="U197" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V197" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W197" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X197" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="198" spans="1:24" customHeight="1" ht="20">
       <c r="A198" s="12" t="s">
-        <v>1500</v>
+        <v>1527</v>
       </c>
       <c r="B198" s="15">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>1336</v>
+        <v>1528</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>1501</v>
+        <v>529</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>1502</v>
+        <v>1529</v>
       </c>
       <c r="F198" s="15">
-        <v>9838272112</v>
+        <v>9927716091</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>1495</v>
+        <v>1530</v>
       </c>
       <c r="J198" s="18" t="s">
-        <v>416</v>
+        <v>1531</v>
       </c>
       <c r="K198" s="18" t="s">
-        <v>1503</v>
+        <v>1532</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>1504</v>
+        <v>126</v>
       </c>
       <c r="M198" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N198" s="15">
-        <v>224159</v>
+        <v>282005</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>1027</v>
+        <v>64</v>
       </c>
       <c r="P198" s="3">
-        <v>683502010012431</v>
+        <v>32780078298</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>1505</v>
+        <v>1533</v>
       </c>
       <c r="R198" s="15" t="s">
-        <v>68</v>
+        <v>1534</v>
       </c>
       <c r="S198" s="3">
-        <v>408477173339</v>
+        <v>308712178046</v>
       </c>
       <c r="T198" s="3" t="s">
-        <v>1506</v>
+        <v>1535</v>
       </c>
       <c r="U198" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V198" s="3" t="s">
-        <v>37</v>
+        <v>1536</v>
       </c>
       <c r="W198" s="15" t="s">
         <v>37</v>
       </c>
       <c r="X198" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="199" spans="1:24" customHeight="1" ht="20">
       <c r="A199" s="13" t="s">
-        <v>1507</v>
+        <v>1537</v>
       </c>
       <c r="B199" s="16">
-        <v>303</v>
+        <v>325</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>782</v>
+        <v>1538</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>529</v>
+        <v>74</v>
       </c>
       <c r="E199" s="4" t="s">
-        <v>1508</v>
+        <v>1539</v>
       </c>
       <c r="F199" s="16">
-        <v>8127706557</v>
+        <v>6395517301</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I199" s="4" t="s">
-        <v>1509</v>
+        <v>1166</v>
       </c>
       <c r="J199" s="19" t="s">
         <v>416</v>
       </c>
       <c r="K199" s="19" t="s">
-        <v>1510</v>
+        <v>1540</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>116</v>
+        <v>1541</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>127</v>
+        <v>1485</v>
       </c>
       <c r="N199" s="16">
-        <v>228121</v>
+        <v>207301</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>1424</v>
+        <v>418</v>
       </c>
       <c r="P199" s="4">
-        <v>50760100034595</v>
+        <v>3639000100109291</v>
       </c>
       <c r="Q199" s="4" t="s">
-        <v>1144</v>
+        <v>1542</v>
       </c>
       <c r="R199" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S199" s="4">
-        <v>328148213210</v>
+        <v>464582388285</v>
       </c>
       <c r="T199" s="4" t="s">
-        <v>1511</v>
+        <v>1543</v>
       </c>
       <c r="U199" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V199" s="4" t="s">
-        <v>37</v>
+        <v>576</v>
       </c>
       <c r="W199" s="16" t="s">
-        <v>37</v>
+        <v>1544</v>
       </c>
       <c r="X199" s="10" t="s">
-        <v>37</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="200" spans="1:24" customHeight="1" ht="20">
       <c r="A200" s="12" t="s">
-        <v>1512</v>
+        <v>1546</v>
       </c>
       <c r="B200" s="15">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>1513</v>
+        <v>1547</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>378</v>
+        <v>1548</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>1514</v>
+        <v>1549</v>
       </c>
       <c r="F200" s="15">
-        <v>8052229420</v>
+        <v>8827185985</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I200" s="3" t="s">
-        <v>1509</v>
+        <v>1550</v>
       </c>
       <c r="J200" s="18" t="s">
-        <v>1278</v>
+        <v>1551</v>
       </c>
       <c r="K200" s="18" t="s">
-        <v>1515</v>
+        <v>1552</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>399</v>
+        <v>126</v>
       </c>
       <c r="M200" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N200" s="15">
-        <v>227408</v>
+        <v>229001</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>64</v>
+        <v>475</v>
       </c>
       <c r="P200" s="3">
-        <v>34714329919</v>
+        <v>427901501500</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>1314</v>
+        <v>1553</v>
       </c>
       <c r="R200" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S200" s="3">
-        <v>747968000000.0</v>
+        <v>507497345976</v>
       </c>
       <c r="T200" s="3" t="s">
-        <v>1516</v>
+        <v>1554</v>
       </c>
       <c r="U200" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V200" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="W200" s="15">
-        <v>7524834606</v>
+      <c r="W200" s="15" t="s">
+        <v>1555</v>
       </c>
       <c r="X200" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="201" spans="1:24" customHeight="1" ht="20">
       <c r="A201" s="13" t="s">
-        <v>1517</v>
+        <v>1556</v>
       </c>
       <c r="B201" s="16">
-        <v>305</v>
+        <v>327</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>949</v>
+        <v>1557</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>529</v>
+        <v>489</v>
       </c>
       <c r="E201" s="4" t="s">
-        <v>1518</v>
+        <v>1558</v>
       </c>
       <c r="F201" s="16">
-        <v>6353351611</v>
+        <v>9793160811</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I201" s="4" t="s">
-        <v>1519</v>
+        <v>1450</v>
       </c>
       <c r="J201" s="19" t="s">
-        <v>1371</v>
+        <v>1559</v>
       </c>
       <c r="K201" s="19" t="s">
-        <v>1520</v>
+        <v>1560</v>
       </c>
       <c r="L201" s="4" t="s">
-        <v>1521</v>
+        <v>1320</v>
       </c>
       <c r="M201" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N201" s="16">
-        <v>209302</v>
+        <v>0.224204</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>64</v>
+        <v>483</v>
       </c>
       <c r="P201" s="4">
-        <v>34276824136</v>
+        <v>13980100025820</v>
       </c>
       <c r="Q201" s="4" t="s">
-        <v>1522</v>
+        <v>1561</v>
       </c>
       <c r="R201" s="16" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="S201" s="4">
-        <v>341296875549</v>
+        <v>328405870867</v>
       </c>
       <c r="T201" s="4" t="s">
-        <v>1523</v>
+        <v>1562</v>
       </c>
       <c r="U201" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V201" s="4" t="s">
-        <v>37</v>
+        <v>576</v>
       </c>
       <c r="W201" s="16" t="s">
-        <v>37</v>
+        <v>1563</v>
       </c>
       <c r="X201" s="10" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:24" customHeight="1" ht="20">
       <c r="A202" s="12" t="s">
-        <v>1524</v>
+        <v>1564</v>
       </c>
       <c r="B202" s="15">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>1525</v>
+        <v>1565</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>1526</v>
+        <v>1566</v>
       </c>
       <c r="F202" s="15">
-        <v>9506583127</v>
+        <v>6392600125</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I202" s="3" t="s">
-        <v>1519</v>
+        <v>1567</v>
       </c>
       <c r="J202" s="18" t="s">
-        <v>416</v>
+        <v>1568</v>
       </c>
       <c r="K202" s="18" t="s">
-        <v>1527</v>
+        <v>1569</v>
       </c>
       <c r="L202" s="3" t="s">
-        <v>116</v>
+        <v>1570</v>
       </c>
       <c r="M202" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N202" s="15">
-        <v>228131</v>
+        <v>225120</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>1528</v>
+        <v>806</v>
       </c>
       <c r="P202" s="3">
-        <v>51150100000000.0</v>
+        <v>2866001500065287</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>1144</v>
+        <v>1571</v>
       </c>
       <c r="R202" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S202" s="3">
-        <v>715361038184</v>
+        <v>519072665561</v>
       </c>
       <c r="T202" s="3" t="s">
-        <v>1529</v>
+        <v>1572</v>
       </c>
       <c r="U202" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V202" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W202" s="15">
-        <v>9919816653</v>
+        <v>8953243354</v>
       </c>
       <c r="X202" s="9" t="s">
-        <v>68</v>
+        <v>243</v>
       </c>
     </row>
     <row r="203" spans="1:24" customHeight="1" ht="20">
       <c r="A203" s="13" t="s">
-        <v>1530</v>
+        <v>1573</v>
       </c>
       <c r="B203" s="16">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>1532</v>
+        <v>1575</v>
       </c>
       <c r="F203" s="16">
-        <v>7830570238</v>
+        <v>7307600481</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I203" s="4" t="s">
-        <v>904</v>
+        <v>1567</v>
       </c>
       <c r="J203" s="19" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="K203" s="19" t="s">
-        <v>1533</v>
+        <v>1576</v>
       </c>
       <c r="L203" s="4" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M203" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N203" s="16">
-        <v>244241</v>
+        <v>228161</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>1535</v>
+        <v>1015</v>
+      </c>
+      <c r="P203" s="4">
+        <v>428902120042039</v>
       </c>
       <c r="Q203" s="4" t="s">
-        <v>1536</v>
+        <v>1577</v>
       </c>
       <c r="R203" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S203" s="4">
-        <v>237998401295</v>
+        <v>833211881344</v>
       </c>
       <c r="T203" s="4" t="s">
-        <v>1537</v>
+        <v>1578</v>
       </c>
       <c r="U203" s="4" t="s">
-        <v>68</v>
+        <v>1579</v>
       </c>
       <c r="V203" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9151602356</v>
+        <v>37</v>
+      </c>
+      <c r="W203" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X203" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="204" spans="1:24" customHeight="1" ht="20">
       <c r="A204" s="12" t="s">
-        <v>1538</v>
+        <v>1580</v>
       </c>
       <c r="B204" s="15">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>1203</v>
+        <v>1581</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>529</v>
+        <v>1582</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>1539</v>
+        <v>1583</v>
       </c>
       <c r="F204" s="15">
-        <v>9120117033</v>
+        <v>7753013469</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>1470</v>
+        <v>1584</v>
       </c>
       <c r="J204" s="18" t="s">
-        <v>126</v>
+        <v>1333</v>
       </c>
       <c r="K204" s="18" t="s">
-        <v>126</v>
+        <v>1585</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M204" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N204" s="15">
-        <v>229001</v>
+        <v>227806</v>
       </c>
       <c r="O204" s="3" t="s">
-        <v>998</v>
+        <v>877</v>
       </c>
       <c r="P204" s="3">
-        <v>885657683</v>
+        <v>1846108022969</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>1540</v>
+        <v>1586</v>
       </c>
       <c r="R204" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S204" s="3">
-        <v>533984000000.0</v>
+        <v>415176486854</v>
       </c>
       <c r="T204" s="3" t="s">
-        <v>1541</v>
+        <v>1587</v>
       </c>
       <c r="U204" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V204" s="3" t="s">
         <v>576</v>
       </c>
       <c r="W204" s="15">
-        <v>8416805541</v>
+        <v>9838129261</v>
       </c>
       <c r="X204" s="9" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
     </row>
     <row r="205" spans="1:24" customHeight="1" ht="20">
       <c r="A205" s="13" t="s">
-        <v>1542</v>
+        <v>1588</v>
       </c>
       <c r="B205" s="16">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>986</v>
+        <v>895</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>529</v>
+        <v>305</v>
       </c>
       <c r="E205" s="4" t="s">
-        <v>1543</v>
+        <v>1589</v>
       </c>
       <c r="F205" s="16">
-        <v>9956109849</v>
+        <v>9120409008</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I205" s="4" t="s">
-        <v>1544</v>
+        <v>1584</v>
       </c>
       <c r="J205" s="19" t="s">
-        <v>126</v>
+        <v>416</v>
       </c>
       <c r="K205" s="19" t="s">
-        <v>1545</v>
+        <v>1590</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>126</v>
+        <v>846</v>
       </c>
       <c r="M205" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N205" s="16">
-        <v>229001</v>
+        <v>228141</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>1546</v>
+        <v>64</v>
+      </c>
+      <c r="P205" s="4">
+        <v>41481716791</v>
       </c>
       <c r="Q205" s="4" t="s">
-        <v>1536</v>
+        <v>1591</v>
       </c>
       <c r="R205" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S205" s="4">
-        <v>905116000000.0</v>
+        <v>479482494750</v>
       </c>
       <c r="T205" s="4" t="s">
-        <v>1547</v>
+        <v>1592</v>
       </c>
       <c r="U205" s="4" t="s">
-        <v>68</v>
+        <v>1593</v>
       </c>
       <c r="V205" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9956109849</v>
+        <v>37</v>
+      </c>
+      <c r="W205" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="X205" s="10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="206" spans="1:24" customHeight="1" ht="20">
       <c r="A206" s="12" t="s">
-        <v>1548</v>
+        <v>1594</v>
       </c>
       <c r="B206" s="15">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1549</v>
+        <v>834</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1595</v>
+      </c>
+      <c r="F206" s="15">
+        <v>8738099394</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>1552</v>
+        <v>1596</v>
       </c>
       <c r="J206" s="18" t="s">
-        <v>126</v>
+        <v>1597</v>
       </c>
       <c r="K206" s="18" t="s">
-        <v>1553</v>
+        <v>1598</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>126</v>
+        <v>1599</v>
       </c>
       <c r="M206" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N206" s="15">
-        <v>229001</v>
+        <v>276203</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>483</v>
+        <v>992</v>
       </c>
       <c r="P206" s="3">
-        <v>46488100000000.0</v>
+        <v>59141262152</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>1554</v>
+        <v>1600</v>
       </c>
       <c r="R206" s="15" t="s">
         <v>68</v>
       </c>
       <c r="S206" s="3">
-        <v>473464000000.0</v>
+        <v>891451001800</v>
       </c>
       <c r="T206" s="3" t="s">
-        <v>1555</v>
+        <v>1601</v>
       </c>
       <c r="U206" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V206" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9005735375</v>
+        <v>37</v>
+      </c>
+      <c r="W206" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X206" s="9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="207" spans="1:24" customHeight="1" ht="20">
       <c r="A207" s="13" t="s">
-        <v>1556</v>
+        <v>1602</v>
       </c>
       <c r="B207" s="16">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>980</v>
+        <v>1315</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>1557</v>
+        <v>1603</v>
       </c>
       <c r="F207" s="16">
-        <v>9235968185</v>
+        <v>6388998806</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I207" s="4" t="s">
-        <v>1519</v>
+        <v>1596</v>
       </c>
       <c r="J207" s="19" t="s">
-        <v>126</v>
+        <v>1604</v>
       </c>
       <c r="K207" s="19" t="s">
-        <v>1558</v>
+        <v>1605</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M207" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N207" s="16">
-        <v>229001</v>
+        <v>-228161</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>22810100000000.0</v>
+        <v>806</v>
+      </c>
+      <c r="P207" s="4" t="s">
+        <v>1606</v>
       </c>
       <c r="Q207" s="4" t="s">
-        <v>1560</v>
+        <v>1607</v>
       </c>
       <c r="R207" s="16" t="s">
-        <v>68</v>
+        <v>1608</v>
       </c>
       <c r="S207" s="4">
-        <v>321467000000.0</v>
+        <v>550552473394</v>
       </c>
       <c r="T207" s="4" t="s">
-        <v>68</v>
+        <v>1609</v>
       </c>
       <c r="U207" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V207" s="4" t="s">
-        <v>37</v>
+        <v>1610</v>
       </c>
       <c r="W207" s="16" t="s">
         <v>37</v>
       </c>
       <c r="X207" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="208" spans="1:24" customHeight="1" ht="20">
       <c r="A208" s="12" t="s">
-        <v>1561</v>
+        <v>1611</v>
       </c>
       <c r="B208" s="15">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>1562</v>
+        <v>1612</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>113</v>
+        <v>1263</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>1563</v>
+        <v>1613</v>
       </c>
       <c r="F208" s="15">
-        <v>7080090482</v>
+        <v>9322535252</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H208" s="3" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>1564</v>
+        <v>1596</v>
       </c>
       <c r="J208" s="18" t="s">
-        <v>1565</v>
+        <v>126</v>
       </c>
       <c r="K208" s="18" t="s">
-        <v>1566</v>
+        <v>1614</v>
       </c>
       <c r="L208" s="3" t="s">
-        <v>1567</v>
+        <v>126</v>
       </c>
       <c r="M208" s="3" t="s">
-        <v>127</v>
+        <v>1615</v>
       </c>
       <c r="N208" s="15">
-        <v>242303</v>
+        <v>229001</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>1568</v>
+        <v>1616</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>1569</v>
+        <v>1617</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>1570</v>
+        <v>1618</v>
       </c>
       <c r="R208" s="15" t="s">
-        <v>68</v>
+        <v>1619</v>
       </c>
       <c r="S208" s="3">
-        <v>401379848588</v>
+        <v>837601332654</v>
       </c>
       <c r="T208" s="3" t="s">
-        <v>1571</v>
+        <v>1620</v>
       </c>
       <c r="U208" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V208" s="3" t="s">
-        <v>37</v>
+        <v>576</v>
       </c>
       <c r="W208" s="15" t="s">
-        <v>37</v>
+        <v>1621</v>
       </c>
       <c r="X208" s="9" t="s">
-        <v>37</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="209" spans="1:24" customHeight="1" ht="20">
       <c r="A209" s="13" t="s">
-        <v>1572</v>
+        <v>1623</v>
       </c>
       <c r="B209" s="16">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>1573</v>
+        <v>1624</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>378</v>
+        <v>1625</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>1574</v>
+        <v>1626</v>
       </c>
       <c r="F209" s="16">
-        <v>8299050747</v>
+        <v>9335598527</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I209" s="4" t="s">
-        <v>1485</v>
+        <v>1596</v>
       </c>
       <c r="J209" s="19" t="s">
         <v>126</v>
       </c>
       <c r="K209" s="19" t="s">
-        <v>1575</v>
+        <v>1627</v>
       </c>
       <c r="L209" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M209" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N209" s="16">
-        <v>261001</v>
+        <v>229303</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>1576</v>
+        <v>475</v>
+      </c>
+      <c r="P209" s="4">
+        <v>491701500310</v>
       </c>
       <c r="Q209" s="4" t="s">
-        <v>1536</v>
+        <v>1628</v>
       </c>
       <c r="R209" s="16" t="s">
         <v>68</v>
       </c>
       <c r="S209" s="4">
-        <v>834790771321</v>
+        <v>489552654022</v>
       </c>
       <c r="T209" s="4" t="s">
-        <v>68</v>
+        <v>1629</v>
       </c>
       <c r="U209" s="4" t="s">
         <v>68</v>
       </c>
       <c r="V209" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>8299050747</v>
+        <v>1630</v>
+      </c>
+      <c r="W209" s="16" t="s">
+        <v>1631</v>
       </c>
       <c r="X209" s="10" t="s">
-        <v>68</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="210" spans="1:24" customHeight="1" ht="20">
       <c r="A210" s="12" t="s">
-        <v>1577</v>
+        <v>1633</v>
       </c>
       <c r="B210" s="15">
-        <v>314</v>
+        <v>338</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1578</v>
+        <v>1634</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>1579</v>
+        <v>1635</v>
       </c>
       <c r="F210" s="15">
-        <v>8471009199</v>
+        <v>9559830097</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I210" s="3" t="s">
-        <v>1580</v>
+        <v>1636</v>
       </c>
       <c r="J210" s="18" t="s">
-        <v>1206</v>
+        <v>1301</v>
       </c>
       <c r="K210" s="18" t="s">
-        <v>1581</v>
+        <v>1637</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>1206</v>
+        <v>116</v>
       </c>
       <c r="M210" s="3" t="s">
         <v>127</v>
       </c>
       <c r="N210" s="15">
-        <v>226005</v>
+        <v>228125</v>
       </c>
       <c r="O210" s="3" t="s">
-        <v>1027</v>
+        <v>483</v>
       </c>
       <c r="P210" s="3">
-        <v>533902010019258</v>
+        <v>36340100022195</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>1582</v>
+        <v>1638</v>
       </c>
       <c r="R210" s="15" t="s">
-        <v>1583</v>
+        <v>68</v>
       </c>
       <c r="S210" s="3">
-        <v>960804184652</v>
+        <v>210126518015</v>
       </c>
       <c r="T210" s="3" t="s">
-        <v>1584</v>
+        <v>1639</v>
       </c>
       <c r="U210" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V210" s="3" t="s">
-        <v>1585</v>
-[...2 lines deleted...]
-        <v>9696727476</v>
+        <v>37</v>
+      </c>
+      <c r="W210" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="X210" s="9" t="s">
-        <v>150</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="211" spans="1:24" customHeight="1" ht="20">
-      <c r="A211" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D211" s="6" t="s">
+      <c r="A211" s="13" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B211" s="16">
+        <v>339</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E211" s="4" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F211" s="16">
+        <v>7458937876</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H211" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I211" s="4" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J211" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="K211" s="19" t="s">
+        <v>1644</v>
+      </c>
+      <c r="L211" s="4" t="s">
+        <v>1242</v>
+      </c>
+      <c r="M211" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N211" s="16">
+        <v>230143</v>
+      </c>
+      <c r="O211" s="4" t="s">
+        <v>1645</v>
+      </c>
+      <c r="P211" s="4">
+        <v>54030100000000.0</v>
+      </c>
+      <c r="Q211" s="4" t="s">
+        <v>1646</v>
+      </c>
+      <c r="R211" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S211" s="4">
+        <v>710355622537</v>
+      </c>
+      <c r="T211" s="4" t="s">
+        <v>1647</v>
+      </c>
+      <c r="U211" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V211" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="W211" s="16">
+        <v>9936570303</v>
+      </c>
+      <c r="X211" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="212" spans="1:24" customHeight="1" ht="20">
+      <c r="A212" s="12" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B212" s="15">
+        <v>340</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F212" s="15">
+        <v>8052817162</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J212" s="18" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K212" s="18" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L212" s="3" t="s">
+        <v>1654</v>
+      </c>
+      <c r="M212" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N212" s="15">
+        <v>221101</v>
+      </c>
+      <c r="O212" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P212" s="3">
+        <v>32547423223</v>
+      </c>
+      <c r="Q212" s="3" t="s">
+        <v>1655</v>
+      </c>
+      <c r="R212" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S212" s="3">
+        <v>460429087641</v>
+      </c>
+      <c r="T212" s="3" t="s">
+        <v>1656</v>
+      </c>
+      <c r="U212" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V212" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="W212" s="15">
+        <v>9519997469</v>
+      </c>
+      <c r="X212" s="9" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="213" spans="1:24" customHeight="1" ht="20">
+      <c r="A213" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B213" s="16">
+        <v>341</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="E213" s="4" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F213" s="16">
+        <v>7300633731</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H213" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I213" s="4" t="s">
+        <v>1660</v>
+      </c>
+      <c r="J213" s="19" t="s">
+        <v>501</v>
+      </c>
+      <c r="K213" s="19" t="s">
+        <v>1661</v>
+      </c>
+      <c r="L213" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="M213" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N213" s="16">
+        <v>224190</v>
+      </c>
+      <c r="O213" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="P213" s="4" t="s">
+        <v>1662</v>
+      </c>
+      <c r="Q213" s="4" t="s">
+        <v>1663</v>
+      </c>
+      <c r="R213" s="16" t="s">
+        <v>957</v>
+      </c>
+      <c r="S213" s="4">
+        <v>838626033360</v>
+      </c>
+      <c r="T213" s="4" t="s">
+        <v>1664</v>
+      </c>
+      <c r="U213" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V213" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W213" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X213" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="214" spans="1:24" customHeight="1" ht="20">
+      <c r="A214" s="12" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B214" s="15">
+        <v>342</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F214" s="15">
+        <v>8707613419</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>1636</v>
+      </c>
+      <c r="J214" s="18" t="s">
+        <v>389</v>
+      </c>
+      <c r="K214" s="18" t="s">
+        <v>1668</v>
+      </c>
+      <c r="L214" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="M214" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N214" s="15">
+        <v>228001</v>
+      </c>
+      <c r="O214" s="3" t="s">
+        <v>1670</v>
+      </c>
+      <c r="P214" s="3">
+        <v>783118210009564</v>
+      </c>
+      <c r="Q214" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="R214" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S214" s="3">
+        <v>508875066716</v>
+      </c>
+      <c r="T214" s="3" t="s">
+        <v>1672</v>
+      </c>
+      <c r="U214" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V214" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="W214" s="15">
+        <v>9451777577</v>
+      </c>
+      <c r="X214" s="9" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="215" spans="1:24" customHeight="1" ht="20">
+      <c r="A215" s="13" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B215" s="16">
+        <v>343</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="E215" s="4" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F215" s="16">
+        <v>7374982704</v>
+      </c>
+      <c r="G215" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H215" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I215" s="4" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J215" s="19" t="s">
+        <v>1493</v>
+      </c>
+      <c r="K215" s="19" t="s">
+        <v>1676</v>
+      </c>
+      <c r="L215" s="4" t="s">
+        <v>1677</v>
+      </c>
+      <c r="M215" s="4" t="s">
+        <v>1678</v>
+      </c>
+      <c r="N215" s="16">
+        <v>335524</v>
+      </c>
+      <c r="O215" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P215" s="4">
+        <v>39998320493</v>
+      </c>
+      <c r="Q215" s="4" t="s">
+        <v>1679</v>
+      </c>
+      <c r="R215" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S215" s="4">
+        <v>687151236385</v>
+      </c>
+      <c r="T215" s="4" t="s">
+        <v>1680</v>
+      </c>
+      <c r="U215" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V215" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="W215" s="16" t="s">
+        <v>1681</v>
+      </c>
+      <c r="X215" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="216" spans="1:24" customHeight="1" ht="20">
+      <c r="A216" s="12" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B216" s="15">
+        <v>344</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F216" s="15">
+        <v>7398268096</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J216" s="18" t="s">
+        <v>1685</v>
+      </c>
+      <c r="K216" s="18" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L216" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="M216" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N216" s="15">
+        <v>226001</v>
+      </c>
+      <c r="O216" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P216" s="3">
+        <v>33540575854</v>
+      </c>
+      <c r="Q216" s="3" t="s">
+        <v>1687</v>
+      </c>
+      <c r="R216" s="15" t="s">
+        <v>1688</v>
+      </c>
+      <c r="S216" s="3">
+        <v>730009909028</v>
+      </c>
+      <c r="T216" s="3" t="s">
+        <v>1689</v>
+      </c>
+      <c r="U216" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V216" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W216" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X216" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="217" spans="1:24" customHeight="1" ht="20">
+      <c r="A217" s="13" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B217" s="16">
+        <v>345</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>1692</v>
+      </c>
+      <c r="F217" s="16">
+        <v>6390319405</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H217" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I217" s="4" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J217" s="19" t="s">
+        <v>1320</v>
+      </c>
+      <c r="K217" s="19" t="s">
+        <v>1693</v>
+      </c>
+      <c r="L217" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="M217" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N217" s="16">
+        <v>224159</v>
+      </c>
+      <c r="O217" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P217" s="4">
+        <v>42438041266</v>
+      </c>
+      <c r="Q217" s="4" t="s">
+        <v>1694</v>
+      </c>
+      <c r="R217" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S217" s="4">
+        <v>201628442531</v>
+      </c>
+      <c r="T217" s="4" t="s">
+        <v>1695</v>
+      </c>
+      <c r="U217" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V217" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W217" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X217" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="218" spans="1:24" customHeight="1" ht="20">
+      <c r="A218" s="12" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B218" s="15">
+        <v>346</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F218" s="15">
+        <v>9569114202</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J218" s="18" t="s">
+        <v>1157</v>
+      </c>
+      <c r="K218" s="18" t="s">
+        <v>1700</v>
+      </c>
+      <c r="L218" s="3" t="s">
+        <v>1523</v>
+      </c>
+      <c r="M218" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N218" s="15">
+        <v>261401</v>
+      </c>
+      <c r="O218" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="P218" s="3">
+        <v>9548681436</v>
+      </c>
+      <c r="Q218" s="3" t="s">
+        <v>1702</v>
+      </c>
+      <c r="R218" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S218" s="3">
+        <v>374108667624</v>
+      </c>
+      <c r="T218" s="3" t="s">
+        <v>1703</v>
+      </c>
+      <c r="U218" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V218" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="W218" s="15">
+        <v>9598161668</v>
+      </c>
+      <c r="X218" s="9" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="219" spans="1:24" customHeight="1" ht="20">
+      <c r="A219" s="13" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B219" s="16">
+        <v>347</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E219" s="4" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F219" s="16">
+        <v>7398000017</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H219" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I219" s="4" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J219" s="19" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K219" s="19" t="s">
+        <v>1706</v>
+      </c>
+      <c r="L219" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="M219" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N219" s="16">
+        <v>209205</v>
+      </c>
+      <c r="O219" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P219" s="4">
+        <v>39066415933</v>
+      </c>
+      <c r="Q219" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="R219" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S219" s="4">
+        <v>707876195651</v>
+      </c>
+      <c r="T219" s="4" t="s">
+        <v>1709</v>
+      </c>
+      <c r="U219" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V219" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="W219" s="16">
+        <v>9125281390</v>
+      </c>
+      <c r="X219" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="220" spans="1:24" customHeight="1" ht="20">
+      <c r="A220" s="12" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B220" s="15">
+        <v>348</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F220" s="15">
+        <v>9219439141</v>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J220" s="18" t="s">
+        <v>389</v>
+      </c>
+      <c r="K220" s="18" t="s">
+        <v>1713</v>
+      </c>
+      <c r="L220" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="M220" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N220" s="15">
+        <v>207243</v>
+      </c>
+      <c r="O220" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P220" s="3">
+        <v>42845953303</v>
+      </c>
+      <c r="Q220" s="3" t="s">
+        <v>1715</v>
+      </c>
+      <c r="R220" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S220" s="3">
+        <v>426458487185</v>
+      </c>
+      <c r="T220" s="3" t="s">
+        <v>1716</v>
+      </c>
+      <c r="U220" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V220" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="W220" s="15">
+        <v>9568104210</v>
+      </c>
+      <c r="X220" s="9" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="221" spans="1:24" customHeight="1" ht="20">
+      <c r="A221" s="13" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B221" s="16">
+        <v>349</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E221" s="4" t="s">
+        <v>1719</v>
+      </c>
+      <c r="F221" s="16">
+        <v>9140322120</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H221" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I221" s="4" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J221" s="19" t="s">
+        <v>501</v>
+      </c>
+      <c r="K221" s="19" t="s">
+        <v>1720</v>
+      </c>
+      <c r="L221" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="M221" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N221" s="16">
+        <v>227816</v>
+      </c>
+      <c r="O221" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="P221" s="4">
+        <v>45850100010278</v>
+      </c>
+      <c r="Q221" s="4" t="s">
+        <v>1267</v>
+      </c>
+      <c r="R221" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S221" s="4">
+        <v>393181310789</v>
+      </c>
+      <c r="T221" s="4" t="s">
+        <v>1722</v>
+      </c>
+      <c r="U221" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V221" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="W221" s="16">
+        <v>9452001372</v>
+      </c>
+      <c r="X221" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="222" spans="1:24" customHeight="1" ht="20">
+      <c r="A222" s="12" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B222" s="15">
+        <v>350</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D222" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="E211" s="6" t="s">
-[...5 lines deleted...]
-      <c r="G211" s="7" t="s">
+      <c r="E222" s="3" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F222" s="15">
+        <v>6392827698</v>
+      </c>
+      <c r="G222" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H211" s="6" t="s">
+      <c r="H222" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J222" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="K222" s="18" t="s">
+        <v>1726</v>
+      </c>
+      <c r="L222" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="M222" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N222" s="15">
+        <v>229001</v>
+      </c>
+      <c r="O222" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="P222" s="3">
+        <v>6568286820</v>
+      </c>
+      <c r="Q222" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="R222" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S222" s="3">
+        <v>816294009981</v>
+      </c>
+      <c r="T222" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="U222" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V222" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W222" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X222" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="223" spans="1:24" customHeight="1" ht="20">
+      <c r="A223" s="13" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B223" s="16">
+        <v>351</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="E223" s="4" t="s">
+        <v>1730</v>
+      </c>
+      <c r="F223" s="16">
+        <v>7518186832</v>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H223" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I223" s="4" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J223" s="19" t="s">
+        <v>501</v>
+      </c>
+      <c r="K223" s="19" t="s">
+        <v>1732</v>
+      </c>
+      <c r="L223" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="M223" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N223" s="16">
+        <v>227413</v>
+      </c>
+      <c r="O223" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="P223" s="4">
+        <v>520191434949816</v>
+      </c>
+      <c r="Q223" s="4" t="s">
+        <v>1733</v>
+      </c>
+      <c r="R223" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S223" s="4">
+        <v>853208961731</v>
+      </c>
+      <c r="T223" s="4" t="s">
+        <v>1734</v>
+      </c>
+      <c r="U223" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V223" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="W223" s="16">
+        <v>8052860719</v>
+      </c>
+      <c r="X223" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="224" spans="1:24" customHeight="1" ht="20">
+      <c r="A224" s="12" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B224" s="15">
+        <v>352</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F224" s="15">
+        <v>7060559299</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J224" s="18" t="s">
+        <v>1320</v>
+      </c>
+      <c r="K224" s="18" t="s">
+        <v>1739</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>1740</v>
+      </c>
+      <c r="M224" s="3" t="s">
+        <v>1741</v>
+      </c>
+      <c r="N224" s="15">
+        <v>263139</v>
+      </c>
+      <c r="O224" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="P224" s="3">
+        <v>47040100005837</v>
+      </c>
+      <c r="Q224" s="3" t="s">
+        <v>1742</v>
+      </c>
+      <c r="R224" s="15" t="s">
+        <v>1743</v>
+      </c>
+      <c r="S224" s="3">
+        <v>719435670877</v>
+      </c>
+      <c r="T224" s="3" t="s">
+        <v>1744</v>
+      </c>
+      <c r="U224" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V224" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W224" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X224" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="225" spans="1:24" customHeight="1" ht="20">
+      <c r="A225" s="13" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B225" s="16">
+        <v>353</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E225" s="4" t="s">
+        <v>1746</v>
+      </c>
+      <c r="F225" s="16">
+        <v>8009608952</v>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H225" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I225" s="4" t="s">
+        <v>1747</v>
+      </c>
+      <c r="J225" s="19" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K225" s="19" t="s">
+        <v>1749</v>
+      </c>
+      <c r="L225" s="4" t="s">
+        <v>1750</v>
+      </c>
+      <c r="M225" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N225" s="16">
+        <v>209502</v>
+      </c>
+      <c r="O225" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P225" s="4">
+        <v>40249927308</v>
+      </c>
+      <c r="Q225" s="4" t="s">
+        <v>1751</v>
+      </c>
+      <c r="R225" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S225" s="4">
+        <v>777799396555</v>
+      </c>
+      <c r="T225" s="4" t="s">
+        <v>1752</v>
+      </c>
+      <c r="U225" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="V225" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="W225" s="16">
+        <v>9839572807</v>
+      </c>
+      <c r="X225" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="226" spans="1:24" customHeight="1" ht="20">
+      <c r="A226" s="12" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B226" s="15">
+        <v>355</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F226" s="15">
+        <v>8423933702</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H226" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="I211" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J211" s="20" t="s">
+      <c r="I226" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="J226" s="18" t="s">
         <v>126</v>
       </c>
-      <c r="K211" s="20" t="s">
-[...2 lines deleted...]
-      <c r="L211" s="6" t="s">
+      <c r="K226" s="18" t="s">
+        <v>1756</v>
+      </c>
+      <c r="L226" s="3" t="s">
+        <v>1757</v>
+      </c>
+      <c r="M226" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N226" s="15">
+        <v>271308</v>
+      </c>
+      <c r="O226" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="P226" s="3">
+        <v>50100598493430</v>
+      </c>
+      <c r="Q226" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="R226" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="S226" s="3">
+        <v>978014720364</v>
+      </c>
+      <c r="T226" s="3" t="s">
+        <v>1759</v>
+      </c>
+      <c r="U226" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="V226" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W226" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X226" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="227" spans="1:24" customHeight="1" ht="20">
+      <c r="A227" s="13" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B227" s="16">
+        <v>356</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E227" s="4" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F227" s="16">
+        <v>9718185208</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H227" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I227" s="4" t="s">
+        <v>1764</v>
+      </c>
+      <c r="J227" s="19" t="s">
+        <v>1765</v>
+      </c>
+      <c r="K227" s="19" t="s">
+        <v>1765</v>
+      </c>
+      <c r="L227" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M227" s="4" t="s">
+        <v>1766</v>
+      </c>
+      <c r="N227" s="16">
+        <v>201308</v>
+      </c>
+      <c r="O227" s="4" t="s">
+        <v>1767</v>
+      </c>
+      <c r="P227" s="4">
+        <v>3443443234</v>
+      </c>
+      <c r="Q227" s="4">
+        <v>32434</v>
+      </c>
+      <c r="R227" s="16" t="s">
+        <v>1768</v>
+      </c>
+      <c r="S227" s="4" t="s">
+        <v>1769</v>
+      </c>
+      <c r="T227" s="4" t="s">
+        <v>1770</v>
+      </c>
+      <c r="U227" s="4" t="s">
+        <v>1770</v>
+      </c>
+      <c r="V227" s="4" t="s">
+        <v>1771</v>
+      </c>
+      <c r="W227" s="16">
+        <v>234354534535</v>
+      </c>
+      <c r="X227" s="10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="228" spans="1:24" customHeight="1" ht="20">
+      <c r="A228" s="14" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B228" s="17">
+        <v>357</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E228" s="6" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F228" s="17">
+        <v>8765273351</v>
+      </c>
+      <c r="G228" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H228" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I228" s="6" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J228" s="20" t="s">
+        <v>1776</v>
+      </c>
+      <c r="K228" s="20" t="s">
+        <v>1493</v>
+      </c>
+      <c r="L228" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="M211" s="6" t="s">
+      <c r="M228" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="N211" s="17">
+      <c r="N228" s="17">
         <v>229001</v>
       </c>
-      <c r="O211" s="6" t="s">
-[...27 lines deleted...]
-        <v>150</v>
+      <c r="O228" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="P228" s="6">
+        <v>50100216326440</v>
+      </c>
+      <c r="Q228" s="6" t="s">
+        <v>1777</v>
+      </c>
+      <c r="R228" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S228" s="6">
+        <v>931279389761</v>
+      </c>
+      <c r="T228" s="6" t="s">
+        <v>1778</v>
+      </c>
+      <c r="U228" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="V228" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="W228" s="17">
+        <v>6307971050</v>
+      </c>
+      <c r="X228" s="11" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">